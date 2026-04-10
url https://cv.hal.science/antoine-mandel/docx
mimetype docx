--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -711,222 +711,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04409393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the design of public debate in social networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Disequilibrium propagation of quantity constraints: application to the COVID lockdowns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vipin Veetil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Operations Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1287/opre.2022.2356⟩</w:t>
+              <w:t xml:space="preserve">Macroeconomic Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27 (8), pp.2110-2136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S136510052200061X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03881461v1</w:t>
+                <w:t xml:space="preserve">halshs-04409364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disequilibrium propagation of quantity constraints: application to the COVID lockdowns</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the design of public debate in social networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grabisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vipin Veetil</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macroeconomic Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 27 (8), pp.2110-2136. </w:t>
+              <w:t xml:space="preserve">Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 71 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S136510052200061X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1287/opre.2022.2356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04409364v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03881461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequential competition and the strategic origins of preferential attachment</w:t>
               </w:r>
@@ -1794,295 +1794,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02334593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards agent-based integrated assessment models: examples, challenges, and future developments</w:t>
+                <w:t xml:space="preserve">Climate clubs and the macro-economic benefits of international cooperation on climate policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Lamperti</w:t>
+                <w:t xml:space="preserve">Leonidas Paroussos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauro Napoletano</w:t>
+                <w:t xml:space="preserve">Kostas Fragkiadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Sapio</w:t>
+                <w:t xml:space="preserve">Panagiotis Fragkos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Roventini</w:t>
+                <w:t xml:space="preserve">Jochen Hinkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Environmental Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Nature Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (7), pp.542-546. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10113-018-1287-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41558-019-0501-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01905993v1</w:t>
+                <w:t xml:space="preserve">halshs-02334592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate clubs and the macro-economic benefits of international cooperation on climate policy</w:t>
+                <w:t xml:space="preserve">Towards agent-based integrated assessment models: examples, challenges, and future developments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonidas Paroussos</w:t>
+                <w:t xml:space="preserve">Francesco Lamperti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kostas Fragkiadakis</w:t>
+                <w:t xml:space="preserve">Mauro Napoletano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panagiotis Fragkos</w:t>
+                <w:t xml:space="preserve">Alessandro Sapio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jochen Hinkel</w:t>
+                <w:t xml:space="preserve">Andrea Roventini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Climate Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (7), pp.542-546. </w:t>
+              <w:t xml:space="preserve">Regional Environmental Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41558-019-0501-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10113-018-1287-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02334592v1</w:t>
+                <w:t xml:space="preserve">halshs-01905993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technology Diffusion and Climate Policy: A Network Approach and its Application to Wind Energy</w:t>
               </w:r>
@@ -2458,103 +2458,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taming macroeconomic instability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Lamperti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Napoletano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Sapio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Roventini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 19 (134), pp.117 - 140. </w:t>
@@ -2761,51 +2761,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lamperti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Napoletano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Roventini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2856,51 +2856,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategic influence in social networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grabisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3428,51 +3428,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Mangalagiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allen Abramson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jochen Hinkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Review: A Journal of Politics and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 27 (2), pp.213 - 242. </w:t>
@@ -5236,51 +5236,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing Green Growth: the Case of Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonidas Paroussos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Mangalagiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5380,51 +5380,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiency versus fairness in link recommendation algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grabisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5556,51 +5556,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the design of public debate in social networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grabisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6120,90 +6120,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexity and the Economics of Climate Change: a Survey and a Look Forward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomas Balint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Lamperti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Napoletano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Roventini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -6300,51 +6300,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategic influence in social networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grabisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7464,90 +7464,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexity and the Economics of Climate Change: a Survey and a Look Forward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomas Balint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Lamperti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Napoletano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Roventini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -7614,51 +7614,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new growth path for Europe: generating prosperity and jobs in the low-carbon economy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonidas Paroussos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Mangalagiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7991,51 +7991,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05398419v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Azaiez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mandel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41109-025-00735-6" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05398410v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Due&#241;as" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2025.130680" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118663v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa van den Ende" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Rusinowska" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-025-01610-0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05398414v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vipin Veetil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00191-025-00887-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05398406v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Battiston" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Monasterolo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-025-02244-x" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04409393v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Calabrese" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Dombrowski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kelley Pace" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Zanin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2023.11.022" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03881461v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grabisch" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/opre.2022.2356" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04409364v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S136510052200061X" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03881328v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Venel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00182-021-00801-0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03165773v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2021.104084" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03165772v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bouveret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2021.102486" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03523343v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Tiggeloven" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lincke" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elco Koks" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Ward" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-021-03092-2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02334595v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2019.07.028" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02334594v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solmaria Halleck Vega" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan-Xia Wang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-019-02517-3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03043350v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41885-020-00066-z" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905998v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislao Gualdi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00191-018-0552-x" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02334593v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davoud Taghawi-Nejad" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2019.06.009" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905993v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Lamperti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Napoletano" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Sapio" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Roventini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-018-1287-9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02334592v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonidas Paroussos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Fragkiadakis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Fragkos" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Hinkel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-019-0501-1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905996v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2017.11.023" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905988v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Karpf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-017-0062-0" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905985v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2018.06.019" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885446v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Millock" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2018.05.007" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399574v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2016.12.017" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905999v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Sch&#252;tze" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Visentin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nclimate3255" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01906003v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Balint" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lamperti" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roventini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2017.03.032" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493047v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Tanimura" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/moor.2017.0853" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387547v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2016.09.012" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01296646v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Gintis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2015.12.008" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01296643v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ballot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Vignes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11403-014-0132-6" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152302v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Landini" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Gallegati" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2014.11.001" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02057279v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tucket" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Mangalagiu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen Abramson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08913811.2015.1037078" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977572v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2013.09.002" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JDXSVWSC-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825217v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Wolf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen F&#252;rst" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebke Lass" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2012.12.012" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5KCX9482-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744937v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. David Tabara" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Kupers" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jaeger" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640568.2012.716365" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052582v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Jaeger" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732823v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7564/12-COEC6" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825222v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.124.0607" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966295v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00639725v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Botta" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cezar Ionescu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mareen Hofmann" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2011.08.051" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633358v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633355v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-008-0360-x" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D01CFA61BDC31AE043BFE0AE6A7B686DE40456F9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634656v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1935-1704.1560" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634648v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825230v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Schupp" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732820v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274070v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Toma" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=8369" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01496167v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonnisseau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Guy Tr&#233;bulle" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666803v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924290v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04188365v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03531788v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354576v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vipin P Veetil" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01960682v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01524453v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01483963v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484117v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382483v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390694v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Balint" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179134v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158168v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01243694v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00917892v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748328v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748215v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00542442v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00542250v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442864v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155798v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155803v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155775v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155783v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084002v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Jamin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01317974v3" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Sani" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459291v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666804v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00229760v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05398419v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Azaiez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mandel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41109-025-00735-6" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05398410v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Due&#241;as" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2025.130680" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118663v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa van den Ende" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Rusinowska" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-025-01610-0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05398414v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vipin Veetil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00191-025-00887-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05398406v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Battiston" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Monasterolo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-025-02244-x" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04409393v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Calabrese" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Dombrowski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kelley Pace" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Zanin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2023.11.022" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04409364v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S136510052200061X" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03881461v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grabisch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/opre.2022.2356" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03881328v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Venel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00182-021-00801-0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03165773v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2021.104084" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03165772v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bouveret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2021.102486" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03523343v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Tiggeloven" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lincke" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elco Koks" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Ward" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-021-03092-2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02334595v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2019.07.028" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02334594v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solmaria Halleck Vega" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan-Xia Wang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-019-02517-3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03043350v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41885-020-00066-z" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905998v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislao Gualdi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00191-018-0552-x" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02334593v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davoud Taghawi-Nejad" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2019.06.009" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02334592v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonidas Paroussos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Fragkiadakis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Fragkos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Hinkel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-019-0501-1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905993v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Lamperti" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Napoletano" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Sapio" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Roventini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-018-1287-9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905996v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2017.11.023" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905988v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Karpf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-017-0062-0" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905985v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2018.06.019" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885446v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Millock" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2018.05.007" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399574v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2016.12.017" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905999v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Sch&#252;tze" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Visentin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nclimate3255" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01906003v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Balint" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lamperti" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roventini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2017.03.032" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493047v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Tanimura" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/moor.2017.0853" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387547v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2016.09.012" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01296646v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Gintis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2015.12.008" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01296643v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ballot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Vignes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11403-014-0132-6" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152302v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Landini" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Gallegati" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2014.11.001" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02057279v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tucket" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Mangalagiu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen Abramson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08913811.2015.1037078" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977572v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2013.09.002" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JDXSVWSC-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825217v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Wolf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen F&#252;rst" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebke Lass" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2012.12.012" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5KCX9482-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744937v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. David Tabara" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Kupers" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jaeger" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640568.2012.716365" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052582v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Jaeger" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732823v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7564/12-COEC6" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825222v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.124.0607" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966295v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00639725v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Botta" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cezar Ionescu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mareen Hofmann" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2011.08.051" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633358v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633355v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-008-0360-x" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D01CFA61BDC31AE043BFE0AE6A7B686DE40456F9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634656v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1935-1704.1560" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634648v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825230v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Schupp" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732820v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274070v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Toma" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=8369" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01496167v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonnisseau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Guy Tr&#233;bulle" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666803v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924290v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04188365v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03531788v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354576v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vipin P Veetil" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01960682v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01524453v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01483963v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484117v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382483v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390694v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Balint" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179134v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158168v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01243694v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00917892v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748328v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748215v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00542442v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00542250v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442864v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155798v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155803v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155775v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155783v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084002v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Jamin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01317974v3" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Sani" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459291v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666804v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00229760v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>