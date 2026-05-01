--- v1 (2026-04-10)
+++ v2 (2026-05-01)
@@ -100,508 +100,508 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hypergraph analysis of the European Commission lobby network</w:t>
+                <w:t xml:space="preserve">Network-based allocation of responsibility for greenhouse gas emissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amina Azaiez</w:t>
+                <w:t xml:space="preserve">Rosa van den Ende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Network Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s41109-025-00735-6⟩</w:t>
+              <w:t xml:space="preserve">Social Choice and Welfare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00355-025-01610-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05398419v1</w:t>
+                <w:t xml:space="preserve">hal-05118663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional emission dynamics in the phases of the EU Emissions Trading System</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Do granular shocks generate sizeable aggregate volatility?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vipin Veetil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physa.2025.130680⟩</w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35 (1), pp.71-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00191-025-00887-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05398410v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05398414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Network-based allocation of responsibility for greenhouse gas emissions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mapping global financial risks under climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+                <w:t xml:space="preserve">Stefano Battiston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Monasterolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Choice and Welfare</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00355-025-01610-0⟩</w:t>
+              <w:t xml:space="preserve">Nature Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (3), pp.329-334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41558-025-02244-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05118663v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05398406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do granular shocks generate sizeable aggregate volatility?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regional emission dynamics in the phases of the EU Emissions Trading System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Dueñas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mandel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vipin Veetil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00191-025-00887-9⟩</w:t>
+              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 673, pp.130680. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physa.2025.130680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05398414v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05398410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping global financial risks under climate change</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A hypergraph analysis of the European Commission lobby network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Azaiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mandel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Irene Monasterolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Climate Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (3), pp.329-334. </w:t>
+              <w:t xml:space="preserve">Applied Network Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (1), pp.45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41558-025-02244-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s41109-025-00735-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05398406v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05398419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of extreme weather events on mortgage risks and their evolution under climate change: A case study on Florida</w:t>
               </w:r>
@@ -711,222 +711,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04409393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disequilibrium propagation of quantity constraints: application to the COVID lockdowns</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the design of public debate in social networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grabisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vipin Veetil</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macroeconomic Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S136510052200061X⟩</w:t>
+              <w:t xml:space="preserve">Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 71 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1287/opre.2022.2356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04409364v1</w:t>
+                <w:t xml:space="preserve">halshs-03881461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the design of public debate in social networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Disequilibrium propagation of quantity constraints: application to the COVID lockdowns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vipin Veetil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Operations Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 71 (2), </w:t>
+              <w:t xml:space="preserve">Macroeconomic Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27 (8), pp.2110-2136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1287/opre.2022.2356⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S136510052200061X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03881461v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04409364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequential competition and the strategic origins of preferential attachment</w:t>
               </w:r>
@@ -997,343 +997,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03881328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monetary dynamics in a network economy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Social interactions and the prophylaxis of SI epidemics on networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Bouveret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mandel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vipin Veetil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Dynamics and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jedc.2021.104084⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 93, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmateco.2021.102486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03165773v1</w:t>
+                <w:t xml:space="preserve">halshs-03165772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social interactions and the prophylaxis of SI epidemics on networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Risks on global financial stability induced by climate change: the case of flood risks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mandel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Tiggeloven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lincke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elco Koks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Ward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmateco.2021.102486⟩</w:t>
+              <w:t xml:space="preserve">Climatic Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 166 (1-2), pp.4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10584-021-03092-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03165772v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03523343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risks on global financial stability induced by climate change: the case of flood risks</w:t>
+                <w:t xml:space="preserve">Monetary dynamics in a network economy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vipin Veetil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climatic Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 166 (1-2), pp.4. </w:t>
+              <w:t xml:space="preserve">Journal of Economic Dynamics and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10584-021-03092-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jedc.2021.104084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03523343v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03165773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic competition over social networks</w:t>
               </w:r>
@@ -1527,51 +1527,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Economic Cost of COVID Lockdowns: An Out-of-Equilibrium Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vipin Veetil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economics of Disasters and Climate Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 4 (3), pp.431-451. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1599,490 +1599,490 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03043350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endogenous growth in production networks</w:t>
+                <w:t xml:space="preserve">Towards agent-based integrated assessment models: examples, challenges, and future developments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanislao Gualdi</w:t>
+                <w:t xml:space="preserve">Francesco Lamperti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mandel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Napoletano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Sapio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Roventini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00191-018-0552-x⟩</w:t>
+              <w:t xml:space="preserve">Regional Environmental Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10113-018-1287-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01905998v1</w:t>
+                <w:t xml:space="preserve">halshs-01905993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The price effects of monetary shocks in a network economy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Climate clubs and the macro-economic benefits of international cooperation on climate policy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonidas Paroussos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kostas Fragkiadakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Fragkos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jochen Hinkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jebo.2019.06.009⟩</w:t>
+              <w:t xml:space="preserve">Nature Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (7), pp.542-546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41558-019-0501-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02334593v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02334592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate clubs and the macro-economic benefits of international cooperation on climate policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leonidas Paroussos</w:t>
+                <w:t xml:space="preserve">Endogenous growth in production networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislao Gualdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mandel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Climate Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41558-019-0501-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29, pp.91-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00191-018-0552-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02334592v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01905998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards agent-based integrated assessment models: examples, challenges, and future developments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The price effects of monetary shocks in a network economy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Roventini</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Davoud Taghawi-Nejad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vipin Veetil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Environmental Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 164, pp.300-316. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10113-018-1287-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jebo.2019.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01905993v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02334593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technology Diffusion and Climate Policy: A Network Approach and its Application to Wind Energy</w:t>
               </w:r>
@@ -2276,51 +2276,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Karpf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Battiston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 153, pp.103-122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2458,103 +2458,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taming macroeconomic instability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Lamperti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Napoletano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Sapio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Roventini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 19 (134), pp.117 - 140. </w:t>
@@ -2592,77 +2592,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A climate stress-test of the financial system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Battiston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Monasterolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schütze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2761,51 +2761,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lamperti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Napoletano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Roventini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2856,77 +2856,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategic influence in social networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grabisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Tanimura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2973,51 +2973,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the emergence of scale-free production networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislao Gualdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mandel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3149,248 +3149,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01296646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agent-based modeling and economic theory: where do we stand?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Price dynamics, financial fragility and aggregate volatility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Ballot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Mandel</w:t>
+                <w:t xml:space="preserve">Simone Landini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annick Vignes</w:t>
+                <w:t xml:space="preserve">Mauro Gallegati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herbert Gintis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Interaction and Coordination</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10, pp.199-220. </w:t>
+              <w:t xml:space="preserve">Journal of Economic Dynamics and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51, pp.257-277. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11403-014-0132-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jedc.2014.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01296643v1</w:t>
+                <w:t xml:space="preserve">halshs-01152302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Price dynamics, financial fragility and aggregate volatility</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Agent-based modeling and economic theory: where do we stand?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Ballot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauro Gallegati</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Herbert Gintis</w:t>
+                <w:t xml:space="preserve">Annick Vignes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Dynamics and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 51, pp.257-277. </w:t>
+              <w:t xml:space="preserve">Journal of Economic Interaction and Coordination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10, pp.199-220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jedc.2014.11.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11403-014-0132-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01152302v1</w:t>
+                <w:t xml:space="preserve">halshs-01296643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainty, Decision Science, and Policy Making: A Manifesto for a Research Agenda</w:t>
               </w:r>
@@ -3665,51 +3665,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiebke Lass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lincke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 44, pp.25-43. </w:t>
@@ -3982,183 +3982,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01052582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agent-based dynamics in the general equilibrium model</w:t>
+                <w:t xml:space="preserve">Comment on &amp;quot;High wind penetration in an agent-based model of the electricity market: the case of Italy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mandel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Complexity Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 1, pp.105-121. </w:t>
+              <w:t xml:space="preserve">Revue de l'OFCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 124, pp.85a-87a. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7564/12-COEC6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/reof.124.0607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00732823v1</w:t>
+                <w:t xml:space="preserve">halshs-00825222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on &amp;quot;High wind penetration in an agent-based model of the electricity market: the case of Italy</w:t>
+                <w:t xml:space="preserve">Agent-based dynamics in the general equilibrium model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mandel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'OFCE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 124, pp.85a-87a. </w:t>
+              <w:t xml:space="preserve">Complexity Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1, pp.105-121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/reof.124.0607⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7564/12-COEC6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00825222v1</w:t>
+                <w:t xml:space="preserve">halshs-00732823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial</w:t>
               </w:r>
@@ -4291,51 +4291,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cezar Ionescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mareen Hofmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lincke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Mathematics and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 218 (8), pp.4025-4040. </w:t>
@@ -4367,277 +4367,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00639725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Welfare Improvement Properties of an Allowance Market in a Production Economy</w:t>
+                <w:t xml:space="preserve">Changes in the firms behavior after the opening of markets of allowances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mandel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Economics and Statistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Economic Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 40 (1), pp.1-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00199-008-0360-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00633358v1</w:t>
+                <w:t xml:space="preserve">hal-00633355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in the firms behavior after the opening of markets of allowances</w:t>
+                <w:t xml:space="preserve">A note on Herbert Gintis' &amp;quot;Emergence of a Price System from Decentralized Bilateral Exchange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Botta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economic Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00199-008-0360-x⟩</w:t>
+              <w:t xml:space="preserve">The BE Journals in Theoretical Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9 (1), pp.article 44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2202/1935-1704.1560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00633355v1</w:t>
+                <w:t xml:space="preserve">halshs-00634656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A note on Herbert Gintis' &amp;quot;Emergence of a Price System from Decentralized Bilateral Exchange</w:t>
+                <w:t xml:space="preserve">Welfare Improvement Properties of an Allowance Market in a Production Economy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mandel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicola Botta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The BE Journals in Theoretical Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Economics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 93/94, pp.67-77</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2202/1935-1704.1560⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-00634656v1</w:t>
+                <w:t xml:space="preserve">hal-00633358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An index formula for production economies with externalities</w:t>
               </w:r>
@@ -4884,51 +4884,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffen Fürst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiebke Lass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lincke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5380,77 +5380,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiency versus fairness in link recommendation algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grabisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5468,77 +5468,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Network-based allocation of responsibility for GHG emissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa van den Ende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5556,77 +5556,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the design of public debate in social networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grabisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5788,51 +5788,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01960682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic competition over social networks Dynamic competition over social networks</w:t>
+                <w:t xml:space="preserve">Dynamic competition over social networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Venel</w:t>
@@ -5970,51 +5970,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Karpf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Battiston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6032,51 +6032,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endogenous Growth in Production Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislao Gualdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mandel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6120,90 +6120,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexity and the Economics of Climate Change: a Survey and a Look Forward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomas Balint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Lamperti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Napoletano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Roventini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -6219,347 +6219,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01390694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the emergence of scale-free production networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stanislao Gualdi</w:t>
+                <w:t xml:space="preserve">Strategic influence in social networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grabisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mandel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Tanimura</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01179134v1</w:t>
+                <w:t xml:space="preserve">hal-01158168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategic influence in social networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Grabisch</w:t>
+                <w:t xml:space="preserve">A network-based analysis of the European Emission Market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Karpf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emily Tanimura</w:t>
+                <w:t xml:space="preserve">Stefano Battiston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01158168v1</w:t>
+                <w:t xml:space="preserve">halshs-01243694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A network-based analysis of the European Emission Market</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andreas Karpf</w:t>
+                <w:t xml:space="preserve">On the emergence of scale-free production networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislao Gualdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mandel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01243694v1</w:t>
+                <w:t xml:space="preserve">halshs-01179134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Price Dynamics, financial fragility and aggregate volatility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Landini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Gallegati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herbert Gintis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6584,383 +6584,383 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00917892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic stability in the Scarf economy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Stability of Walrasian General Equilibrium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herbert Gintis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mandel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00748328v1</w:t>
+                <w:t xml:space="preserve">halshs-00748215v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Stability of Walrasian General Equilibrium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stochastic stability in the Scarf economy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herbert Gintis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00748215v2</w:t>
+                <w:t xml:space="preserve">halshs-00748328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agent-based dynamics in disaggregated growth models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time in discrete agent-based models of socio-economic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Botta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cezar Ionescu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00542442v1</w:t>
+                <w:t xml:space="preserve">halshs-00542250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time in discrete agent-based models of socio-economic systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agent-based dynamics in disaggregated growth models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Jaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffen Fürst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiebke Lass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lincke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00542250v1</w:t>
+                <w:t xml:space="preserve">halshs-00542442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A note on the stochastic stability of equilibrium in some exchange economies</w:t>
               </w:r>
@@ -7464,90 +7464,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexity and the Economics of Climate Change: a Survey and a Look Forward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomas Balint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Lamperti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Napoletano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Roventini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -7991,51 +7991,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05398419v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Azaiez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mandel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41109-025-00735-6" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05398410v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Due&#241;as" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2025.130680" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118663v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa van den Ende" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Rusinowska" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-025-01610-0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05398414v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vipin Veetil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00191-025-00887-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05398406v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Battiston" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Monasterolo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-025-02244-x" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04409393v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Calabrese" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Dombrowski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kelley Pace" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Zanin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2023.11.022" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04409364v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S136510052200061X" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03881461v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grabisch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/opre.2022.2356" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03881328v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Venel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00182-021-00801-0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03165773v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2021.104084" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03165772v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bouveret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2021.102486" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03523343v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Tiggeloven" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lincke" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elco Koks" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Ward" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-021-03092-2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02334595v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2019.07.028" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02334594v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solmaria Halleck Vega" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan-Xia Wang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-019-02517-3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03043350v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41885-020-00066-z" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905998v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislao Gualdi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00191-018-0552-x" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02334593v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davoud Taghawi-Nejad" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2019.06.009" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02334592v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonidas Paroussos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Fragkiadakis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Fragkos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Hinkel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-019-0501-1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905993v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Lamperti" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Napoletano" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Sapio" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Roventini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-018-1287-9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905996v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2017.11.023" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905988v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Karpf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-017-0062-0" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905985v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2018.06.019" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885446v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Millock" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2018.05.007" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399574v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2016.12.017" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905999v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Sch&#252;tze" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Visentin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nclimate3255" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01906003v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Balint" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lamperti" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roventini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2017.03.032" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493047v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Tanimura" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/moor.2017.0853" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387547v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2016.09.012" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01296646v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Gintis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2015.12.008" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01296643v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ballot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Vignes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11403-014-0132-6" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152302v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Landini" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Gallegati" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2014.11.001" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02057279v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tucket" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Mangalagiu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen Abramson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08913811.2015.1037078" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977572v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2013.09.002" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JDXSVWSC-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825217v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Wolf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen F&#252;rst" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebke Lass" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2012.12.012" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5KCX9482-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744937v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. David Tabara" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Kupers" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jaeger" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640568.2012.716365" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052582v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Jaeger" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732823v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7564/12-COEC6" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825222v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.124.0607" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966295v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00639725v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Botta" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cezar Ionescu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mareen Hofmann" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2011.08.051" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633358v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633355v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-008-0360-x" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D01CFA61BDC31AE043BFE0AE6A7B686DE40456F9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634656v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1935-1704.1560" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634648v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825230v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Schupp" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732820v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274070v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Toma" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=8369" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01496167v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonnisseau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Guy Tr&#233;bulle" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666803v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924290v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04188365v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03531788v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354576v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vipin P Veetil" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01960682v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01524453v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01483963v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484117v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382483v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390694v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Balint" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179134v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158168v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01243694v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00917892v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748328v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748215v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00542442v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00542250v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442864v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155798v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155803v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155775v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155783v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084002v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Jamin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01317974v3" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Sani" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459291v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666804v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00229760v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118663v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa van den Ende" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mandel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Rusinowska" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-025-01610-0" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05398414v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vipin Veetil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00191-025-00887-9" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05398406v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Battiston" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Monasterolo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-025-02244-x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05398410v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Due&#241;as" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2025.130680" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05398419v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Azaiez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41109-025-00735-6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04409393v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Calabrese" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Dombrowski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kelley Pace" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Zanin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2023.11.022" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03881461v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grabisch" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/opre.2022.2356" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04409364v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S136510052200061X" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03881328v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Venel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00182-021-00801-0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03165772v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bouveret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2021.102486" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03523343v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Tiggeloven" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lincke" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elco Koks" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Ward" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-021-03092-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03165773v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2021.104084" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02334595v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2019.07.028" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02334594v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solmaria Halleck Vega" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan-Xia Wang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-019-02517-3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03043350v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41885-020-00066-z" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905993v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Lamperti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Napoletano" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Sapio" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Roventini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-018-1287-9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02334592v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonidas Paroussos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Fragkiadakis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Fragkos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Hinkel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-019-0501-1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905998v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislao Gualdi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00191-018-0552-x" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02334593v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davoud Taghawi-Nejad" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2019.06.009" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905996v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2017.11.023" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905988v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Karpf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-017-0062-0" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905985v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2018.06.019" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885446v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Millock" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2018.05.007" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399574v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2016.12.017" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905999v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Sch&#252;tze" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Visentin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nclimate3255" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01906003v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Balint" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lamperti" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roventini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2017.03.032" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493047v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Tanimura" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/moor.2017.0853" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387547v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2016.09.012" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01296646v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Gintis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2015.12.008" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152302v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Landini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Gallegati" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2014.11.001" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01296643v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ballot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Vignes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11403-014-0132-6" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02057279v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tucket" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Mangalagiu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen Abramson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08913811.2015.1037078" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977572v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2013.09.002" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JDXSVWSC-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825217v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Wolf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen F&#252;rst" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebke Lass" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2012.12.012" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5KCX9482-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744937v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. David Tabara" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Kupers" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jaeger" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640568.2012.716365" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052582v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Jaeger" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825222v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.124.0607" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732823v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7564/12-COEC6" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966295v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00639725v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Botta" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cezar Ionescu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mareen Hofmann" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2011.08.051" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633355v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-008-0360-x" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D01CFA61BDC31AE043BFE0AE6A7B686DE40456F9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634656v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1935-1704.1560" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633358v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634648v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825230v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Schupp" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732820v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274070v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Toma" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=8369" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01496167v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonnisseau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Guy Tr&#233;bulle" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666803v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924290v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04188365v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03531788v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354576v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vipin P Veetil" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01960682v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01524453v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01483963v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484117v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382483v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390694v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Balint" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158168v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01243694v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179134v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00917892v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748215v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748328v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00542250v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00542442v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442864v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155798v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155803v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155775v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155783v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084002v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Jamin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01317974v3" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Sani" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459291v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666804v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00229760v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>