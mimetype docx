--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -879,443 +879,443 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05096725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging a realistic synthetic database to learn Shape-from-Shading for estimating the colon depth in colonoscopy images</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eduardo Romero</w:t>
+                <w:t xml:space="preserve">A Riemannian multimodal representation to classify parkinsonism-related patterns from noninvasive observations of gait and eye movements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Archila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Manzanera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Martínez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compmedimag.2024.102390⟩</w:t>
+              <w:t xml:space="preserve">Biomedical Engineering Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.81-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13534-024-00420-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04879290v1</w:t>
+                <w:t xml:space="preserve">hal-04879317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Riemannian multimodal representation to classify parkinsonism-related patterns from noninvasive observations of gait and eye movements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">John Archila</w:t>
+                <w:t xml:space="preserve">Leveraging a realistic synthetic database to learn Shape-from-Shading for estimating the colon depth in colonoscopy images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josué Ruano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martín Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Manzanera</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabio Martínez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Engineering Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (1), pp.81-93. </w:t>
+              <w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 115, pp.102390. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13534-024-00420-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compmedimag.2024.102390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04879317v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04879290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riemannian SPD learning to represent and characterize fixational oculomotor Parkinsonian abnormalities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juan Olmos</w:t>
+                <w:t xml:space="preserve">Does it work outside this benchmark? Introducing the rigid depth constructor tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Pinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Manzanera</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabio Martínez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
+              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.patrec.2023.09.012⟩</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11042-023-14743-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04336120v1</w:t>
+                <w:t xml:space="preserve">hal-04089978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does it work outside this benchmark? Introducing the rigid depth constructor tool</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Pinard</w:t>
+                <w:t xml:space="preserve">Riemannian SPD learning to represent and characterize fixational oculomotor Parkinsonian abnormalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Olmos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Manzanera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Martínez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
+              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11042-023-14743-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.patrec.2023.09.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04089978v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04336120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multimodal Parkinson quantification by fusing eye and gait motion patterns, using covariance descriptors, from non-invasive computer vision</w:t>
               </w:r>
@@ -1503,252 +1503,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03554297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A compact and recursive Riemannian motion descriptor for untrimmed activity recognition</w:t>
+                <w:t xml:space="preserve">Learning Graph Representation with Randomized Neural Network for Dynamic Texture Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Martinez Carrillo</w:t>
+                <w:t xml:space="preserve">Lucas C Ribas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Gouiffès</w:t>
+                <w:t xml:space="preserve">Jarba Joaci de Mesquita Sá Junior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Manzanera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gustavo Garzon Villamizar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Manzanera</w:t>
+                <w:t xml:space="preserve">Odemir M Bruno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied Soft Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03204019v1</w:t>
+                <w:t xml:space="preserve">hal-03431533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Graph Representation with Randomized Neural Network for Dynamic Texture Classification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A compact and recursive Riemannian motion descriptor for untrimmed activity recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Martinez Carrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas C Ribas</w:t>
+                <w:t xml:space="preserve">Michèle Gouiffès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jarba Joaci de Mesquita Sá Junior</w:t>
+                <w:t xml:space="preserve">Gustavo Garzon Villamizar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Manzanera</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Odemir M Bruno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soft Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18, pp.1867-1880. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11554-020-01057-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03431533v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03204019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal multi-scale motion descriptor from a spatially-constrained decomposition for online action recognition</w:t>
               </w:r>
@@ -1760,51 +1760,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Manzanera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Romero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IET Computer Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 11 (7), pp.541 - 549. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1832,690 +1832,690 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01671878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Line and circle detection using dense one-to-one Hough transforms on greyscale images</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A coronary artery segmentation method based on multiscale analysis and region growing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Kerkeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Benabdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Manzanera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xiaolei Xu</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hedi Bedoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURASIP Journal on Image and Video Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13640-016-0149-y⟩</w:t>
+              <w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48, pp.49 - 61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compmedimag.2015.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01451134v1</w:t>
+                <w:t xml:space="preserve">hal-01671874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical binary patterns for rotational invariant texture classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc-Son Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Manzanera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurocomputing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neucom.2015.09.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01245103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A coronary artery segmentation method based on multiscale analysis and region growing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Asma Benabdallah</w:t>
+                <w:t xml:space="preserve">Topological Attribute Patterns for Texture Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh G Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Manzanera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Hedi Bedoui</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter G Kropatsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compmedimag.2015.12.004⟩</w:t>
+              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 80, pp.91 - 97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.patrec.2016.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01671874v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topological Attribute Patterns for Texture Recognition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Line and circle detection using dense one-to-one Hough transforms on greyscale images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Manzanera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Walter G Kropatsch</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xuan Son Nguyen</w:t>
+                <w:t xml:space="preserve">Xiaolei Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 80, pp.91 - 97. </w:t>
+              <w:t xml:space="preserve">EURASIP Journal on Image and Video Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 34, pp.1773 - 1773. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.patrec.2016.06.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13640-016-0149-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01451126v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feature Extraction on Local Jet Space for Texture Classification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Núbia Rosa da Silva</w:t>
+                <w:t xml:space="preserve">Automatic analysis and characterization of the hummingbird wings motion using dense optical flow features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Manzanera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Odemir Martinez Bruno</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Romero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
+              <w:t xml:space="preserve">Bioinspiration and Biomimetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physa.2015.06.046⟩</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-3190/10/1/016006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01245094v1</w:t>
+                <w:t xml:space="preserve">hal-01245084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic analysis and characterization of the hummingbird wings motion using dense optical flow features</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabio Martínez</w:t>
+                <w:t xml:space="preserve">Feature Extraction on Local Jet Space for Texture Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos William da Silva Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núbia Rosa da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Manzanera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eduardo Romero</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odemir Martinez Bruno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinspiration and Biomimetics</w:t>
+              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1748-3190/10/1/016006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physa.2015.06.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01245084v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01245094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Video Extruder: a semi-dense point tracker for extracting beam of trajectories in real time</w:t>
               </w:r>
@@ -2605,90 +2605,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial motion patterns: action models from semi-dense trajectories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Manzanera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Garrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc-Son Vu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pattern Recognition and Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 28 (07), pp.1460011. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3389,856 +3389,856 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05430193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Mixed audio-video SPD network for online classification of Parkinsonian speech patterns</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">John Archila</w:t>
+                <w:t xml:space="preserve">A Novel Hybrid Grid Search and Tree Parzen Estimator for Deep Learning Hyperparameters Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhir Khessiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ghazi Blaiech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Ben Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Manzanera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Ben Khalifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IBERAMIA 2024. 18th Ibero-American Conference on Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Montevideo, Uruguay</w:t>
+              <w:t xml:space="preserve">21th International ACS/IEEE International Conference on Computer Systems and Applications AICCSA 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Sousse, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04879377v1</w:t>
+                <w:t xml:space="preserve">hal-04879432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NECO: NEURAL COLLAPSE BASED OUT-OF-DISTRIBUTION DETECTION</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Estimating Polyp Size From a Single Colonoscopy Image Using a Shape-From-Shading Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josué Ruano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Bravo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Giraldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martín Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Twelfth International Conference on Learning Representations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 IEEE International Symposium on Biomedical Imaging (ISBI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Athens, France. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI56570.2024.10635358⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04480548v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04879338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Hybrid Grid Search and Tree Parzen Estimator for Deep Learning Hyperparameters Optimization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Asma Ben Abdallah</w:t>
+                <w:t xml:space="preserve">InfraParis: A multi-modal and multi-task autonomous driving dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianni Franchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwane Hariat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuanlong Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Belkhir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Manzanera</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khaled Ben Khalifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21th International ACS/IEEE International Conference on Computer Systems and Applications AICCSA 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WACV 2024 - IEEE/CVF Winter Conference on Applications of Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Waikoloa, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WACV57701.2024.00295⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04879432v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04321062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">InfraParis: A multi-modal and multi-task autonomous driving dataset</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nacim Belkhir</w:t>
+                <w:t xml:space="preserve">A Mixed audio-video SPD network for online classification of Parkinsonian speech patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Archila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Manzanera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Martinez Carrillo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WACV 2024 - IEEE/CVF Winter Conference on Applications of Computer Vision</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IBERAMIA 2024. 18th Ibero-American Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Montevideo, Uruguay</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04321062v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04879377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating Polyp Size From a Single Colonoscopy Image Using a Shape-From-Shading Model</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NECO: NEURAL COLLAPSE BASED OUT-OF-DISTRIBUTION DETECTION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouin Ben Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Belkhir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Manzanera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianni Franchi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE International Symposium on Biomedical Imaging (ISBI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Twelfth International Conference on Learning Representations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Vienne (AUT), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04879338v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04480548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Knee Osteoarthritis Classification with Markerless Pose Estimation and STGCN Model</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rim Grassa</w:t>
+                <w:t xml:space="preserve">Rebalancing gradient to improve self-supervised co-training of depth, odometry and optical flow predictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwane Hariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Manzanera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Filliat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Multimedia Signal Processing (IEEE MMSP 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Poitiers, France</w:t>
+              <w:t xml:space="preserve">WACV 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Waikoloa (Hawaii), United States. pp.1267-1276</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04336153v1</w:t>
+                <w:t xml:space="preserve">hal-03964607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebalancing gradient to improve self-supervised co-training of depth, odometry and optical flow predictions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marwane Hariat</w:t>
+                <w:t xml:space="preserve">Improving Knee Osteoarthritis Classification with Markerless Pose Estimation and STGCN Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhir Khessiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ghazi Blaiech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Ben Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Grassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Manzanera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WACV 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Waikoloa (Hawaii), United States. pp.1267-1276</w:t>
+              <w:t xml:space="preserve">International Workshop on Multimedia Signal Processing (IEEE MMSP 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03964607v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04336153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Oculomotor Digital Parkinson Biomarker From a Deep Riemannian Representation</w:t>
               </w:r>
@@ -4250,51 +4250,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Andrés Olmos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Manzanera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Martinez Carrillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPRAI 2022 - 3rd International Conference on Pattern Recognition and Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4436,51 +4436,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Archila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Manzanera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Martinez Carrillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Symposium on Medical Information Processing and Analysis (SIPAIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Campinas, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4764,51 +4764,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Fractal-Based Approach to Network Characterization Applied to Texture Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas C Ribas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Manzanera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4859,51 +4859,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning structure-from-motion from motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Pinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Chevalley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5190,386 +5190,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01993675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Semi Dense Epipolar Flow Estimation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Garrigues</w:t>
+                <w:t xml:space="preserve">End-to-end depth from motion with stabilized monocular videos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Pinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Chevalley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Manzanera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Filliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Applications of Computer Vision (WACV), 2017 IEEE Winter Conference on</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Unmanned Aerial Vehicles in Geomatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Bonn, Germany. pp.67-74, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprs-annals-IV-2-W3-67-2017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01671890v1</w:t>
+                <w:t xml:space="preserve">hal-01587652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual field combination for unmanned video surveillance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louise Sarrabezolles</w:t>
+                <w:t xml:space="preserve">Fast Semi Dense Epipolar Flow Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Garrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Manzanera</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Defense and Commercial Sensing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> Applications of Computer Vision (WACV), 2017 IEEE Winter Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Santa Rosa, CA, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603010v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01671890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">End-to-end depth from motion with stabilized monocular videos</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laure Chevalley</w:t>
+                <w:t xml:space="preserve">Dual field combination for unmanned video surveillance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Sarrabezolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Manzanera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Filliat</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hueber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Unmanned Aerial Vehicles in Geomatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Bonn, Germany. pp.67-74, </w:t>
+              <w:t xml:space="preserve">SPIE Defense and Commercial Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Anaheim, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/isprs-annals-IV-2-W3-67-2017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2262696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01587652v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi range Real-time depth inference from a monocular stabilized footage using a Fully Convolutional Neural Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Pinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Chevalley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5879,51 +5879,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Manzanera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Gouiffes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications (VISAPP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Roma, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5957,103 +5957,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Bifurcation Detection in Coronary X-Ray Angiographies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Kerkeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Ben Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Manzanera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibtihel Nouira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hedi Bedoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference Computer Graphics, Imaging and Visualization (CGIV 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Beni Mellal, Morocco. pp.333 - 338, </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6172,1588 +6172,1588 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01451140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A versatile object tracking algorithm combining Particle Filter and Generalised Hough Transform</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transformées de Hough denses : un cadre efficace et générique pour la reconnaissance de formes paramétrées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Manzanera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Processing Theory, Tools and Applications IPTA'15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Orléans, France</w:t>
+              <w:t xml:space="preserve"> Traitement et Analyse de l'Information : Méthodes et Applications TAIMA'15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01245118v1</w:t>
+                <w:t xml:space="preserve">hal-01245133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Gaussian mixture representation of gesture kinematics for on-line Sign Language video annotation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabio Martínez</w:t>
+                <w:t xml:space="preserve">Noise Tolerant Descriptor for Texture Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Manzanera</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Annelies Braffort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Visual Computing ISVC'15</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Image Processing Theory, Tools and Applications IPTA'15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Orléans, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01245123v1</w:t>
+                <w:t xml:space="preserve">hal-01245115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noise Tolerant Descriptor for Texture Classification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
+                <w:t xml:space="preserve">A versatile object tracking algorithm combining Particle Filter and Generalised Hough Transform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Manzanera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Image Processing Theory, Tools and Applications IPTA'15</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01245115v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01245118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformées de Hough denses : un cadre efficace et générique pour la reconnaissance de formes paramétrées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Gaussian mixture representation of gesture kinematics for on-line Sign Language video annotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Manzanera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Gouiffès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelies Braffort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Traitement et Analyse de l'Information : Méthodes et Applications TAIMA'15</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Visual Computing ISVC'15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Las Vegas, United States. pp.293-303, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-27863-6_27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01245133v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01245123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Video++, a Modern Image and Video Processing C++ Framework</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Garrigues</w:t>
+                <w:t xml:space="preserve">Incorporating two first order moments into LBP-based operator for texture categorization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Manzanera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Design &amp; Architectures for Signal &amp; Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">ACCV Workshop: Robust local descriptors for computer vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01118295v1</w:t>
+                <w:t xml:space="preserve">hal-01118284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representing activities with layers of velocity statistics for multiple human action recognition in surveillance applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabio Martínez</w:t>
+                <w:t xml:space="preserve">Impact of topology-related attributes from Local Binary Patterns on texture classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Manzanera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eduardo Romero</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter G. Kropatsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IS&amp;T/SPIE Electronic Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">ECCV Workshop on Computer Vision with Local Binary Patterns Variants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Zürich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01118287v1</w:t>
+                <w:t xml:space="preserve">hal-01118009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incorporating two first order moments into LBP-based operator for texture categorization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
+                <w:t xml:space="preserve">Representing activities with layers of velocity statistics for multiple human action recognition in surveillance applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Manzanera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Romero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACCV Workshop: Robust local descriptors for computer vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">IS&amp;T/SPIE Electronic Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01118284v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01118287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of topology-related attributes from Local Binary Patterns on texture classification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
+                <w:t xml:space="preserve">Video++, a Modern Image and Video Processing C++ Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Garrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Manzanera</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Walter G. Kropatsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCV Workshop on Computer Vision with Local Binary Patterns Variants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Zürich, Switzerland</w:t>
+              <w:t xml:space="preserve">Conference on Design &amp; Architectures for Signal &amp; Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01118009v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01118295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion Trend Patterns for Action Modelling and Recognition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Action recognition using bag of features extracted from a beam of trajectories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Manzanera</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Garrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Analysis of Images and Patterns (CAIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, York, United Kingdom. pp.360 - 367, </w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, melbourne, Australia. pp.4354 - 4357, </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-40261-6_43⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2013.6738897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01118278v1</w:t>
+                <w:t xml:space="preserve">hal-01118263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting LBP-Based Texture Models for Human Action Recognition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Motion Trend Patterns for Action Modelling and Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Manzanera</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ngoc-Son Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Garrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Iberoamerican Congress on Pattern Recognition (CIARP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, La Havane, Cuba. pp.286 - 293, </w:t>
+              <w:t xml:space="preserve">Computer Analysis of Images and Patterns (CAIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, York, United Kingdom. pp.360 - 367, </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-41827-3_36⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-40261-6_43⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01118271v1</w:t>
+                <w:t xml:space="preserve">hal-01118278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Action recognition using bag of features extracted from a beam of trajectories</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Revisiting LBP-Based Texture Models for Human Action Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Manzanera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc-Son Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Garrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, melbourne, Australia. pp.4354 - 4357, </w:t>
+              <w:t xml:space="preserve">Iberoamerican Congress on Pattern Recognition (CIARP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, La Havane, Cuba. pp.286 - 293, </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2013.6738897⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-41827-3_36⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01118263v1</w:t>
+                <w:t xml:space="preserve">hal-01118271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dense Hough transforms on gray level images using multi-scale derivatives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exact and Approximate Median Splitting on Distributed Memory Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Garrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Manzanera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIXIEME WORKSHOP AMINA 2012 "Applications Médicales de l'Informatique : Nouvelles Approches"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Mahdia, Tunisia</w:t>
+              <w:t xml:space="preserve">PDPTA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01119654v1</w:t>
+                <w:t xml:space="preserve">hal-01118331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of floating mines in infrared sequences by multiscale geometric filtering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Florins</w:t>
+                <w:t xml:space="preserve">Real Time Semi-dense Point Tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Garrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Manzanera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Conference in Defence Security and Sensing: Detection and Sensing of Mines, Explosive Objects, and Obscured Targets XVII</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.918420⟩</w:t>
+              <w:t xml:space="preserve">ICIAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Aveiro, Portugal. pp.245 - 252, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-31295-3_29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01119659v1</w:t>
+                <w:t xml:space="preserve">hal-01118324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysing the hovering flight of the hummingbird using statistics of the optical flow field</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabio Martinez</w:t>
+                <w:t xml:space="preserve">A Motion Descriptor Based on Statistics of Optical Flow Orientations for Action Classification in Video-Surveillance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Manzanera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Romero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPR workshop on Visual observation and analysis of animal and insect behavior</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Int. Conf. on Multimedia and Signal Processing (CMSP'12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Shanghai, China. pp.267 - 274, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-35286-7_34⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01119646v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01119640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact and Approximate Median Splitting on Distributed Memory Machines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Garrigues</w:t>
+                <w:t xml:space="preserve">Analysing the hovering flight of the hummingbird using statistics of the optical flow field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Manzanera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Romero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PDPTA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Las Vegas, United States</w:t>
+              <w:t xml:space="preserve">ICPR workshop on Visual observation and analysis of animal and insect behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Tsukuba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01118331v1</w:t>
+                <w:t xml:space="preserve">hal-01119646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real Time Semi-dense Point Tracking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Garrigues</w:t>
+                <w:t xml:space="preserve">Detection of floating mines in infrared sequences by multiscale geometric filtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Florins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Manzanera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIAR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-31295-3_29⟩</w:t>
+              <w:t xml:space="preserve">SPIE Conference in Defence Security and Sensing: Detection and Sensing of Mines, Explosive Objects, and Obscured Targets XVII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Baltimore, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.918420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01118324v1</w:t>
+                <w:t xml:space="preserve">hal-01119659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Motion Descriptor Based on Statistics of Optical Flow Orientations for Action Classification in Video-Surveillance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dense Hough transforms on gray level images using multi-scale derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Manzanera</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eduardo Romero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. Conf. on Multimedia and Signal Processing (CMSP'12)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIXIEME WORKSHOP AMINA 2012 "Applications Médicales de l'Informatique : Nouvelles Approches"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Mahdia, Tunisia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-35286-7_34⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01119640v1</w:t>
+                <w:t xml:space="preserve">hal-01119654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Jet Feature Space Framework for Image Processing and Representation</w:t>
               </w:r>
@@ -7856,51 +7856,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Manzanera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Santa Marta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Romero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Image Information Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Shimla, India. pp.1 - 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8120,51 +8120,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenza Henao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Manzanera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Romero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Seminar on Medical Image Processing and Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Bogotá, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8369,486 +8369,495 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01130930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non photorealistic simulation of video sequences for an accurate evaluation of tracking algorithms on complex scenes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Dubreu</w:t>
+                <w:t xml:space="preserve">Generalization performance of vision based controllers for mobile robots evolved with genetic programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Barate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Manzanera</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Bohain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SPIE - Acquisition, Tracking, Pointing, and Laser Systems Technologies XXII</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.784262⟩</w:t>
+              <w:t xml:space="preserve">Genetic and Evolutionary Computation Conference (GECCO'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Atlanta, United States. pp.1331-1332, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1389095.1389349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01222640v1</w:t>
+                <w:t xml:space="preserve">hal-01222613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalization performance of vision based controllers for mobile robots evolved with genetic programming</w:t>
+                <w:t xml:space="preserve">Learning Vision Algorithms for Real Mobile Robots with Genetic Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Barate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Manzanera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetic and Evolutionary Computation Conference (GECCO'08)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1389095.1389349⟩</w:t>
+              <w:t xml:space="preserve">ECSIS Symposium on Learning and Adaptive Behaviors for Robotic Systems (LAB-RS'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Edinburgh, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LAB-RS.2008.20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01222613v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01222632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolving Vision Controllers with a Two-Phase Genetic Programming System Using Imitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Barate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Manzanera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on the Simulation of Adaptive Behavior (SAB'08)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Osaka, Japan. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-69134-1_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01222604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Vision Algorithms for Real Mobile Robots with Genetic Programming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renaud Barate</w:t>
+                <w:t xml:space="preserve">Non photorealistic simulation of video sequences for an accurate evaluation of tracking algorithms on complex scenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dubreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Manzanera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bohain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECSIS Symposium on Learning and Adaptive Behaviors for Robotic Systems (LAB-RS'08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Edinburgh, United Kingdom. </w:t>
+              <w:t xml:space="preserve">Proceedings of SPIE - Acquisition, Tracking, Pointing, and Laser Systems Technologies XXII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Orlando, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LAB-RS.2008.20⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.784262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01222632v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01222640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mécanismes d'Attention Visuelle sur Rétine Programmable</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Taha Ridene</w:t>
+                <w:t xml:space="preserve">Automatic Design of Vision-Based Obstacle Avoidance Controllers Using Genetic Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Barate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Manzanera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement et Analyse de l'Information : Méthodes et Applications (TAIMA'07)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Conference on Artificial Evolution (EA'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Tours, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-79305-2_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01222659v1</w:t>
+                <w:t xml:space="preserve">hal-01222652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Σ-Δ Background Subtraction and the Zipf Law</w:t>
               </w:r>
@@ -8906,118 +8915,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01222660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Design of Vision-Based Obstacle Avoidance Controllers Using Genetic Programming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renaud Barate</w:t>
+                <w:t xml:space="preserve">Mécanismes d'Attention Visuelle sur Rétine Programmable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha Ridene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Manzanera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Artificial Evolution (EA'07)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Traitement et Analyse de l'Information : Méthodes et Applications (TAIMA'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Hammamet, Tunisia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01222652v1</w:t>
+                <w:t xml:space="preserve">hal-01222659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FPGA lab sessions in a general-purpose image processing course</w:t>
               </w:r>
@@ -9215,77 +9215,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehensive evaluation of tracking systems by non-photorealistic simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Dubreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Manzanera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bohain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of SPIE - Acquisition, Tracking, Pointing, and Laser Systems Technologies XXI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Orlando, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10646,103 +10646,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperparameter Optimization of Deep Learning Models for EEG-Based Vigilance Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhir Khessiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ghazi Blaiech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Manzanera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souhir Khessiba</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Khaled Ben Khalifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Ben Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Computational Collective Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1653, Springer International Publishing, pp.200-210, 2022, Communications in Computer and Information Science, </w:t>
@@ -11021,51 +11021,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does it work outside this benchmark? Introducing the Rigid Depth Constructor tool, depth validation dataset construction in rigid scenes for the masses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Pinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Manzanera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11523,51 +11523,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5D0DED52"/>
+    <w:nsid w:val="8DEA6E4E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11671,51 +11671,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2858A1CF"/>
+    <w:nsid w:val="6FAC3A19"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11905,51 +11905,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430153v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouin Ben Ammar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Mendoza" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Belkhir" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Manzanera" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Franchi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2025.103517" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430038v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fernando Celis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Olmos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Mart&#237;nez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10044-025-01514-w" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430133v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Archila" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Pe&#241;a" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Celis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2025.111834" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430021v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-025-11413-0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096725v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rey" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moras" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Eudes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2025.103339" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879290v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Ruano" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n G&#243;mez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Romero" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2024.102390" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879317v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13534-024-00420-0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336120v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2023.09.012" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089978v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pinard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-023-14743-0" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554254v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Martinez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2021.106607" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554297v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis C Guayac&#225;n" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40846-022-00691-x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204019v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Martinez Carrillo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gouiff&#232;s" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Garzon Villamizar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-020-01057-9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431533v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas C Ribas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarba Joaci de Mesquita S&#225; Junior" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odemir M Bruno" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671878v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cvi.2016.0055" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451134v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Phuong Nguyen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolei Xu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13640-016-0149-y" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245103v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Son Vu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2015.09.029" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671874v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Kerkeni" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Benabdallah" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hedi Bedoui" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2015.12.004" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451126v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh G Nguyen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter G Kropatsch" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Son Nguyen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2016.06.003" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245094v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos William da Silva Oliveira" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;bia Rosa da Silva" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odemir Martinez Bruno" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2015.06.046" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245084v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3190/10/1/016006" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868920v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Garrigues" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thierry" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-014-0415-0" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118257v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218001414600118" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131002v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lacassagne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Denoulet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M&#233;rigot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-008-0096-7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130998v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Barate" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12065-009-0021-4" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222650v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Richefeu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2006.04.007" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272189v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Bernard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Preteux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Longuet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434579v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mou&#239;n Ben Ammar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brellmann" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2411.02184" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430193v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwane Hariat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Filliat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR52734.2025.02037" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879377v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480548v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Popescu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879432v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Khessiba" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ghazi Blaiech" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ben Abdallah" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Ben Khalifa" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321062v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuanlong Yu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV57701.2024.00295" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879338v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Bravo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Giraldo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI56570.2024.10635358" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336153v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Grassa" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964607v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833773v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Andr&#233;s Olmos" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-09037-0_55" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012909v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Pamplona" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833745v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026430v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Picheral" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Abidi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Berry" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Coindat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Brousseau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275086v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bertrand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marzat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Le Besnerais" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Stoica Maniu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.08.123" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482478v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odemir Bruno" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995833v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Chevalley" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907122v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Makarov" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/control.2018.8516765" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01993675v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Sarrabezolles" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hueber" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671890v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603010v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perrot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Raymond" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2262696" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587652v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-IV-2-W3-67-2017" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587658v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671906v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tran" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691097v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Kristan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ales Leonardis" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Matas" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Felsberg" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Pflugfelder" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671916v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gouiffes" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005730404420448" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451154v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtihel Nouira" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CGiV.2016.70" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451140v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2016.7820960" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245118v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245123v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Braffort" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27863-6_27" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245115v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245133v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118295v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118287v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118284v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118009v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter G. Kropatsch" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118278v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40261-6_43" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118271v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41827-3_36" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118263v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2013.6738897" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119654v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119659v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Florins" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.918420" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119646v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01118331v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01118324v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31295-3_29" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119640v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35286-7_34" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119682v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2011.49" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119674v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Santa Marta" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIIP.2011.6108837" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130884v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2010.654" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130908v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toby Low" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130876v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenza Henao" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130889v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dupret" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2009.5413946" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130930v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guermeur" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222640v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dubreu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bohain" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.784262" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222613v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1389095.1389349" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222604v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69134-1_8" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222632v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAB-RS.2008.20" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222659v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Ridene" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222660v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76725-1_5" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222652v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-79305-2_3" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622533v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Dokl&#225;dal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Dokladalova" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222664v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vermeulen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2007.142" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222654v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.720821" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222683v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nadrag" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Burrus" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222687v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222695v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222690v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-4179-9_105" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222698v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bernard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1571-0653(04)00491-3" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222697v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSPA.2003.1224845" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222701v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271830v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bernard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245457v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Pr&#234;teux" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Longuet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.364113" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245400v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIAP.1999.797597" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245449v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCV.1999.791239" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245393v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-49126-0_24" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275303v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835830v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16210-7_16" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131027v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria D&#237;az" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-956-4.ch008" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605516v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Kazmierczak" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184946v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119691v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130881v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222700v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01119665v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430153v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouin Ben Ammar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Mendoza" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Belkhir" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Manzanera" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Franchi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2025.103517" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430038v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fernando Celis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Olmos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Mart&#237;nez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10044-025-01514-w" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430133v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Archila" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Pe&#241;a" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Celis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2025.111834" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430021v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-025-11413-0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096725v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rey" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moras" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Eudes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2025.103339" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879317v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13534-024-00420-0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879290v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Ruano" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n G&#243;mez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Romero" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2024.102390" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089978v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pinard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-023-14743-0" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336120v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2023.09.012" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554254v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Martinez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2021.106607" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554297v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis C Guayac&#225;n" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40846-022-00691-x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431533v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas C Ribas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarba Joaci de Mesquita S&#225; Junior" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odemir M Bruno" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204019v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Martinez Carrillo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gouiff&#232;s" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Garzon Villamizar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-020-01057-9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671878v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cvi.2016.0055" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671874v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Kerkeni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Benabdallah" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hedi Bedoui" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2015.12.004" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245103v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Phuong Nguyen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Son Vu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2015.09.029" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451126v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh G Nguyen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter G Kropatsch" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Son Nguyen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2016.06.003" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451134v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolei Xu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13640-016-0149-y" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245084v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3190/10/1/016006" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245094v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos William da Silva Oliveira" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;bia Rosa da Silva" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odemir Martinez Bruno" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2015.06.046" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868920v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Garrigues" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thierry" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-014-0415-0" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118257v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218001414600118" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131002v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lacassagne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Denoulet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M&#233;rigot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-008-0096-7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130998v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Barate" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12065-009-0021-4" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222650v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Richefeu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2006.04.007" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272189v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Bernard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Preteux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Longuet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434579v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mou&#239;n Ben Ammar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brellmann" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2411.02184" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430193v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwane Hariat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Filliat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR52734.2025.02037" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879432v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Khessiba" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ghazi Blaiech" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ben Abdallah" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Ben Khalifa" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879338v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Bravo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Giraldo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI56570.2024.10635358" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321062v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuanlong Yu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV57701.2024.00295" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879377v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480548v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Popescu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964607v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336153v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Grassa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833773v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Andr&#233;s Olmos" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-09037-0_55" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012909v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Pamplona" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833745v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026430v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Picheral" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Abidi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Berry" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Coindat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Brousseau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275086v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bertrand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marzat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Le Besnerais" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Stoica Maniu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.08.123" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482478v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odemir Bruno" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995833v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Chevalley" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907122v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Makarov" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/control.2018.8516765" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01993675v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Sarrabezolles" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hueber" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587652v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-IV-2-W3-67-2017" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671890v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603010v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perrot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Raymond" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2262696" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587658v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671906v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tran" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691097v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Kristan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ales Leonardis" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Matas" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Felsberg" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Pflugfelder" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671916v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gouiffes" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005730404420448" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451154v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtihel Nouira" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CGiV.2016.70" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451140v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2016.7820960" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245133v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245115v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245118v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245123v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Braffort" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27863-6_27" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118284v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118009v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter G. Kropatsch" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118287v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118295v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118263v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2013.6738897" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118278v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40261-6_43" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118271v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41827-3_36" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01118331v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01118324v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31295-3_29" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119640v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35286-7_34" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119646v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119659v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Florins" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.918420" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119654v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119682v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2011.49" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119674v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Santa Marta" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIIP.2011.6108837" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130884v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2010.654" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130908v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toby Low" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130876v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenza Henao" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130889v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dupret" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2009.5413946" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130930v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guermeur" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222613v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1389095.1389349" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222632v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAB-RS.2008.20" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222604v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69134-1_8" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222640v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dubreu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bohain" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.784262" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222652v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-79305-2_3" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222660v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76725-1_5" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222659v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Ridene" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622533v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Dokl&#225;dal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Dokladalova" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222664v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vermeulen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2007.142" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222654v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.720821" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222683v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nadrag" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Burrus" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222687v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222695v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222690v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-4179-9_105" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222698v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bernard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1571-0653(04)00491-3" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222697v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSPA.2003.1224845" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222701v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271830v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bernard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245457v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Pr&#234;teux" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Longuet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.364113" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245400v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIAP.1999.797597" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245449v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCV.1999.791239" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245393v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-49126-0_24" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275303v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835830v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16210-7_16" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131027v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria D&#237;az" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-956-4.ch008" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605516v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Kazmierczak" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184946v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119691v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130881v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222700v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01119665v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>