--- v1 (2026-04-06)
+++ v2 (2026-05-06)
@@ -879,248 +879,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05096725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Riemannian multimodal representation to classify parkinsonism-related patterns from noninvasive observations of gait and eye movements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">John Archila</w:t>
+                <w:t xml:space="preserve">Leveraging a realistic synthetic database to learn Shape-from-Shading for estimating the colon depth in colonoscopy images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josué Ruano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martín Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Manzanera</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabio Martínez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Engineering Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13534-024-00420-0⟩</w:t>
+              <w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 115, pp.102390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compmedimag.2024.102390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04879317v1</w:t>
+                <w:t xml:space="preserve">hal-04879290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging a realistic synthetic database to learn Shape-from-Shading for estimating the colon depth in colonoscopy images</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eduardo Romero</w:t>
+                <w:t xml:space="preserve">A Riemannian multimodal representation to classify parkinsonism-related patterns from noninvasive observations of gait and eye movements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Archila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Manzanera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Martínez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 115, pp.102390. </w:t>
+              <w:t xml:space="preserve">Biomedical Engineering Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.81-93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compmedimag.2024.102390⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13534-024-00420-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04879290v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04879317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does it work outside this benchmark? Introducing the rigid depth constructor tool</w:t>
               </w:r>
@@ -1760,51 +1760,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Manzanera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Romero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IET Computer Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 11 (7), pp.541 - 549. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1832,248 +1832,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01671878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A coronary artery segmentation method based on multiscale analysis and region growing</w:t>
+                <w:t xml:space="preserve">Statistical binary patterns for rotational invariant texture classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asma Kerkeni</w:t>
+                <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asma Benabdallah</w:t>
+                <w:t xml:space="preserve">Ngoc-Son Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Manzanera</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Hedi Bedoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compmedimag.2015.12.004⟩</w:t>
+              <w:t xml:space="preserve">Neurocomputing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neucom.2015.09.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01671874v1</w:t>
+                <w:t xml:space="preserve">hal-01245103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical binary patterns for rotational invariant texture classification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A coronary artery segmentation method based on multiscale analysis and region growing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Kerkeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
+                <w:t xml:space="preserve">Asma Benabdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Manzanera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ngoc-Son Vu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Manzanera</w:t>
+                <w:t xml:space="preserve">Mohamed Hedi Bedoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurocomputing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, </w:t>
+              <w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48, pp.49 - 61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neucom.2015.09.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compmedimag.2015.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01245103v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01671874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topological Attribute Patterns for Texture Recognition</w:t>
               </w:r>
@@ -2189,51 +2189,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line and circle detection using dense one-to-one Hough transforms on greyscale images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Manzanera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaolei Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2306,51 +2306,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Manzanera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Romero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinspiration and Biomimetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2605,90 +2605,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial motion patterns: action models from semi-dense trajectories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Manzanera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Garrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc-Son Vu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pattern Recognition and Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 28 (07), pp.1460011. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3520,90 +3520,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating Polyp Size From a Single Colonoscopy Image Using a Shape-From-Shading Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josué Ruano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Bravo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Giraldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martín Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3998,247 +3998,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04480548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebalancing gradient to improve self-supervised co-training of depth, odometry and optical flow predictions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marwane Hariat</w:t>
+                <w:t xml:space="preserve">Improving Knee Osteoarthritis Classification with Markerless Pose Estimation and STGCN Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhir Khessiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ghazi Blaiech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Ben Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Grassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Manzanera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WACV 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Waikoloa (Hawaii), United States. pp.1267-1276</w:t>
+              <w:t xml:space="preserve">International Workshop on Multimedia Signal Processing (IEEE MMSP 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03964607v1</w:t>
+                <w:t xml:space="preserve">hal-04336153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Knee Osteoarthritis Classification with Markerless Pose Estimation and STGCN Model</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rim Grassa</w:t>
+                <w:t xml:space="preserve">Rebalancing gradient to improve self-supervised co-training of depth, odometry and optical flow predictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwane Hariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Manzanera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Filliat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Multimedia Signal Processing (IEEE MMSP 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Poitiers, France</w:t>
+              <w:t xml:space="preserve">WACV 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Waikoloa (Hawaii), United States. pp.1267-1276</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04336153v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Oculomotor Digital Parkinson Biomarker From a Deep Riemannian Representation</w:t>
               </w:r>
@@ -5190,356 +5190,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01993675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">End-to-end depth from motion with stabilized monocular videos</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laure Chevalley</w:t>
+                <w:t xml:space="preserve">Fast Semi Dense Epipolar Flow Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Garrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Manzanera</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Filliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Unmanned Aerial Vehicles in Geomatics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> Applications of Computer Vision (WACV), 2017 IEEE Winter Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Santa Rosa, CA, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01587652v1</w:t>
+                <w:t xml:space="preserve">hal-01671890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Semi Dense Epipolar Flow Estimation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Garrigues</w:t>
+                <w:t xml:space="preserve">Dual field combination for unmanned video surveillance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Sarrabezolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Manzanera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hueber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Applications of Computer Vision (WACV), 2017 IEEE Winter Conference on</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Defense and Commercial Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Anaheim, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2262696⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01671890v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual field combination for unmanned video surveillance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louise Sarrabezolles</w:t>
+                <w:t xml:space="preserve">End-to-end depth from motion with stabilized monocular videos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Pinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Chevalley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Manzanera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Raymond</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Filliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Defense and Commercial Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Anaheim, United States. </w:t>
+              <w:t xml:space="preserve">International Conference on Unmanned Aerial Vehicles in Geomatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Bonn, Germany. pp.67-74, </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2262696⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/isprs-annals-IV-2-W3-67-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603010v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01587652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi range Real-time depth inference from a monocular stabilized footage using a Fully Convolutional Neural Network</w:t>
               </w:r>
@@ -5879,51 +5879,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Manzanera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Gouiffes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications (VISAPP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Roma, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5957,51 +5957,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Bifurcation Detection in Coronary X-Ray Angiographies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Kerkeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Ben Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6009,51 +6009,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Manzanera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibtihel Nouira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hedi Bedoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference Computer Graphics, Imaging and Visualization (CGIV 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Beni Mellal, Morocco. pp.333 - 338, </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6172,774 +6172,774 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01451140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformées de Hough denses : un cadre efficace et générique pour la reconnaissance de formes paramétrées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Noise Tolerant Descriptor for Texture Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Manzanera</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Traitement et Analyse de l'Information : Méthodes et Applications TAIMA'15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Hammamet, Tunisie</w:t>
+              <w:t xml:space="preserve">International Conference on Image Processing Theory, Tools and Applications IPTA'15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01245133v1</w:t>
+                <w:t xml:space="preserve">hal-01245115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noise Tolerant Descriptor for Texture Classification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Transformées de Hough denses : un cadre efficace et générique pour la reconnaissance de formes paramétrées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Manzanera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Manzanera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Processing Theory, Tools and Applications IPTA'15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Orléans, France</w:t>
+              <w:t xml:space="preserve"> Traitement et Analyse de l'Information : Méthodes et Applications TAIMA'15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01245115v1</w:t>
+                <w:t xml:space="preserve">hal-01245133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A versatile object tracking algorithm combining Particle Filter and Generalised Hough Transform</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Tran</w:t>
+                <w:t xml:space="preserve">A Gaussian mixture representation of gesture kinematics for on-line Sign Language video annotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Manzanera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Gouiffès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelies Braffort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Processing Theory, Tools and Applications IPTA'15</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Visual Computing ISVC'15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Las Vegas, United States. pp.293-303, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-27863-6_27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01245118v1</w:t>
+                <w:t xml:space="preserve">hal-01245123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Gaussian mixture representation of gesture kinematics for on-line Sign Language video annotation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabio Martínez</w:t>
+                <w:t xml:space="preserve">A versatile object tracking algorithm combining Particle Filter and Generalised Hough Transform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Manzanera</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Annelies Braffort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Visual Computing ISVC'15</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Image Processing Theory, Tools and Applications IPTA'15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Orléans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-27863-6_27⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01245123v1</w:t>
+                <w:t xml:space="preserve">hal-01245118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incorporating two first order moments into LBP-based operator for texture categorization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
+                <w:t xml:space="preserve">Video++, a Modern Image and Video Processing C++ Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Garrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Manzanera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACCV Workshop: Robust local descriptors for computer vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">Conference on Design &amp; Architectures for Signal &amp; Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01118284v1</w:t>
+                <w:t xml:space="preserve">hal-01118295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of topology-related attributes from Local Binary Patterns on texture classification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Incorporating two first order moments into LBP-based operator for texture categorization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Manzanera</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Walter G. Kropatsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCV Workshop on Computer Vision with Local Binary Patterns Variants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Zürich, Switzerland</w:t>
+              <w:t xml:space="preserve">ACCV Workshop: Robust local descriptors for computer vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01118009v1</w:t>
+                <w:t xml:space="preserve">hal-01118284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representing activities with layers of velocity statistics for multiple human action recognition in surveillance applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabio Martínez</w:t>
+                <w:t xml:space="preserve">Impact of topology-related attributes from Local Binary Patterns on texture classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Manzanera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eduardo Romero</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter G. Kropatsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IS&amp;T/SPIE Electronic Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">ECCV Workshop on Computer Vision with Local Binary Patterns Variants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Zürich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01118287v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01118009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Video++, a Modern Image and Video Processing C++ Framework</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Garrigues</w:t>
+                <w:t xml:space="preserve">Representing activities with layers of velocity statistics for multiple human action recognition in surveillance applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Manzanera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Romero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Design &amp; Architectures for Signal &amp; Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">IS&amp;T/SPIE Electronic Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01118295v1</w:t>
+                <w:t xml:space="preserve">hal-01118287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Action recognition using bag of features extracted from a beam of trajectories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Manzanera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6986,51 +6986,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motion Trend Patterns for Action Modelling and Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Manzanera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7090,77 +7090,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting LBP-Based Texture Models for Human Action Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Manzanera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc-Son Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Garrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7201,754 +7201,754 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01118271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact and Approximate Median Splitting on Distributed Memory Machines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Garrigues</w:t>
+                <w:t xml:space="preserve">Detection of floating mines in infrared sequences by multiscale geometric filtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Florins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Manzanera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PDPTA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Conference in Defence Security and Sensing: Detection and Sensing of Mines, Explosive Objects, and Obscured Targets XVII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Baltimore, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.918420⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01118331v1</w:t>
+                <w:t xml:space="preserve">hal-01119659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real Time Semi-dense Point Tracking</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dense Hough transforms on gray level images using multi-scale derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Manzanera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIAR</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SIXIEME WORKSHOP AMINA 2012 "Applications Médicales de l'Informatique : Nouvelles Approches"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Mahdia, Tunisia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01118324v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01119654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Motion Descriptor Based on Statistics of Optical Flow Orientations for Action Classification in Video-Surveillance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Manzanera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Romero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Int. Conf. on Multimedia and Signal Processing (CMSP'12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Shanghai, China. pp.267 - 274, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-35286-7_34⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01119640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysing the hovering flight of the hummingbird using statistics of the optical flow field</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabio Martinez</w:t>
+                <w:t xml:space="preserve">Real Time Semi-dense Point Tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Garrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Manzanera</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eduardo Romero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPR workshop on Visual observation and analysis of animal and insect behavior</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICIAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Aveiro, Portugal. pp.245 - 252, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-31295-3_29⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01119646v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01118324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of floating mines in infrared sequences by multiscale geometric filtering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Florins</w:t>
+                <w:t xml:space="preserve">Analysing the hovering flight of the hummingbird using statistics of the optical flow field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Manzanera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Romero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Conference in Defence Security and Sensing: Detection and Sensing of Mines, Explosive Objects, and Obscured Targets XVII</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICPR workshop on Visual observation and analysis of animal and insect behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Tsukuba, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.918420⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01119659v1</w:t>
+                <w:t xml:space="preserve">hal-01119646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dense Hough transforms on gray level images using multi-scale derivatives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exact and Approximate Median Splitting on Distributed Memory Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Garrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Manzanera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIXIEME WORKSHOP AMINA 2012 "Applications Médicales de l'Informatique : Nouvelles Approches"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Mahdia, Tunisia</w:t>
+              <w:t xml:space="preserve">PDPTA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01119654v1</w:t>
+                <w:t xml:space="preserve">hal-01118331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Jet Feature Space Framework for Image Processing and Representation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of motion cardiac patterns in magnetic resonance cine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Manzanera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Santa Marta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Romero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 7th International Conference on SIGNAL IMAGE TECHNOLOGY &amp; INTERNET BASED SYSTEMS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SITIS.2011.49⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Information Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Shimla, India. pp.1 - 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIIP.2011.6108837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01119682v1</w:t>
+                <w:t xml:space="preserve">hal-01119674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of motion cardiac patterns in magnetic resonance cine</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Local Jet Feature Space Framework for Image Processing and Representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Manzanera</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eduardo Romero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Information Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Shimla, India. pp.1 - 5, </w:t>
+              <w:t xml:space="preserve">The 7th International Conference on SIGNAL IMAGE TECHNOLOGY &amp; INTERNET BASED SYSTEMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Dijon, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIIP.2011.6108837⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SITIS.2011.49⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01119674v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01119682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Jet Based Similarity for NL-Means Filtering</w:t>
               </w:r>
@@ -8006,204 +8006,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01130884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification of Traversable Surfaces for Navigation Combining Multiple Cues Toward a Visual-Based Learning System</w:t>
+                <w:t xml:space="preserve">Extracción y Seguimiento de los Miembros Inferiores sin Marcadores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toby Low</w:t>
+                <w:t xml:space="preserve">Lorenza Henao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Manzanera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Romero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Control, Automation, Robotics and Vision, (ICARCV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">International Seminar on Medical Image Processing and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Bogotá, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01130908v1</w:t>
+                <w:t xml:space="preserve">hal-01130876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracción y Seguimiento de los Miembros Inferiores sin Marcadores</w:t>
+                <w:t xml:space="preserve">Classification of Traversable Surfaces for Navigation Combining Multiple Cues Toward a Visual-Based Learning System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenza Henao</w:t>
+                <w:t xml:space="preserve">Toby Low</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Manzanera</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eduardo Romero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Seminar on Medical Image Processing and Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Bogotá, Colombia</w:t>
+              <w:t xml:space="preserve">International Conference on Control, Automation, Robotics and Vision, (ICARCV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01130876v1</w:t>
+                <w:t xml:space="preserve">hal-01130908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motion detection: Fast and robust algorithms for embedded systems</w:t>
               </w:r>
@@ -8746,278 +8746,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01222640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Design of Vision-Based Obstacle Avoidance Controllers Using Genetic Programming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renaud Barate</w:t>
+                <w:t xml:space="preserve">Mécanismes d'Attention Visuelle sur Rétine Programmable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha Ridene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Manzanera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Artificial Evolution (EA'07)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Traitement et Analyse de l'Information : Méthodes et Applications (TAIMA'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Hammamet, Tunisia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01222652v1</w:t>
+                <w:t xml:space="preserve">hal-01222659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Σ-Δ Background Subtraction and the Zipf Law</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatic Design of Vision-Based Obstacle Avoidance Controllers Using Genetic Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Barate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Manzanera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Pattern Recognition, Image Analysis and Applications (CIARP'07)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Viña del Mar-Valparaíso, Chile. </w:t>
+              <w:t xml:space="preserve">8th International Conference on Artificial Evolution (EA'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Tours, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-76725-1_5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-79305-2_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01222660v1</w:t>
+                <w:t xml:space="preserve">hal-01222652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mécanismes d'Attention Visuelle sur Rétine Programmable</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Σ-Δ Background Subtraction and the Zipf Law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Manzanera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement et Analyse de l'Information : Méthodes et Applications (TAIMA'07)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Progress in Pattern Recognition, Image Analysis and Applications (CIARP'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Viña del Mar-Valparaíso, Chile. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-76725-1_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01222659v1</w:t>
+                <w:t xml:space="preserve">hal-01222660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FPGA lab sessions in a general-purpose image processing course</w:t>
               </w:r>
@@ -10217,51 +10217,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01245400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medial faces from a concise 3D thinning algorithm</w:t>
+                <w:t xml:space="preserve">Ultra-Fast Skeleton Based on an Isotropic Fully Parallel Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Manzanera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bernard</w:t>
@@ -10279,106 +10279,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Prêteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Longuet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1999, Corfou, Greece. </w:t>
+              <w:t xml:space="preserve">Discrete Geometry for Computer Imagery (DGCI'99)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1999, Marne-la-vallée, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICCV.1999.791239⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/3-540-49126-0_24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01245449v1</w:t>
+                <w:t xml:space="preserve">hal-01245393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-Fast Skeleton Based on an Isotropic Fully Parallel Algorithm</w:t>
+                <w:t xml:space="preserve">Medial faces from a concise 3D thinning algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Manzanera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bernard</w:t>
@@ -10396,82 +10396,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Prêteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Longuet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Geometry for Computer Imagery (DGCI'99)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 1999, Marne-la-vallée, France. </w:t>
+              <w:t xml:space="preserve">International Conference on Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1999, Corfou, Greece. </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/3-540-49126-0_24⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICCV.1999.791239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01245393v1</w:t>
+                <w:t xml:space="preserve">hal-01245449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11523,51 +11523,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8DEA6E4E"/>
+    <w:nsid w:val="7AE7648C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11671,51 +11671,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6FAC3A19"/>
+    <w:nsid w:val="2A2854D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11905,51 +11905,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430153v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouin Ben Ammar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Mendoza" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Belkhir" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Manzanera" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Franchi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2025.103517" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430038v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fernando Celis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Olmos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Mart&#237;nez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10044-025-01514-w" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430133v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Archila" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Pe&#241;a" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Celis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2025.111834" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430021v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-025-11413-0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096725v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rey" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moras" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Eudes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2025.103339" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879317v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13534-024-00420-0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879290v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Ruano" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n G&#243;mez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Romero" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2024.102390" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089978v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pinard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-023-14743-0" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336120v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2023.09.012" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554254v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Martinez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2021.106607" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554297v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis C Guayac&#225;n" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40846-022-00691-x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431533v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas C Ribas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarba Joaci de Mesquita S&#225; Junior" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odemir M Bruno" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204019v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Martinez Carrillo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gouiff&#232;s" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Garzon Villamizar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-020-01057-9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671878v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cvi.2016.0055" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671874v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Kerkeni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Benabdallah" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hedi Bedoui" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2015.12.004" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245103v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Phuong Nguyen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Son Vu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2015.09.029" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451126v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh G Nguyen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter G Kropatsch" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Son Nguyen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2016.06.003" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451134v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolei Xu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13640-016-0149-y" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245084v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3190/10/1/016006" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245094v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos William da Silva Oliveira" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;bia Rosa da Silva" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odemir Martinez Bruno" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2015.06.046" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868920v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Garrigues" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thierry" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-014-0415-0" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118257v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218001414600118" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131002v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lacassagne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Denoulet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M&#233;rigot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-008-0096-7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130998v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Barate" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12065-009-0021-4" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222650v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Richefeu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2006.04.007" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272189v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Bernard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Preteux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Longuet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434579v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mou&#239;n Ben Ammar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brellmann" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2411.02184" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430193v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwane Hariat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Filliat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR52734.2025.02037" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879432v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Khessiba" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ghazi Blaiech" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ben Abdallah" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Ben Khalifa" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879338v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Bravo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Giraldo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI56570.2024.10635358" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321062v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuanlong Yu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV57701.2024.00295" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879377v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480548v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Popescu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964607v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336153v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Grassa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833773v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Andr&#233;s Olmos" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-09037-0_55" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012909v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Pamplona" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833745v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026430v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Picheral" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Abidi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Berry" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Coindat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Brousseau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275086v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bertrand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marzat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Le Besnerais" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Stoica Maniu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.08.123" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482478v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odemir Bruno" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995833v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Chevalley" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907122v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Makarov" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/control.2018.8516765" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01993675v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Sarrabezolles" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hueber" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587652v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-IV-2-W3-67-2017" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671890v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603010v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perrot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Raymond" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2262696" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587658v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671906v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tran" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691097v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Kristan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ales Leonardis" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Matas" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Felsberg" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Pflugfelder" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671916v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gouiffes" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005730404420448" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451154v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtihel Nouira" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CGiV.2016.70" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451140v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2016.7820960" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245133v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245115v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245118v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245123v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Braffort" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27863-6_27" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118284v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118009v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter G. Kropatsch" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118287v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118295v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118263v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2013.6738897" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118278v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40261-6_43" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118271v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41827-3_36" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01118331v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01118324v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31295-3_29" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119640v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35286-7_34" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119646v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119659v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Florins" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.918420" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119654v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119682v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2011.49" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119674v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Santa Marta" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIIP.2011.6108837" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130884v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2010.654" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130908v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toby Low" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130876v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenza Henao" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130889v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dupret" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2009.5413946" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130930v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guermeur" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222613v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1389095.1389349" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222632v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAB-RS.2008.20" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222604v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69134-1_8" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222640v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dubreu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bohain" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.784262" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222652v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-79305-2_3" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222660v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76725-1_5" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222659v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Ridene" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622533v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Dokl&#225;dal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Dokladalova" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222664v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vermeulen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2007.142" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222654v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.720821" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222683v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nadrag" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Burrus" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222687v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222695v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222690v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-4179-9_105" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222698v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bernard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1571-0653(04)00491-3" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222697v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSPA.2003.1224845" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222701v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271830v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bernard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245457v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Pr&#234;teux" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Longuet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.364113" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245400v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIAP.1999.797597" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245449v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCV.1999.791239" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245393v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-49126-0_24" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275303v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835830v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16210-7_16" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131027v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria D&#237;az" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-956-4.ch008" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605516v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Kazmierczak" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184946v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119691v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130881v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222700v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01119665v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430153v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouin Ben Ammar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Mendoza" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Belkhir" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Manzanera" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Franchi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2025.103517" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430038v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fernando Celis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Olmos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Mart&#237;nez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10044-025-01514-w" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430133v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Archila" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Pe&#241;a" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Celis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2025.111834" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430021v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-025-11413-0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096725v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rey" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moras" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Eudes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2025.103339" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879290v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Ruano" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n G&#243;mez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Romero" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2024.102390" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879317v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13534-024-00420-0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089978v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pinard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-023-14743-0" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336120v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2023.09.012" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554254v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Martinez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2021.106607" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554297v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis C Guayac&#225;n" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40846-022-00691-x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431533v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas C Ribas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarba Joaci de Mesquita S&#225; Junior" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odemir M Bruno" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204019v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Martinez Carrillo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gouiff&#232;s" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Garzon Villamizar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-020-01057-9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671878v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cvi.2016.0055" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245103v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Phuong Nguyen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Son Vu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2015.09.029" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671874v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Kerkeni" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Benabdallah" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hedi Bedoui" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2015.12.004" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451126v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh G Nguyen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter G Kropatsch" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Son Nguyen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2016.06.003" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451134v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolei Xu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13640-016-0149-y" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245084v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3190/10/1/016006" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245094v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos William da Silva Oliveira" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;bia Rosa da Silva" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odemir Martinez Bruno" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2015.06.046" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868920v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Garrigues" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thierry" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-014-0415-0" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118257v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218001414600118" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131002v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lacassagne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Denoulet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M&#233;rigot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-008-0096-7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130998v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Barate" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12065-009-0021-4" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222650v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Richefeu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2006.04.007" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272189v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Bernard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Preteux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Longuet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434579v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mou&#239;n Ben Ammar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brellmann" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2411.02184" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430193v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwane Hariat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Filliat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR52734.2025.02037" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879432v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Khessiba" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ghazi Blaiech" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ben Abdallah" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Ben Khalifa" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879338v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Bravo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Giraldo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI56570.2024.10635358" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321062v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuanlong Yu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV57701.2024.00295" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879377v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480548v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Popescu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336153v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Grassa" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964607v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833773v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Andr&#233;s Olmos" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-09037-0_55" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012909v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Pamplona" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833745v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026430v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Picheral" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Abidi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Berry" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Coindat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Brousseau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275086v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bertrand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marzat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Le Besnerais" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Stoica Maniu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.08.123" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482478v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odemir Bruno" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995833v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Chevalley" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907122v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Makarov" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/control.2018.8516765" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01993675v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Sarrabezolles" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hueber" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671890v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603010v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perrot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Raymond" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2262696" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587652v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-IV-2-W3-67-2017" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587658v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671906v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tran" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691097v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Kristan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ales Leonardis" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Matas" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Felsberg" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Pflugfelder" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671916v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gouiffes" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005730404420448" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451154v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtihel Nouira" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CGiV.2016.70" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451140v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2016.7820960" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245115v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245133v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245123v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Braffort" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27863-6_27" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245118v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118295v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118284v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118009v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter G. Kropatsch" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118287v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118263v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2013.6738897" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118278v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40261-6_43" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118271v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41827-3_36" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119659v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Florins" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.918420" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119654v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119640v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35286-7_34" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01118324v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31295-3_29" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119646v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01118331v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119674v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Santa Marta" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIIP.2011.6108837" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119682v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2011.49" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130884v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2010.654" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130876v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenza Henao" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130908v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toby Low" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130889v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dupret" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2009.5413946" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130930v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guermeur" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222613v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1389095.1389349" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222632v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAB-RS.2008.20" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222604v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69134-1_8" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222640v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dubreu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bohain" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.784262" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222659v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Ridene" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222652v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-79305-2_3" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222660v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76725-1_5" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622533v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Dokl&#225;dal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Dokladalova" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222664v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vermeulen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2007.142" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222654v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.720821" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222683v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nadrag" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Burrus" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222687v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222695v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222690v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-4179-9_105" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222698v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bernard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1571-0653(04)00491-3" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222697v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSPA.2003.1224845" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222701v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271830v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bernard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245457v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Pr&#234;teux" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Longuet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.364113" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245400v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIAP.1999.797597" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245393v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-49126-0_24" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245449v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCV.1999.791239" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275303v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835830v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16210-7_16" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131027v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria D&#237;az" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-956-4.ch008" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605516v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Kazmierczak" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184946v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119691v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130881v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222700v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01119665v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>