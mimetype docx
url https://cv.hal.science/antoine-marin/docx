--- v0 (2026-03-15)
+++ v1 (2026-04-12)
@@ -844,390 +844,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A flexible model for protein fold recognition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prédiction de la structure des récepteurs olfactifs et classement des affinités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Téletchéa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gibrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Pajot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Collet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Gibrat</w:t>
+                <w:t xml:space="preserve">Guenhaël Sanz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Ouvertes Biologie, Informatique et Mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Colloque DOC'J 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Jouy-en-Josas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00185460v1</w:t>
+                <w:t xml:space="preserve">hal-02751744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implémentation d'un algorithme d'alignement semi-global utilisant des paramètres non locaux pour la reconnaissance de repliement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Yanev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rumen Andonov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gibrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2006, Lilles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00177926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction de la structure des récepteurs olfactifs et classement des affinités</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Téletchéa</w:t>
+                <w:t xml:space="preserve">A flexible model for protein fold recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Yanev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rumen Andonov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gibrat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guenhaël Sanz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque DOC'J 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Jouy-en-Josas, France</w:t>
+              <w:t xml:space="preserve">Journées Ouvertes Biologie, Informatique et Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751744v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00185460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1297,51 +1297,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gibrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Pajot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhaël Sanz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2006 (Journées Ouvertes de Biologie, Informatique, Mathématiques)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Bordeaux, France. , 1 p, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1523,64 +1523,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances in solving the protein threading problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rumen Andonov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gibrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1949,64 +1949,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent Advances in Solving the Protein Threading Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rumen Andonov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gibrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2071,64 +2071,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent Advances in Solving the Protein Threading Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rumen Andonov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gibrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2283,51 +2283,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="01694E30"/>
+    <w:nsid w:val="5369F848"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2514,51 +2514,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-marin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8544-8637" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074071378" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05508860v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rousselot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Jeavons" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joannon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chable" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-024-03456-6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668783v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois J.-F. Taly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gibrat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-9-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00090199v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Martin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Letellier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Taly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Brevern" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6807-5-17" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02898270v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752770v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane T&#233;letch&#233;a" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Fallou Wade" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Pajot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00185460v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Collet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Yanev" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumen Andonov" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00177926v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751744v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenha&#235;l Sanz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820387v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00175688v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Delsuc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Malliavin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mourrain" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.inria.fr/inria-00175688" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180695v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Poirriez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://arxiv.org/abs/0707.3750v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470191637.ch14" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812156v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833608v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936012v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00165274v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00170619v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-marin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8544-8637" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074071378" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05508860v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rousselot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Jeavons" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joannon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chable" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-024-03456-6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668783v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois J.-F. Taly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gibrat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-9-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00090199v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Martin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Letellier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Taly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Brevern" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6807-5-17" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02898270v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752770v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane T&#233;letch&#233;a" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Fallou Wade" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Pajot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751744v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenha&#235;l Sanz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00177926v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Collet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Yanev" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumen Andonov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00185460v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820387v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00175688v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Delsuc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Malliavin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mourrain" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.inria.fr/inria-00175688" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180695v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Poirriez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://arxiv.org/abs/0707.3750v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470191637.ch14" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812156v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833608v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936012v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00165274v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00170619v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>