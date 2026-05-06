--- v1 (2026-04-12)
+++ v2 (2026-05-06)
@@ -844,338 +844,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction de la structure des récepteurs olfactifs et classement des affinités</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Téletchéa</w:t>
+                <w:t xml:space="preserve">Implémentation d'un algorithme d'alignement semi-global utilisant des paramètres non locaux pour la reconnaissance de repliement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Yanev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rumen Andonov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gibrat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guenhaël Sanz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque DOC'J 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Jouy-en-Josas, France</w:t>
+              <w:t xml:space="preserve">ROADEF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2006, Lilles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02751744v1</w:t>
+                <w:t xml:space="preserve">inria-00177926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implémentation d'un algorithme d'alignement semi-global utilisant des paramètres non locaux pour la reconnaissance de repliement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Collet</w:t>
+                <w:t xml:space="preserve">Prédiction de la structure des récepteurs olfactifs et classement des affinités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Téletchéa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicola Yanev</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gibrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Pajot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rumen Andonov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Gibrat</w:t>
+                <w:t xml:space="preserve">Guenhaël Sanz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2006, Lilles, France</w:t>
+              <w:t xml:space="preserve">Colloque DOC'J 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Jouy-en-Josas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00177926v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A flexible model for protein fold recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Yanev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rumen Andonov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gibrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1297,51 +1297,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gibrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Pajot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhaël Sanz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2006 (Journées Ouvertes de Biologie, Informatique, Mathématiques)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Bordeaux, France. , 1 p, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1523,64 +1523,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances in solving the protein threading problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rumen Andonov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gibrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1949,64 +1949,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent Advances in Solving the Protein Threading Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rumen Andonov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gibrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2071,64 +2071,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent Advances in Solving the Protein Threading Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rumen Andonov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gibrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2283,51 +2283,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5369F848"/>
+    <w:nsid w:val="ED925DA8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2514,51 +2514,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-marin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8544-8637" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074071378" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05508860v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rousselot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Jeavons" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joannon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chable" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-024-03456-6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668783v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois J.-F. Taly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gibrat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-9-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00090199v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Martin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Letellier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Taly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Brevern" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6807-5-17" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02898270v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752770v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane T&#233;letch&#233;a" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Fallou Wade" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Pajot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751744v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenha&#235;l Sanz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00177926v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Collet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Yanev" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumen Andonov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00185460v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820387v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00175688v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Delsuc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Malliavin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mourrain" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.inria.fr/inria-00175688" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180695v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Poirriez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://arxiv.org/abs/0707.3750v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470191637.ch14" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812156v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833608v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936012v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00165274v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00170619v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-marin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8544-8637" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074071378" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05508860v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rousselot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Jeavons" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joannon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chable" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-024-03456-6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668783v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois J.-F. Taly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gibrat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-9-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00090199v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Martin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Letellier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Taly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Brevern" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6807-5-17" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02898270v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752770v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane T&#233;letch&#233;a" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Fallou Wade" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Pajot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00177926v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Collet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Yanev" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumen Andonov" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751744v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenha&#235;l Sanz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00185460v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820387v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00175688v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Delsuc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Malliavin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mourrain" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.inria.fr/inria-00175688" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180695v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Poirriez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://arxiv.org/abs/0707.3750v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470191637.ch14" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812156v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833608v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936012v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00165274v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00170619v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>