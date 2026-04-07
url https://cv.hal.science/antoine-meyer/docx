--- v0 (2026-03-18)
+++ v1 (2026-04-07)
@@ -2158,235 +2158,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01849537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Counting LTL</w:t>
+                <w:t xml:space="preserve">Counting CTL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laroussinie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eudes Petonnet</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eudes Pétonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TIME 2010</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIME.2010.20⟩</w:t>
+              <w:t xml:space="preserve">FoSSaCS 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Paphos, Cyprus. pp.206-220, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-12032-9_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00681267v1</w:t>
+                <w:t xml:space="preserve">hal-00681263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Counting CTL</w:t>
+                <w:t xml:space="preserve">Counting LTL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laroussinie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eudes Pétonnet</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eudes Petonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FoSSaCS 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Paphos, Cyprus. pp.206-220, </w:t>
+              <w:t xml:space="preserve">TIME 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Paris, France. p. 51-58, </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-12032-9_15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIME.2010.20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00681263v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00681267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Complexity of Membership and Counting in Height-Deterministic Pushdown Automata</w:t>
               </w:r>
@@ -3314,184 +3314,77 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01912885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
-[...105 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une analyse des exercices d'algorithmique et de programmation des DNB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Alayrangues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3543,51 +3436,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Commission inter-IREM informatique. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03996891v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3597,114 +3490,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graphes infinis de présentation finie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Informatique [cs]. Université Rennes 1, 2005. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00325707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId99"/>
+      <w:footerReference w:type="default" r:id="rId97"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3772,51 +3665,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ED5FF712"/>
+    <w:nsid w:val="063E6BDB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4003,51 +3896,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-meyer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4513-4347" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094974802" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/meyer_a_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087080v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evmorfia-Iro Bartzia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beffara" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Meyer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Narboux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0020739X.2026.2632264" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812698v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Alayrangues" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baudon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Charpentier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Daniel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130761v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Modeste" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077738v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Declercq" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne H&#233;am" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790010v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laroussinie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eudes Petonnet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2168/LMCS-9(1:3)2013" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681253v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nutan Limaye" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meena Mahajan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325729v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita:2008018" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681203v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Yorsh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Rabinovich" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mooly Sagiv" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouajjani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlap.2006.12.001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149109v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Carayol" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00236-006-0022-z" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149086v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2168/LMCS-2(2:6)2006" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193038v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Esclafit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482121v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Exibard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadime Francis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie van den Bogaard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227823v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697943v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648357v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evmorfia Bartzia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502314v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Couderette" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014372v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398483v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Beauvoir" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chappelon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Durand-Guerrier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Le&#243;n" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849537v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ouvrier-Buffet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681267v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIME.2010.20" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681263v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eudes P&#233;tonnet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12032-9_15" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681215v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-79709-8_25" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345939v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Hague" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Ong" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Serre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681214v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74456-6_44" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149120v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11690634_7" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149334v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11549345_17" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149816v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b95995" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149812v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b104325" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680295v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Chellougui" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429346859-10" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912885v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-28483-1_6" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28483-1_6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514429v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Marsault" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996891v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00325707v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-meyer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4513-4347" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094974802" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/meyer_a_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087080v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evmorfia-Iro Bartzia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beffara" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Meyer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Narboux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0020739X.2026.2632264" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812698v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Alayrangues" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baudon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Charpentier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Daniel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130761v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Modeste" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077738v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Declercq" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne H&#233;am" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790010v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laroussinie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eudes Petonnet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2168/LMCS-9(1:3)2013" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681253v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nutan Limaye" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meena Mahajan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325729v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita:2008018" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681203v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Yorsh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Rabinovich" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mooly Sagiv" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouajjani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlap.2006.12.001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149109v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Carayol" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00236-006-0022-z" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149086v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2168/LMCS-2(2:6)2006" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193038v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Esclafit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482121v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Exibard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadime Francis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie van den Bogaard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227823v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697943v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648357v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evmorfia Bartzia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502314v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Couderette" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014372v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398483v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Beauvoir" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chappelon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Durand-Guerrier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Le&#243;n" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849537v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ouvrier-Buffet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681263v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eudes P&#233;tonnet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12032-9_15" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681267v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIME.2010.20" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681215v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-79709-8_25" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345939v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Hague" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Ong" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Serre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681214v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74456-6_44" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149120v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11690634_7" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149334v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11549345_17" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149816v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b95995" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149812v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b104325" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680295v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Chellougui" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429346859-10" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912885v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-28483-1_6" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28483-1_6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996891v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00325707v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>