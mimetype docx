--- v1 (2026-04-07)
+++ v2 (2026-05-08)
@@ -268,51 +268,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Narboux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Mathematical Education in Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">, 2026, pp.1-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/0020739X.2026.2632264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -3665,51 +3665,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="063E6BDB"/>
+    <w:nsid w:val="C14539AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>