--- v2 (2026-05-08)
+++ v3 (2026-05-31)
@@ -127,50 +127,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> arXiv : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">meyer_a_1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.com/citations?user=98lpsdUAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -194,1068 +215,1068 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proof assistants for undergraduate mathematics education: elements of an a priori analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evmorfia-Iro Bartzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Beffara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Narboux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Mathematical Education in Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, pp.1-44. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/0020739X.2026.2632264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04087080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Booléens en programmation : une analyse à destination des enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Alayrangues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Beffara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches et recherches-actions en didactique de l'informatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 1, pp.1-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03812698v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle d’un logiciel dans la transposition didactique du concept d’algorithme : le cas du logiciel AlgoBox en France et des programmes du lycée entre 2009 et 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Modeste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'histoire du Cnam</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, L’informatique entre à l’école : vers une histoire de l’enseignement des sciences et techniques informatiques
 , vol.15 (1), pp. 101-135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04130761v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une analyse des exercices d’algorithmique et de programmation du brevet 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Alayrangues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Beffara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Declercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Héam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repères IREM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 116, pp.47-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02077738v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Counting CTL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laroussinie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eudes Petonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Logical Methods in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 9 (1), pp.3.1-3.34. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2168/LMCS-9(1:3)2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00790010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Complexity of Membership and Counting in Height-Deterministic Pushdown Automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutan Limaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meena Mahajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Automata Languages and Combinatorics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 14 (3/4), p. 211-235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00681253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traces of Term-Automatic Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RAIRO - Theoretical Informatics and Applications (RAIRO: ITA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 42, p. 615-630. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ita:2008018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00325729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Logic of Reachable Patterns in Linked Data-Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greta Yorsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Rabinovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mooly Sagiv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Bouajjani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Logic and Algebraic Programming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 73 (1-2), p. 111-142. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jlap.2006.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00681203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linearly bounded infinite graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Informatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 43 (4), p. 265-292. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00236-006-0022-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00149109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Context-Sensitive Languages, Rational Graphs and Determinism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Logical Methods in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 2 (2), pp.6. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2168/LMCS-2(2:6)2006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00149086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1265,1815 +1286,1815 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La TSD pour des situations d’apprentissage en informatique et à l’interface mathématiques-informatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Modeste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evmorfia-Iro Bartzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Esclafit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international en hommage à l’œuvre de Guy Brousseau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Bordeaux, France. pp.144-150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05193038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles de mémoire pour l'enseignement de la programmation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Exibard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadime Francis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie van den Bogaard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Didapro 10 sur la Didactique de l’informatique et des STIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Louvain-La-Neuve, Belgique. pp.33-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04482121v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Underlying theories of proof assistants and potential impact on the teaching and learning of proof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evmorfia-Iro Bartzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Beffara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Narboux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Workshop on Theorem proving components for Educational software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Julien Narboux; Walther Neuper; Pedro Quaresma, Jul 2023, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04227823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Situation didactique autour d'un jeu de recherche : expérimentation en classes de NSI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Modeste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'informatique, objets d'enseignement et d'apprentissage. Quelles nouvelles perspectives pour la recherche ? Actes du colloque DIDAPRO 9</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Le Mans, France. pp.100-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03697943v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proof assistants for undergraduate mathematics and computer science education: elements of a priori analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evmorfia Bartzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Narboux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INDRUM 2022: Fourth conference of the International Network for Didactic Research in University Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Reinhard Hochmuth, Oct 2022, Hanovre, Germany. pp.253-262</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03648357v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative action research: introducing IT in primary schools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Couderette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21e école d'été de didactique des mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Irem de Paris, Oct 2021, La Rochelle - Ile d'Oléron, France. pp.235-241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05502314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse didactique d’un jeu de recherche : vers une situation fondamentale pour la complexité d’algorithmes et de problèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Modeste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Didapro 8 – DidaSTIC, L’informatique, objets d’enseignements – enjeux épistémologiques, didactiques et de formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03014372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proof, reasoning and logic at the interface between Mathematics and Computer Science : toward a framework for analyzing problem solving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Modeste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Beauvoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Chappelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Durand-Guerrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolás León</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eleventh Congress of the European Society for Research in Mathematics Education (CERME11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Utrecht University, Feb 2019, Utrecht, Netherlands. pp.284-291</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02398483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete mathematics at university level. Interfacing mathematics, computer science and arithmetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ouvrier-Buffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Modeste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INDRUM 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INDRUM Network, University of Agder, Apr 2018, Kristiansand, Norway. pp.255-264</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01849537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Counting CTL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laroussinie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eudes Pétonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FoSSaCS 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Paphos, Cyprus. pp.206-220, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-12032-9_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00681263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Counting LTL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laroussinie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eudes Petonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TIME 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Paris, France. p. 51-58, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIME.2010.20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00681267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Complexity of Membership and Counting in Height-Deterministic Pushdown Automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutan Limaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meena Mahajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CSR 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Moscow, Russia. p. 240-251, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-79709-8_25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00681215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Winning regions of higher-order pushdown games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Hague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luke Ong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Twenty-Third Annual IEEE Symposium on Logic in Computer Science (LICS 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Pittsburgh, United States. pp.193-204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00345939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traces of Term-Automatic Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Foundations of Computer Science (MFCS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Cesky Krumlov, Poland. p. 489-500, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-74456-6_44⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00681214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Logic of Reachable Patterns in Linked Data-Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greta Yorsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Rabinovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mooly Sagiv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Bouajjani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FOSSACS 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, Vienne, Austria. p. 94-110, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11690634_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00149120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linearly Bounded Infinite Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MFCS 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Gdansk, Poland. pp.180-191, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11549345_17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00149334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Term Rewriting Systems Having a Rational Derivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FoSSaCS 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2004, Barcelona, Spain. pp.378-392, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/b95995⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00149816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symbolic Reachability Analysis of Higher-Order Context-Free Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Bouajjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foundations of Software Technology and Theoretical Computer Science (FSTTCS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2004, Chennai, India. pp.135-147, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/b104325⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00149812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3083,254 +3104,254 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete mathematics, computer science, logic, proof, and their relationships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïza Chellougui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Durand-Guerrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Viviane Durand-Guerrier, Reinhard Hochmuth, Elena Nardi, Carl Winslow. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research and Development in University Mathematics Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Routledge, pp.125-146, 2021, 9780367365387. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9780429346859-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03680295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didactical issues at the interface of mathematics and computer science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Durand-Guerrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Modeste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proof Technology in Mathematics Research and Teaching</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer International Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.115-138, 2019, Mathematics Education in the Digital Era, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-28483-1_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01912885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3340,147 +3361,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une analyse des exercices d'algorithmique et de programmation des DNB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Alayrangues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Beauvoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Beffara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Commission inter-IREM informatique. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03996891v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3490,114 +3511,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graphes infinis de présentation finie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Informatique [cs]. Université Rennes 1, 2005. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00325707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId97"/>
+      <w:footerReference w:type="default" r:id="rId98"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3665,51 +3686,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C14539AF"/>
+    <w:nsid w:val="4D441E7F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3896,51 +3917,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-meyer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4513-4347" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094974802" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/meyer_a_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087080v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evmorfia-Iro Bartzia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beffara" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Meyer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Narboux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0020739X.2026.2632264" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812698v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Alayrangues" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baudon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Charpentier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Daniel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130761v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Modeste" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077738v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Declercq" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne H&#233;am" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790010v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laroussinie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eudes Petonnet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2168/LMCS-9(1:3)2013" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681253v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nutan Limaye" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meena Mahajan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325729v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita:2008018" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681203v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Yorsh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Rabinovich" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mooly Sagiv" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouajjani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlap.2006.12.001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149109v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Carayol" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00236-006-0022-z" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149086v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2168/LMCS-2(2:6)2006" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193038v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Esclafit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482121v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Exibard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadime Francis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie van den Bogaard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227823v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697943v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648357v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evmorfia Bartzia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502314v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Couderette" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014372v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398483v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Beauvoir" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chappelon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Durand-Guerrier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Le&#243;n" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849537v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ouvrier-Buffet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681263v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eudes P&#233;tonnet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12032-9_15" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681267v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIME.2010.20" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681215v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-79709-8_25" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345939v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Hague" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Ong" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Serre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681214v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74456-6_44" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149120v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11690634_7" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149334v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11549345_17" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149816v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b95995" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149812v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b104325" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680295v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Chellougui" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429346859-10" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912885v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-28483-1_6" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28483-1_6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996891v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00325707v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-meyer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4513-4347" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094974802" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/meyer_a_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=98lpsdUAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087080v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evmorfia-Iro Bartzia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beffara" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Meyer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Narboux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0020739X.2026.2632264" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812698v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Alayrangues" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baudon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Charpentier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Daniel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130761v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Modeste" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077738v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Declercq" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne H&#233;am" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790010v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laroussinie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eudes Petonnet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2168/LMCS-9(1:3)2013" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681253v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nutan Limaye" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meena Mahajan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325729v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita:2008018" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681203v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Yorsh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Rabinovich" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mooly Sagiv" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouajjani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlap.2006.12.001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149109v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Carayol" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00236-006-0022-z" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149086v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2168/LMCS-2(2:6)2006" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193038v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Esclafit" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482121v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Exibard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadime Francis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie van den Bogaard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227823v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697943v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648357v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evmorfia Bartzia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502314v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Couderette" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014372v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398483v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Beauvoir" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chappelon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Durand-Guerrier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Le&#243;n" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849537v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ouvrier-Buffet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681263v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eudes P&#233;tonnet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12032-9_15" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681267v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIME.2010.20" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681215v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-79709-8_25" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345939v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Hague" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Ong" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Serre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681214v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74456-6_44" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149120v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11690634_7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149334v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11549345_17" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149816v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b95995" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149812v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b104325" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680295v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Chellougui" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429346859-10" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912885v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-28483-1_6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28483-1_6" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996891v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00325707v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>