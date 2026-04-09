--- v0 (2026-03-16)
+++ v1 (2026-04-09)
@@ -118,658 +118,658 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earthquake Source Spectra and Site Attenuation in Northwestern France</w:t>
+                <w:t xml:space="preserve">Sismicité dans le nord-ouest de la France : un nouvel éclairage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Alloncle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Lettre d'information Epos-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5, pp.8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05034252v1</w:t>
+                <w:t xml:space="preserve">hal-05506921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sismicité dans le nord-ouest de la France : un nouvel éclairage</w:t>
+                <w:t xml:space="preserve">Earthquake Source Spectra and Site Attenuation in Northwestern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Alloncle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lettre d'information Epos-France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0120240122⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05506921v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05034252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mantle transition zone dynamics as revealed through seismic anisotropy</w:t>
+                <w:t xml:space="preserve">3-D crustal VS model of western France and the surrounding regions using Monte-Carlo inversion of seismic noise cross-correlation dispersion diagrams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P. Montagner</w:t>
+                <w:t xml:space="preserve">I Gaudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Burgos</w:t>
+                <w:t xml:space="preserve">Éric Beucler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Capdeville</w:t>
+                <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Beucler</w:t>
+                <w:t xml:space="preserve">M Drilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mocquet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M Haugmard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 821, pp.229133. </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 224 (3), pp.2173-2188. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2021.229133⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggaa552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03594722v1</w:t>
+                <w:t xml:space="preserve">hal-03161132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3-D crustal VS model of western France and the surrounding regions using Monte-Carlo inversion of seismic noise cross-correlation dispersion diagrams</w:t>
+                <w:t xml:space="preserve">RÉSIF-SI: A Distributed Information System for French Seismological Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Gaudot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Mocquet</w:t>
+                <w:t xml:space="preserve">Catherine Péquegnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Drilleau</w:t>
+                <w:t xml:space="preserve">Jonathan Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Haugmard</w:t>
+                <w:t xml:space="preserve">Claudio Satriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helle A. Pedersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Touvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggaa552⟩</w:t>
+              <w:t xml:space="preserve">Seismological Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 92 (3), pp.1832-1853. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0220200392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03161132v1</w:t>
+                <w:t xml:space="preserve">hal-03193314v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RÉSIF-SI: A Distributed Information System for French Seismological Data</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The mantle transition zone dynamics as revealed through seismic anisotropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudio Satriano</w:t>
+                <w:t xml:space="preserve">J.-P. Montagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helle A. Pedersen</w:t>
+                <w:t xml:space="preserve">G. Burgos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Touvier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yann Capdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Beucler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mocquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seismological Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 92 (3), pp.1832-1853. </w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 821, pp.229133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1785/0220200392⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2021.229133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03193314v2</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03594722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characteristics and possible origins of the seismicity in northwestern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Beucler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -872,51 +872,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MSS/1: Single‐station and single‐event marsquake inversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Drilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Beucler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lognonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -987,429 +987,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03025225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints on the shallow elastic and anelastic structure of Mars from InSight seismic data</w:t>
+                <w:t xml:space="preserve">Initial results from the InSight mission on Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Lognonné</w:t>
+                <w:t xml:space="preserve">W. Bruce Banerdt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Banerdt</w:t>
+                <w:t xml:space="preserve">Suzanne Smrekar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Pike</w:t>
+                <w:t xml:space="preserve">Don Banfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Giardini</w:t>
+                <w:t xml:space="preserve">Domenico Giardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U. Christensen</w:t>
+                <w:t xml:space="preserve">Matthew Golombek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Geoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 13 (3), pp.213-220. </w:t>
+              <w:t xml:space="preserve">, 2020, 13 (3), pp.183-189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41561-020-0536-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41561-020-0544-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02526740v1</w:t>
+                <w:t xml:space="preserve">hal-02531541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subsurface Structure at the InSight Landing Site From Compliance Measurements by Seismic and Meteorological Experiments</w:t>
+                <w:t xml:space="preserve">Constraints on the shallow elastic and anelastic structure of Mars from InSight seismic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Kenda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M Drilleau</w:t>
+                <w:t xml:space="preserve">P. Lognonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Garcia</w:t>
+                <w:t xml:space="preserve">W. Banerdt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Kawamura</w:t>
+                <w:t xml:space="preserve">W. Pike</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Murdoch</w:t>
+                <w:t xml:space="preserve">D. Giardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Christensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020je006387⟩</w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (3), pp.213-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41561-020-0536-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03657932v1</w:t>
+                <w:t xml:space="preserve">hal-02526740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initial results from the InSight mission on Mars</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Subsurface Structure at the InSight Landing Site From Compliance Measurements by Seismic and Meteorological Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzanne Smrekar</w:t>
+                <w:t xml:space="preserve">B Kenda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Drilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Don Banfield</w:t>
+                <w:t xml:space="preserve">R Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domenico Giardini</w:t>
+                <w:t xml:space="preserve">T Kawamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Golombek</w:t>
+                <w:t xml:space="preserve">N Murdoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13 (3), pp.183-189. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 125 (6), pp.e2020JE006387. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41561-020-0544-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2020je006387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02531541v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03657932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pre-mission InSights on the Interior of Mars</w:t>
               </w:r>
@@ -1434,51 +1434,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lognonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tilman Spohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Bruce Banerdt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doris Breuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1568,51 +1568,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 630, pp.A70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1646,103 +1646,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SEIS: Insight’s Seismic Experiment for Internal Structure of Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lognonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Banerdt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Giardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Pike</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Christensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Space Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 215 (1), </w:t>
@@ -1793,51 +1793,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric Science with InSight</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Spiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Don Banfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas A. Teanby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1927,51 +1927,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Marsquake Service: Securing Daily Analysis of SEIS Data and Building the Martian Seismicity Catalogue for InSight</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Clinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Giardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Böse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2074,51 +2074,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Panning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Lognonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Bruce Banerdt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2195,64 +2195,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical redundancy of instantaneous phases: theory and application to the seismic ambient wavefield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ianis Gaudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Beucler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Schimmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2312,64 +2312,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of deep water microseisms in the North Atlantic Ocean using tide modulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Beucler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Schimmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2586,833 +2586,833 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01153693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new model for the (geo)magnetic power spectrum, with application to planetary dynamo radii</w:t>
+                <w:t xml:space="preserve">Verifying single-station seismic approaches using Earth-based data: Preparation for data return from the InSight mission to Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Langlais</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Mark P Panning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Beucler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Drilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lognonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.05.013⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 248, pp.230-242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2014.10.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02355293v1</w:t>
+                <w:t xml:space="preserve">insu-02557342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very high-density planets: a possible remnant of gas giants</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">High-resolution imaging of the Pyrenees and Massif Central from the data of the PYROPE and IBERARRAY portable array deployments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chevrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Villaseñor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Sylvander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Benahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Beucler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsta.2013.0164⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 119 (8), pp.6399-6420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014JB010953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03160961v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01066009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verifying single-station seismic approaches using Earth-based data: Preparation for data return from the InSight mission to Mars</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new model for the (geo)magnetic power spectrum, with application to planetary dynamo radii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hagay Amit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark P Panning</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Hugo Larnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Thébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2014.10.035⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 401 (9), pp.347-358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.05.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02557342v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02355293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution imaging of the Pyrenees and Massif Central from the data of the PYROPE and IBERARRAY portable array deployments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antonio Villaseñor</w:t>
+                <w:t xml:space="preserve">Very high-density planets: a possible remnant of gas giants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Sylvander</w:t>
+                <w:t xml:space="preserve">Olivier Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Benahmed</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Sotin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 119 (8), pp.6399-6420. </w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 372 (2014), pp.20130164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2014JB010953⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsta.2013.0164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01066009v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oceanic lithosphere-asthenosphere boundary from surface wave dispersion data</w:t>
+                <w:t xml:space="preserve">A Bayesian approach to infer radial models of temperature and anisotropy in the transition zone from surface wave dispersion curves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gael Burgos</w:t>
+                <w:t xml:space="preserve">M. Drilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Beucler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Montagner</w:t>
+                <w:t xml:space="preserve">Olivier Verhoeven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Beucler</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Mocquet</w:t>
+                <w:t xml:space="preserve">G. Moebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, pp.1079-1093. </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 195 (2), pp.1165-1183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2013JB010528⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggt284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01391672v1</w:t>
+                <w:t xml:space="preserve">insu-02285325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bayesian approach to infer radial models of temperature and anisotropy in the transition zone from surface wave dispersion curves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oceanic lithosphere-asthenosphere boundary from surface wave dispersion data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Burgos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Drilleau</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">J.P. Montagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Beucler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Capdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Moebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.1079-1093. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2013JB010528⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggt284⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-02285325v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01391672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-breakup evolution and palaeotopography of the North Namibian Margin during the Meso-Cenozoic</w:t>
               </w:r>
@@ -3437,51 +3437,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3713,51 +3713,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Baratoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Vaubaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Le Feuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3859,51 +3859,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. van Hoolst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Verhoeven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dehant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4001,51 +4001,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van Hoolst T.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Verhoeven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dehant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4130,51 +4130,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Boehm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4259,51 +4259,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Boehm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4341,90 +4341,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The deep interior of Venus, Mars and the Earth : a brief review and the need for planetary surface-based measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rosenblatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dehant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Verhoeven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planet Space Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4496,51 +4496,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue XYZ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 123 (27), pp.32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4591,51 +4591,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue XYZ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 124 (5), pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4660,64 +4660,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraints on thermal state and composition of the Earth's lower mantle from electromagnetic impedances and seismic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Verhoeven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4788,363 +4788,363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00372737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis and interpretation of the October 21, 1766 earthquake in the southestern Caribbean</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Quaternary faults and stress regime of Venezuela</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audemard F.A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Singer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soulas J.P.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Seismology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Asoc. Geol. Arg.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 61, pp.480-491</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00489239v1</w:t>
+                <w:t xml:space="preserve">hal-00154951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quaternary faults and stress regime of Venezuela</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Mass-radius curve for extrasolar Extrasolar Earth-like planets and ocean planets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Asoc. Geol. Arg.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 61, pp.480-491</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.doi:10.1016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00154951v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00154934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass-radius curve for extrasolar Extrasolar Earth-like planets and ocean planets</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Analysis and interpretation of the October 21, 1766 earthquake in the southestern Caribbean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Seismology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 11, pp.381-403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10950-007-9059-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00154934v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00489239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The long lived Martian Geoscience Observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lognonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et Al.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5195,51 +5195,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atténuation de l'intensité macrosismique pour la France métropolitaine: importance de l'inténsité épicentrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Arroucau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5277,77 +5277,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curve mass/radius for extrasolar Earth-like planets and ocean planets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 191, pp.337-351</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5366,375 +5366,375 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00112801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the Mw = 4.3 Lorient earthquake sequence : a multidisciplinary approach to the geodynamics of the Armorican Massif, Westernmost France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interior structure of terrestrial planets: Modeling Mars’ mantle andits electromagnetic, geodetic, and seismic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Verhoeven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rivoldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Perrot</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Y. Mazabraud</w:t>
+                <w:t xml:space="preserve">Gael Choblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2005.02706.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 110 (E4), pp.E04009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2004JE002271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00116048v1</w:t>
+                <w:t xml:space="preserve">hal-00155776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interior structure of terrestrial planets: Modeling Mars’ mantle andits electromagnetic, geodetic, and seismic properties</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Mocquet</w:t>
+                <w:t xml:space="preserve">Analysis of the Mw = 4.3 Lorient earthquake sequence : a multidisciplinary approach to the geodynamics of the Armorican Massif, Westernmost France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Arroucau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Déverchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gael Choblet</w:t>
+                <w:t xml:space="preserve">Y. Mazabraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 110 (E4), pp.E04009. </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 162, pp.935-950. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2004JE002271⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2005.02706.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00155776v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00116048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tidal dissipation within large icy satellites : Applications to Europa and Titan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tobie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 177, pp.534-549</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5798,64 +5798,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lunine Jl.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 175, pp.496-502</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5880,51 +5880,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geological and architectural context of historical earthquakes in eastern Venezuela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Earthquake Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 9, pp.129-146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6001,51 +6001,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Audemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 72, pp.143-177</w:t>
@@ -6068,341 +6068,341 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00118103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mages of lithospheric heterogeneities in the Armorican segment of the Hercynian Range in France</w:t>
+                <w:t xml:space="preserve">Images of lithospheric heterogeneities in the Armorican segment of the Hercynian Range in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Judenherc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Granet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brun J. P.</w:t>
+                <w:t xml:space="preserve">J. -P. Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Poupinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Mocquet</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Plomerová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 358, pp.121-134</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2002, 358, pp.121-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0040-1951(02)00420-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00119065v1</w:t>
+                <w:t xml:space="preserve">insu-03607064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Images of lithospheric heterogeneities in the Armorican segment of the Hercynian Range in France</w:t>
+                <w:t xml:space="preserve">mages of lithospheric heterogeneities in the Armorican segment of the Hercynian Range in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Judenherc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Granet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. -P. Brun</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brun J. P.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Poupinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Plomerová</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 358, pp.121-134. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2002, 358, pp.121-134</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0040-1951(02)00420-1⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">insu-03607064v1</w:t>
+                <w:t xml:space="preserve">hal-00119065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wavelet transform: A tool for the interpretation of upper mantle converted phases at high frequency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Saracco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6449,103 +6449,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The NetLander very broad band seismometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lognonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Giardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Banerdt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gagnepain-Beyneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planetary</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 48 (12-14), pp.1289-1302. </w:t>
@@ -6892,2090 +6892,2073 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03803490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic anistropy in the Transition Zone of the mantle</w:t>
+                <w:t xml:space="preserve">Coupling tidal effects and heat transfer in planetary bodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Montagner J.-P.</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">J. Besserer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tobie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Choblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Behounkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">EPSC-DPS Joint Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00667982v1</w:t>
+                <w:t xml:space="preserve">hal-00665339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The GEMS (Geophysical Monitoring Station) SEISmometer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">INSIGHT: Using Earth data to demonstrate inversion techniques for Mars' interior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panning M. P.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Beucler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Banerdt W. B.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lognonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPSC-DPS Joint Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Nantes, France. pp.EPSC-DPS2011-1507-1</w:t>
+              <w:t xml:space="preserve">43th Annual Lunar Planet. Science Conf.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Houston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00666966v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00667983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The GEMS-2 SEIS Experiment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Constraints on the interior structure and composition of Mars from geodesy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rivoldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van Hoolst T.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Verhoeven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Et Al.</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dehant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">42nd Lunar and Planetary Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Houston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00667975v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00558957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic Anisotropy in the Transition Zone</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Drilleau</w:t>
+                <w:t xml:space="preserve">SELENE-2 Lunar BroadBand Seismometer: A key instrument to open a new window of lunar science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Kobayashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Capdeville</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Mocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et Al.</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Japan Geoscience Union Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Chiba-city, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00667750v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00589030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INSIGHT and single-station broadband seismology: From signal and noise to interior structure determination</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Interior of Mars and its habitability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dehant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et Al.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43th Annual Lunar Planet. Science Conf.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Houston, United States</w:t>
+              <w:t xml:space="preserve">Intern. Conference on Exploring Mars Habitability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00667981v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00589022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INSIGHT: An integrated exploration of the interior of Mars</w:t>
+                <w:t xml:space="preserve">GEMS (Geophysical Monitoring Station)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Banerdt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et Al.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43th Annual Lunar Planet. Science Conf.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Houston, United States</w:t>
+              <w:t xml:space="preserve">EPSC-DPS Joint Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Nantes, France. pp.EPSC Abstracts, 6, EPSC-DPS2011-331</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00667977v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00665336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INSIGHT: Using Earth data to demonstrate inversion techniques for Mars' interior</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">The GEMS-2 SEIS Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et Al.</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43th Annual Lunar Planet. Science Conf.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Houston, United States</w:t>
+              <w:t xml:space="preserve">AGU Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00667983v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00667975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interior of Mars and its habitability</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Seismic Anisotropy in the Transition Zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montagner J.-P.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Burgos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Beucler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Drilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Capdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intern. Conference on Exploring Mars Habitability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00589022v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00667750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SELENE-2 Lunar BroadBand Seismometer: A key instrument to open a new window of lunar science</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">INSIGHT and single-station broadband seismology: From signal and noise to interior structure determination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lognonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et Al.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Japan Geoscience Union Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Chiba-city, Japan</w:t>
+              <w:t xml:space="preserve">43th Annual Lunar Planet. Science Conf.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Houston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00589030v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00667981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints on the interior structure and composition of Mars from geodesy</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">INSIGHT: An integrated exploration of the interior of Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Banerdt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V. Dehant</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et Al.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd Lunar and Planetary Science Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Houston, United States</w:t>
+              <w:t xml:space="preserve">43th Annual Lunar Planet. Science Conf.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Houston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00558957v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00667977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GEMS (Geophysical Monitoring Station)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">One dimensional models of temperature and composition in the transition zone from a bayesian inversion of surface waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Drilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Beucler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Verhoeven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Burgos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPSC-DPS Joint Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Nantes, France. pp.EPSC Abstracts, 6, EPSC-DPS2011-331</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, San-Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00665336v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00665356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling tidal effects and heat transfer in planetary bodies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Bayesian approach to infer temperature and mineralogical composition of the transition zone from seismic waveforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Drilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Beucler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Verhoeven</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPSC-DPS Joint Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Nantes, France</w:t>
+              <w:t xml:space="preserve">EGU Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00665339v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00558820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian approach to infer temperature and mineralogical composition of the transition zone from seismic waveforms</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Coupling tidal interactions and internal dynamics of the early Earth-Moon system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Besserer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Feuvre M.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tobie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Choblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Verhoeven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00558820v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00558811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One dimensional models of temperature and composition in the transition zone from a bayesian inversion of surface waves</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Constraints on the interior structure and composition of Mars from geodesy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rivoldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van Hoolst T.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Verhoeven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dehant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, San-Francisco, United States</w:t>
+              <w:t xml:space="preserve">EGU Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00665356v1</w:t>
+                <w:t xml:space="preserve">hal-00558950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints on the interior structure and composition of Mars from geodesy</w:t>
+                <w:t xml:space="preserve">Quantifying the Martian Geochemical Reservoirs Workshop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rivoldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van Hoolst T.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Verhoeven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dehant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Intern. Space Science Inst. &amp; Europlanet Res. Infrastr.,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Berne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00558950v1</w:t>
+                <w:t xml:space="preserve">hal-00589045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling tidal interactions and internal dynamics of the early Earth-Moon system</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The GEMS (Geophysical Monitoring Station) SEISmometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Feuvre M.</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Lognonné Ph.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et Al.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">EPSC-DPS Joint Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Nantes, France. pp.EPSC-DPS2011-1507-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00558811v1</w:t>
+                <w:t xml:space="preserve">hal-00666966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying the Martian Geochemical Reservoirs Workshop</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Seismic anistropy in the Transition Zone of the mantle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montagner J.-P.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Burgos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Drilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Beucler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intern. Space Science Inst. &amp; Europlanet Res. Infrastr.,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Berne, Switzerland</w:t>
+              <w:t xml:space="preserve">EGU Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00589045v1</w:t>
+                <w:t xml:space="preserve">hal-00667982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing Jupiter's moons' interiors with tidal deformation and magnetic fields</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">O. Grasset</w:t>
+                <w:t xml:space="preserve">RÉSoNANSS: A regional contribution to seismological observations in Western France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Beucler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Langlais</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Macquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Drilleau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EJSM science WS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Noordwijk, Netherlands</w:t>
+              <w:t xml:space="preserve">ESC Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00588261v1</w:t>
+                <w:t xml:space="preserve">hal-00558815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissipation de marée du manteau martien : contraintes sur la taille de grain, la température et la composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Feuvre M.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Verhoeven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque quadriennal Programme National de Planétologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9026,51 +9009,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAG Scientific Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Buenos Aires, Argentina. sous-presse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9089,1469 +9072,1486 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00558901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RÉSoNANSS: A regional contribution to seismological observations in Western France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Evolution of the French Permanent Broadband Network (RLBP) in the framework of the RESIF Infrastructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Beucler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Drilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESC Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00558815v1</w:t>
+                <w:t xml:space="preserve">hal-00558987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the French Permanent Broadband Network (RLBP) in the framework of the RESIF Infrastructure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tidally heated compressible mantle convection in planets and moons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Besserer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Choblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tobie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Vergne</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">O. Cadek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Behounkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESC Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Montpellier, France</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00558987v1</w:t>
+                <w:t xml:space="preserve">hal-00558807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tidally heated compressible mantle convection in planets and moons</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Probing Jupiter's moons' interiors with tidal deformation and magnetic fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tobie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hagay Amit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Cadek</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Behounkova</w:t>
+                <w:t xml:space="preserve">B. Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Feuvre M.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">EPSC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00558807v1</w:t>
+                <w:t xml:space="preserve">hal-00558982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing Jupiter's moons' interiors with tidal deformation and magnetic fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tobie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hagay Amit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Feuvre M.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPSC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Rome, Italy</w:t>
+              <w:t xml:space="preserve">EJSM science WS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Noordwijk, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00558982v1</w:t>
+                <w:t xml:space="preserve">hal-00588261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The North Namibian margin during the Meso-Cenozoic : deformation and topography</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Tropospheric Models and Multipath Effects for Assessing Ocean Tide Loading Displacements in the West of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Tropospheric Models and Multipath Effects for Assessing Ocean Tide Loading Displacements in the West of France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Buenos Aires, Argentina. pp.PS3-TU19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00502261v1</w:t>
+                <w:t xml:space="preserve">hal-00502485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight into the interior structure of Mars from forced nutations</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Interior structure and composition of the Moon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Verhoeven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intern. Conf. Comparative Planetology – Venus – Mars – Earth, ESLAB 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Noordwijk, Netherlands</w:t>
+              <w:t xml:space="preserve">French Science Lunar Institute kick-off meeting - IPGP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00405414v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00405845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lunar Geophysical Instrument Package as a payload for the International Lunar Netwok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neal C.R.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et Al.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th Annual Lunar Planet. Science Conf.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Houston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00405409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interior structure and composition of the Moon</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Coupled evolution of the orbit and internal dynamics of the planets and of thir satellites : Application to the primitive Earth-Moon system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Besserer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Choblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tobie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Science Lunar Institute kick-off meeting - IPGP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">11th Intern. Workshop on Modeling of Mantle Convection and Lithospheric Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Braunwald, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00405845v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00502082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tropospheric Models and Multipath Effects for Assessing Ocean Tide Loading Displacements in the West of France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Numerical modelling of subduction parameters' influence on partial melting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-André Emmanuel François Arrial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bézos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tropospheric Models and Multipath Effects for Assessing Ocean Tide Loading Displacements in the West of France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Buenos Aires, Argentina. pp.PS3-TU19</w:t>
+              <w:t xml:space="preserve">Numerical modelling of subduction parameters' influence on partial melting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, San Francisco, United States. pp.Abstract DI41C-1819</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00502485v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00502054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled evolution of the orbit and internal dynamics of the planets and of thir satellites : Application to the primitive Earth-Moon system</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
+                <w:t xml:space="preserve">Thermal Evolution of Mercury: Implication for Despinning and Contraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Robuchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tobie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Choblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Cadek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Tobie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Intern. Workshop on Modeling of Mantle Convection and Lithospheric Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Braunwald, Switzerland</w:t>
+              <w:t xml:space="preserve">40th Lunar and Planetary Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Woodlands, Texas, United States. pp.1866</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00502082v1</w:t>
+                <w:t xml:space="preserve">hal-00405980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Evolution of Mercury: Implication for Despinning and Contraction</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Assessing the structure of planetary interiors from satellite and ground-based geophysical data: a comparative study of Venus, Earth and Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rosenblatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dehant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th Lunar and Planetary Science Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Woodlands, Texas, United States. pp.1866</w:t>
+              <w:t xml:space="preserve">Intern. Conf. Comparative Planetology – Venus – Mars – Earth, ESLAB 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Noordwijk, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00405980v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00405405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of subduction parameters' influence on partial melting</w:t>
+                <w:t xml:space="preserve">The North Namibian margin during the Meso-Cenozoic : deformation and topography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-André Emmanuel François Arrial</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">O. Dauteuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Bézos</w:t>
+                <w:t xml:space="preserve">F. Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerical modelling of subduction parameters' influence on partial melting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, San Francisco, United States. pp.Abstract DI41C-1819</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00502054v1</w:t>
+                <w:t xml:space="preserve">hal-00502261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the structure of planetary interiors from satellite and ground-based geophysical data: a comparative study of Venus, Earth and Mars</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Insight into the interior structure of Mars from forced nutations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rivoldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van Hoolst T.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dehant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Dehant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intern. Conf. Comparative Planetology – Venus – Mars – Earth, ESLAB 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Noordwijk, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00405405v1</w:t>
+                <w:t xml:space="preserve">hal-00405414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraints on thermal state and composition of the Earth's lower mantle from electromagnetic impedances and seismic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Verhoeven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10613,465 +10613,427 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00405418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of crustal thickness on partial melting in subduction zones : numerical modelling basis and first results</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Sismologie et Structure Interne des planètes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Jun 2007</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sismologie et Structure Interne des planètes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2007, Université de Louvain-la-Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00136488v1</w:t>
+                <w:t xml:space="preserve">hal-00502587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mercury's interior structure</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Mars rotation and deformation as seen from a lander or a spacecraft orbiting a planet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dehant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van Hooslt T.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Apr 2007</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lognonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Menvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00136490v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00136482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismology on Mars with the GEP/seismometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lognonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Beucler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Mars Science and Exploration Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Noordwijk, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00186341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical tests on the relationship between crustal thickness and partial melting in subduction zones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Emmanuel François Arrial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Humler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union, Apr 2007, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00136484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
@@ -11115,51 +11077,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Nicolas-Duroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007, Perugia - Italy, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11171,2659 +11133,2697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00154944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sismologie et Structure Interne des planètes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Mars rotation and deformation as seen from a lander or a spacecraft orbiting a planet.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dehant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. van Hoolst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Menvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lognonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sismologie et Structure Interne des planètes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2007, Université de Louvain-la-Neuve, Belgique</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00502587v1</w:t>
+                <w:t xml:space="preserve">hal-00156118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mars rotation and deformation as seen from a lander or a spacecraft orbiting a planet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Dehant</w:t>
+                <w:t xml:space="preserve">Tidal interactions in the Pluto-Charon system: origin, evolution, and consequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tobie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Van Hooslt T.</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">D. Mège</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Menvielle</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Workshop 3e Zone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00136482v1</w:t>
+                <w:t xml:space="preserve">hal-00199673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mars rotation and deformation as seen from a lander or a spacecraft orbiting a planet.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Assessing of the azimutal assymetry of the signal propagation delays in GNSS positioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Nicolas-Duroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Vienna, Austria</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00156118v1</w:t>
+                <w:t xml:space="preserve">hal-00154948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tidal interactions in the Pluto-Charon system: origin, evolution, and consequences</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Recent progress on planetary interior models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rivoldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Verhoeven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Sotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop 3e Zone</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, Nantes, France</w:t>
+              <w:t xml:space="preserve">IUGG Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Perugia - Italy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00199673v1</w:t>
+                <w:t xml:space="preserve">hal-00154938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing of the azimutal assymetry of the signal propagation delays in GNSS positioning</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Influence of crustal thickness on partial melting in subduction zones : numerical modelling basis and first results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arrial P.A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2007, Toulouse, France</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Humler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jun 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00154948v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00136488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent progress on planetary interior models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mercury's interior structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van Hoolst T.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rivoldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Verhoeven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Perugia - Italy, France</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Apr 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00154938v1</w:t>
+                <w:t xml:space="preserve">hal-00136490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure actuelle et évolution post rifting de la marge namibienne</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Mercury's Interior structure.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Verhoeven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rivoldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. van Hoolst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion des Sciences de la Terre 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, Dijon, France. 1 p</w:t>
+              <w:t xml:space="preserve">Mars Dialogue (MAGE final Meeting)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00165261v1</w:t>
+                <w:t xml:space="preserve">hal-00155969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curve mass/radius for extrasolar Earth-like planets and ocean planets</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">European Network of Geophysical Planetary Observatories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lognonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Sotin</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et Al.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sep 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00119932v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00119989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geophysical constraints on the internal structure of Mars</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phobos' acceleration and Mars interior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rivoldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lainey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Verhoeven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Feb 2006</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van Hoolst T.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Apr 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00120080v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00120055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismicity of passive margins</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">The long lived Martian Geoscience Observatory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lognonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2006, EGU06-A-05825, 2 p</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et Al.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, pp.588</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00118431v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00119983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long lived martian geoscience observatory.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Igel</w:t>
+                <w:t xml:space="preserve">Phobos' secular acceleration and the interior of Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rivoldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lainey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Verhoeven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van Hoolst T.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Noordwijk, Netherlands. pp.163-170</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jul 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00155859v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00120056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contraintes géophysiques sur la structure interne de Mars</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Seismicity of passive margins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dauteuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Sep 2006</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, EGU06-A-05825, 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00120108v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00118431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phobos' secular acceleration and the interior of Mars</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Van Hoolst T.</w:t>
+                <w:t xml:space="preserve">Long lived martian geoscience observatory.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lognonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Spohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Breuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Christensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Igel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">Jul 2006</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">39TH ESLAB Symposium on Trends in Space Science and Cosmic Vision 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Noordwijk, Netherlands. pp.163-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00120056v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00155859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European Network of Geophysical Planetary Observatories</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Contraintes géophysiques sur la structure interne de Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Verhoeven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rivoldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Choblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sep 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00119989v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00120108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The long lived Martian Geoscience Observatory</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Mercury's Interior structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Verhoeven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rivoldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van Hoolst T.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">2006, pp.588</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sep 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00119983v1</w:t>
+                <w:t xml:space="preserve">hal-00120082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phobos' acceleration and Mars interior</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">La marge nord namibienne au Méso-Cénozoïque : Structure et évolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Dauteuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Apr 2006</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rouby</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sep 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00120055v1</w:t>
+                <w:t xml:space="preserve">hal-00120091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mercury's Interior structure.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Structure actuelle et évolution post rifting de la marge namibienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dauteuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rouby</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mars Dialogue (MAGE final Meeting)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Réunion des Sciences de la Terre 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Dijon, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00155969v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00165261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mercury's Interior structure</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Curve mass/radius for extrasolar Earth-like planets and ocean planets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sotin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sep 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00120082v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00119932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La marge nord namibienne au Méso-Cénozoïque : Structure et évolution</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Geophysical constraints on the internal structure of Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Verhoeven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rivoldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Choblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Feb 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Rouby</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-00120091v1</w:t>
+                <w:t xml:space="preserve">hal-00120080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mars interior models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geophysical constraints on the internal structure of Mars.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Verhoeven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rivoldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Choblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">Apr 2005</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mars Dialogue (MAGE final Meeting)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00121417v1</w:t>
+                <w:t xml:space="preserve">hal-00155961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low magnitude earhquakes relocation in the Armorican Massif (NW France)</w:t>
+                <w:t xml:space="preserve">Decay of macroseismic intensities for France : importance of epicentral intensity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Arroucau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">Apr 2005</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E.G.U. Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00120227v1</w:t>
+                <w:t xml:space="preserve">hal-00121462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long lived martian geoscience observatory</w:t>
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, Noordwijk, Netherlands</w:t>
+                <w:t xml:space="preserve">Low magnitude earhquakes relocation in the Armorican Massif (NW France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Arroucau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Apr 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00121392v1</w:t>
+                <w:t xml:space="preserve">hal-00120227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decay of macroseismic intensities for France : importance of epicentral intensity</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Long lived martian geoscience observatory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lognonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Spohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Breuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Christensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Igel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E.G.U. Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">39th ESLAB Symposium: Trends in Space Science and Cosmic Vision 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Noordwijk, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00121462v1</w:t>
+                <w:t xml:space="preserve">hal-00121392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geophysical constraints on the internal structure of Mars.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mars interior models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rivoldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Verhoeven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van Hoolst T.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Choblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Berlin, Germany</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Apr 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00155961v1</w:t>
+                <w:t xml:space="preserve">hal-00121417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mars interior models.</w:t>
               </w:r>
@@ -13848,64 +13848,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Verhoeven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. van Hoolst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Choblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Vienna, Austria</w:t>
@@ -13973,64 +13973,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Verhoeven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rivoldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Choblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mars Escape and Magnetic Orbiter Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Paris, France</w:t>
@@ -14098,51 +14098,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Verhoeven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van Hoolst T.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dehant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14167,1319 +14167,1319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00121420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Models of Titan's interior and the origin of its atmospheric methane</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Geophysical models of the Martian internal srtucture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Verhoeven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rivoldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2004, pp.44.09</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Choblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Apr 2004, pp.- + Poster</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00126817v1</w:t>
+                <w:t xml:space="preserve">hal-00126862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal evolution of Europa's icy crust</w:t>
-[...71 lines deleted...]
-              <w:t xml:space="preserve">Feb 2004, pp.abstract no. 7017</w:t>
+                <w:t xml:space="preserve">Planetary interiors structure inferred from electromagnetic,geodetic and seismic network science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rivoldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Verhoeven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Menvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dehant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Apr 2004, pp.2480</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00126806v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00121692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geological and architectural context of historical earthquakes in eastern Venezuela</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Study of the martian interior structure: expectations from network science.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Verhoeven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rivoldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Apr 2004</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Choblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">COSPAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00121664v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00155861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planetary interiors structure inferred from electromagnetic,geodetic and seismic network science</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of the martian interior structure: expectations from network science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Verhoeven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rivoldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">V. Dehant</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Choblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Apr 2004, pp.2480</w:t>
+              <w:t xml:space="preserve">Jul 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00121692v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00126864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the martian interior structure: expectations from network science.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Internal structure of Earth-like exoplanets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COSPAR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Paris, France</w:t>
+              <w:t xml:space="preserve">xxx</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, xx, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00155861v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00126810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the martian interior structure: expectations from network science</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mars conformant planetary interior models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rivoldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Verhoeven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van Hoolst T.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">Jul 2004</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dec 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00126864v1</w:t>
+                <w:t xml:space="preserve">hal-00126788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geophysical models of the Martian internal srtucture</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Geological and architectural context of historical earthquakes in eastern Venezuela</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">Apr 2004, pp.- + Poster</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Apr 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00126862v1</w:t>
+                <w:t xml:space="preserve">hal-00121664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal structure of Earth-like exoplanets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Models of Titan's interior and the origin of its atmospheric methane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tobie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lunine J.L.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sotin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...63 lines deleted...]
-              <w:t xml:space="preserve">, 2004, xx, France</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004, pp.44.09</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00126810v1</w:t>
+                <w:t xml:space="preserve">hal-00126817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mars conformant planetary interior models</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Thermal evolution of Europa's icy crust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Choblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Head J.W</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Dec 2004</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tobie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Feb 2004, pp.abstract no. 7017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00126788v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00126806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pouzauges earthquake (June, 8th. 2001, ML 4.9) : location and focal mechanism determination; macroseismic data inversion and site effects</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Y. Quesnel</w:t>
+                <w:t xml:space="preserve">A joint inversion method of electromagnetic, geodetic and seismological data for the study of planetary interiors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rivoldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Verhoeven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Apr 2003, pp.12879 + Poster</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dehant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Menvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Apr 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00126874v1</w:t>
+                <w:t xml:space="preserve">hal-00127080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A joint inversion method of electromagnetic, geodetic and seismological data for the study of planetary interiors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">O. Verhoeven</w:t>
+                <w:t xml:space="preserve">Pouzauges earthquake (June, 8th. 2001, ML 4.9) : location and focal mechanism determination; macroseismic data inversion and site effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Arroucau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Apr 2003</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Apr 2003, pp.12879 + Poster</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00127080v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00126874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aftershocks of the 2002, September 30th, Mw 4.3 earthquake in Southern Brittany, France, and their tectonic significance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Arroucau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Déverchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Mazabraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Apr 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15510,64 +15510,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tidal dissipation in the large icy satellites : implications for their thermal evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tobie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Apr 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15579,1532 +15579,1532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00127097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du chauffage de marée sur la dynamique interne d'europe et titan</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Expérience de sismologie SEIS sur NetLander</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lognonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Banerdt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Giardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Spohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...28 lines deleted...]
-              <w:t xml:space="preserve">Apr 2002, pp.421</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sep 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00127858v1</w:t>
+                <w:t xml:space="preserve">hal-00127789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la composition chimique de la nébuleuse stellaire, sur la relation masse-rayon pour les planètes dites telluriques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Tidally heated convection within Europa's ice shell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tobie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Choblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sotin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Apr 2002, pp.112</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mar 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00127768v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00127869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are observed variations of topography of the '660' influenced by lateral variations of an underlying interface ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Mission Netlander : la synergie entre les expériences Magnet-Neige-Seis comme clef de voûte d'une nouvelle modélisation de la structure interne de Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Verhoeven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rivoldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dehant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Menvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...28 lines deleted...]
-              <w:t xml:space="preserve">Apr 2002</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sep 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00127751v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00127878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transitions de phase et discontinuités sismiques dans un manteau martien de composition chondritique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling Mars' interior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Verhoeven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dehant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Menvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Apr 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00127875v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00127877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la structure interne de Mars</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Effect of the chemistry of the stellar nebula on the relationship between mass and radius of silicate and metal rich exoplanets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sotin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Apr 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00127876v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00127767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mission Netlander : la synergie entre les expériences Magnet-Neige-Seis comme clef de voûte d'une nouvelle modélisation de la structure interne de Mars</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Prediction of Cassini-Huygens gravity measurements as a function of Titan's response to Saturn's attraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Sep 2002</w:t>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rappaport N.J.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00127878v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00127746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Mars' interior</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Influence de la composition chimique de la nébuleuse stellaire, sur la relation masse-rayon pour les planètes dites telluriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">Apr 2002</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Apr 2002, pp.112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00127877v1</w:t>
+                <w:t xml:space="preserve">hal-00127768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of Cassini-Huygens gravity measurements as a function of Titan's response to Saturn's attraction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId375" w:history="1">
+                <w:t xml:space="preserve">Are observed variations of topography of the '660' influenced by lateral variations of an underlying interface ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2002</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sotin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Apr 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00127746v1</w:t>
+                <w:t xml:space="preserve">hal-00127751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the chemistry of the stellar nebula on the relationship between mass and radius of silicate and metal rich exoplanets</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Transitions de phase et discontinuités sismiques dans un manteau martien de composition chondritique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Apr 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00127767v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00127875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérience de sismologie SEIS sur NetLander</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Modélisation de la structure interne de Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Verhoeven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dehant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Menvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sep 2002</w:t>
+              <w:t xml:space="preserve">Apr 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00127789v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00127876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tidally heated convection within Europa's ice shell</w:t>
+                <w:t xml:space="preserve">La dissipation de marée dans différents corps solides du système solaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tobie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Choblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Mar 2002</w:t>
+              <w:t xml:space="preserve">Sep 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00127869v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00127871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dissipation de marée dans différents corps solides du système solaire</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Influence of chemical composition of stellar nebula on the mass-radius relation of telluric exoplanets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Sep 2002</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jun 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00127871v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00127771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of chemical composition of stellar nebula on the mass-radius relation of telluric exoplanets</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Mise en évidence d'une structure complexe à la base de la zone de transition et conséquences sur les variations latérales de topographie de la '660</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Jun 2002</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Apr 2002, pp.223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00127771v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00127749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en évidence d'une structure complexe à la base de la zone de transition et conséquences sur les variations latérales de topographie de la '660</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId375" w:history="1">
+                <w:t xml:space="preserve">Clues on Titan's internal structure from Cassini-Huygens missions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rappaport N.J.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Apr 2002, pp.223</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sotin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mar 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00127749v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00127755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clues on Titan's internal structure from Cassini-Huygens missions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Impact du chauffage de marée sur la dynamique interne d'europe et titan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tobie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Choblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pargamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Mar 2002</w:t>
+              <w:t xml:space="preserve">Apr 2002, pp.421</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00127755v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00127858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -17122,51 +17122,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet de multi-instrumentation co-localisée des sites RLBP des Pays de la Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17174,51 +17174,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fligiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Beucler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes Rencontres Scientifiques et Techniques Résif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Obernai (67210), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17256,90 +17256,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting the unbalanced distributions in the seismic signal, applications to the martian (and terrestrial) data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Cuvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Beucler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes Rencontres Scientifiques et Techniques Résif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Obernai (67210), France</w:t>
@@ -17407,51 +17407,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Gernigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Beucler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kémi Kouadio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17532,51 +17532,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Gernigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Beucler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kémi Kouadio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17676,51 +17676,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">www.hg.tuwien.ac.at/~ecmwf1/Reducing_ECMWF_ZHDs.pdf, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17770,90 +17770,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet de multi-instrumentation géophysique en région Pays de la Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Métois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Beucler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17888,51 +17888,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'instrumentation sismologique large-bande dans l'ouest de la France métropolitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Beucler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17940,51 +17940,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fligiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Manhaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, pp.5-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18002,77 +18002,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La distribution des données sismologiques par Résif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Daynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Péquegnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schindelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18120,103 +18120,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport préliminaire sur l'intervention sismique suite au séisme de Hennebont du 20 septembre 2002 (campagne SISBREIZH 2002)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Déverchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Arroucau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Mazabraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -18407,51 +18407,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034252v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alloncle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bonnin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mocquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120240122" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506921v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03594722v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Montagner" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Burgos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Capdeville" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Beucler" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mocquet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2021.229133" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161132v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Gaudot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Drilleau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Haugmard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa552" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193314v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine P&#233;quegnat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Schaeffer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Satriano" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle A. Pedersen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Touvier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220200392" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03423460v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hourcade" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte van Vliet-Lano&#235;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Perrin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.86" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025225v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Drilleau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lognonn&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A Panning" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Knapmeyer&#8208;endrun" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020EA001118" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526740v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lognonn&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Banerdt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Pike" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Giardini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Christensen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0536-y" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03657932v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Kenda" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Garcia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Kawamura" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Murdoch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020je006387" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531541v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bruce Banerdt" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Smrekar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Banfield" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Giardini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Golombek" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0544-y" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990798v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne E. Smrekar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman Spohn" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Breuer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0563-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368296v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tobie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grasset" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumoulin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935297" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188213v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0574-6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902145v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Spiga" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas A. Teanby" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Forget" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lucas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0543-0" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991048v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Clinton" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#246;se" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ceylan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Driel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0567-5" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534998v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Panning" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Lognonn&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garcia" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Golombek" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-016-0317-5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146484v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianis Gaudot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schimmel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Feuvre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv501" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277085v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schimmel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevrot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Quillard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL062347" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-73PJNBP1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01153693v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cara" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cansi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schlupp" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arroucau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole B&#233;thoux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.186.1.3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355293v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Langlais" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagay Amit" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Larnier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Th&#233;bault" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.05.013" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RN31S6NF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160961v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grasset" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sotin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2013.0164" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02557342v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark P Panning" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2014.10.035" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5FWX6D47-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01066009v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Villase&#241;or" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sylvander" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Benahmed" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB010953" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01391672v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Burgos" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Montagner" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beucler" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JB010528" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/97C2B33FF3556969FC82B8DB5B7D7713E24E9AAC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02285325v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drilleau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Verhoeven" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moebs" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt284" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00825374v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dauteuil" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deschamps" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourgeois" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillocheau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.12.022" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CFXG3RDT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03917261v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Dehant" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Banerdt" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Grott" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Asmar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2011.10.016" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665276v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouley" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Vaubaillon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2011.11.028" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LCT0BJTV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756913v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivoldini" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. van Hoolst" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Verhoeven" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dehant" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2011.03.024" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GR2Q8ZM7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596180v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Hoolst T." TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646702v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fund" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Morel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boehm" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10291-010-0166-8" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q7NP6SDS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558330v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489256v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rosenblatt" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2010.02.002" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KF4DZ7FC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558317v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558328v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372737v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vacher" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Menvielle" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB005678" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489239v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10950-007-9059-x" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C5HMXS53-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154951v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audemard F.A." TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Singer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulas J.P." TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154934v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112656v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112105v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arroucau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vacher" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112801v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116048v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perrot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guilbert" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques D&#233;verch&#232;re" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mazabraud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2005.02706.x" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-8LG1H2CH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155776v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Choblet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JE002271" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J0SGHJTD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116071v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116069v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lunine Jl." TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116043v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118103v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gonzalez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schmitz" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Audemard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Contreras" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119065v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Judenherc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Granet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brun J. P." TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poupinet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03607064v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Brun" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Plomerov&#225;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-1951(02)00420-1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6S0WK938-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767215v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Castillo" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Saracco" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001GL013214" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267231v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Banerdt" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gagnepain-Beyneix" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-0633(00)00110-0" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K5TSLPFQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03946745v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Harri" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Marsal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.W. Leppelmeier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Spohn" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0273-1177(99)00279-3" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5JSHJBF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803490v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rosenblatt" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Maistre" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Lainey" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Rivoldini" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667982v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montagner J.-P." TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666966v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lognonn&#233; Ph." TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667975v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tillier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667750v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667981v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667977v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667983v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panning M. P." TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Banerdt W. B." TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589022v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589030v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kobayashi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558957v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665336v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665339v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Besserer" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Behounkova" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558820v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665356v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558950v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558811v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Feuvre M." TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589045v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588261v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Langlais" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558904v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558901v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558815v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Macquet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558987v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vergne" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558807v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cadek" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558982v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502261v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dauteuil" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deschamps" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillocheau" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405414v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405409v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neal C.R." TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405845v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502485v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502082v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405980v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Robuchon" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502054v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Emmanuel Fran&#231;ois Arrial" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guivel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine B&#233;zos" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405405v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405418v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Menvielle" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136488v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arrial P.A." TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Humler" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136490v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186341v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136484v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154944v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nicolas-Duroy" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durand" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502587v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136482v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Hooslt T." TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156118v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199673v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M&#232;ge" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154948v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154938v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00165261v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rouby" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119932v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120080v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Choblet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118431v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155859v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Breuer" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Igel" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120108v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120056v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lainey" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119989v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119983v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120055v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155969v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120082v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120091v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bourgeois" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rouby" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121417v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120227v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121392v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121462v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155961v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155932v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121460v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121420v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126817v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lunine J.L." TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126806v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Head J.W" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121664v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121692v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155861v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126864v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126862v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126810v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dubois" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moreau" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126788v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126874v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Quesnel" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127080v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126873v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127097v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127858v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pargamin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127768v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127751v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Castillo" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127875v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127876v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127878v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127877v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127746v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rappaport N.J." TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127767v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127789v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127869v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127871v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127771v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127749v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127755v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442232v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fligiel" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442218v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cuvier" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Garcia" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382879v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Gernigon" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;mi Kouadio" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446633v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488934v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224721v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Merlet" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne M&#233;tois" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712681v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Manhaval" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712944v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Daynes" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Schindel&#233;" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Volcke" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120205v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506921v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alloncle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bonnin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mocquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034252v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120240122" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161132v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Gaudot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Beucler" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mocquet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Drilleau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Haugmard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa552" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193314v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine P&#233;quegnat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Schaeffer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Satriano" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle A. Pedersen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Touvier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220200392" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03594722v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Montagner" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Burgos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Capdeville" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2021.229133" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03423460v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hourcade" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte van Vliet-Lano&#235;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Perrin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.86" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025225v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Drilleau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lognonn&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A Panning" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Knapmeyer&#8208;endrun" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020EA001118" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531541v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bruce Banerdt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Smrekar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Banfield" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Giardini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Golombek" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0544-y" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526740v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lognonn&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Banerdt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Pike" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Giardini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Christensen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0536-y" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03657932v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Kenda" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Garcia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Kawamura" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Murdoch" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020je006387" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990798v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne E. Smrekar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman Spohn" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Breuer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0563-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368296v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tobie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grasset" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumoulin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935297" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188213v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0574-6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902145v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Spiga" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas A. Teanby" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Forget" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lucas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0543-0" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991048v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Clinton" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#246;se" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ceylan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Driel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0567-5" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534998v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Panning" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Lognonn&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garcia" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Golombek" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-016-0317-5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146484v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianis Gaudot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schimmel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Feuvre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv501" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277085v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schimmel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevrot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Quillard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL062347" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-73PJNBP1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01153693v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cara" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cansi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schlupp" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arroucau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole B&#233;thoux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.186.1.3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02557342v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark P Panning" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2014.10.035" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5FWX6D47-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01066009v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Villase&#241;or" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sylvander" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Benahmed" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB010953" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355293v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Langlais" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagay Amit" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Larnier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Th&#233;bault" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.05.013" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RN31S6NF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160961v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grasset" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sotin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2013.0164" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02285325v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drilleau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Verhoeven" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moebs" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt284" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01391672v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Burgos" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Montagner" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beucler" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JB010528" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/97C2B33FF3556969FC82B8DB5B7D7713E24E9AAC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00825374v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dauteuil" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deschamps" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourgeois" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillocheau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.12.022" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CFXG3RDT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03917261v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Dehant" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Banerdt" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Grott" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Asmar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2011.10.016" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665276v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouley" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Vaubaillon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2011.11.028" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LCT0BJTV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756913v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivoldini" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. van Hoolst" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Verhoeven" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dehant" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2011.03.024" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GR2Q8ZM7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596180v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Hoolst T." TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646702v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fund" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Morel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boehm" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10291-010-0166-8" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q7NP6SDS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558330v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489256v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rosenblatt" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2010.02.002" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KF4DZ7FC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558317v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558328v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372737v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vacher" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Menvielle" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB005678" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154951v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audemard F.A." TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Singer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulas J.P." TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154934v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489239v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10950-007-9059-x" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C5HMXS53-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112656v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112105v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arroucau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vacher" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112801v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155776v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Choblet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JE002271" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J0SGHJTD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116048v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perrot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guilbert" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques D&#233;verch&#232;re" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mazabraud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2005.02706.x" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-8LG1H2CH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116071v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116069v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lunine Jl." TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116043v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118103v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gonzalez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schmitz" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Audemard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Contreras" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03607064v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Judenherc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Granet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Brun" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poupinet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Plomerov&#225;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-1951(02)00420-1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6S0WK938-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119065v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brun J. P." TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767215v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Castillo" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Saracco" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001GL013214" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267231v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Banerdt" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gagnepain-Beyneix" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-0633(00)00110-0" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K5TSLPFQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03946745v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Harri" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Marsal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.W. Leppelmeier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Spohn" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0273-1177(99)00279-3" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5JSHJBF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803490v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rosenblatt" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Maistre" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Lainey" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Rivoldini" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665339v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Besserer" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Behounkova" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667983v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panning M. P." TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Banerdt W. B." TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558957v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589030v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kobayashi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589022v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665336v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667975v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tillier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667750v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montagner J.-P." TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667981v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667977v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665356v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558820v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558811v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Feuvre M." TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558950v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589045v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666966v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lognonn&#233; Ph." TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667982v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558815v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Macquet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558904v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558901v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558987v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vergne" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558807v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cadek" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558982v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Langlais" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588261v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502485v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405845v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405409v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neal C.R." TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502082v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502054v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Emmanuel Fran&#231;ois Arrial" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guivel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine B&#233;zos" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405980v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Robuchon" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405405v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502261v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dauteuil" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deschamps" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillocheau" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405414v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405418v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Menvielle" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502587v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136482v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Hooslt T." TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186341v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136484v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Humler" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154944v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nicolas-Duroy" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durand" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156118v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199673v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M&#232;ge" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154948v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154938v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136488v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arrial P.A." TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136490v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155969v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119989v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120055v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lainey" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119983v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120056v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118431v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rouby" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155859v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Breuer" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Igel" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120108v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Choblet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120082v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120091v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bourgeois" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rouby" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00165261v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119932v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120080v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155961v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121462v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120227v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121392v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121417v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155932v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121460v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121420v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126862v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121692v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155861v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126864v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126810v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dubois" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moreau" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126788v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121664v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126817v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lunine J.L." TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126806v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Head J.W" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127080v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126874v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Quesnel" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126873v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127097v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127789v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127869v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127878v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127877v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127767v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127746v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Castillo" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rappaport N.J." TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127768v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127751v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127875v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127876v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127871v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127771v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127749v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127755v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127858v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pargamin" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442232v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fligiel" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442218v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cuvier" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Garcia" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382879v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Gernigon" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;mi Kouadio" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446633v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488934v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224721v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Merlet" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne M&#233;tois" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712681v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Manhaval" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712944v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Daynes" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Schindel&#233;" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Volcke" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120205v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>