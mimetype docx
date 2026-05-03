--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -118,230 +118,230 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sismicité dans le nord-ouest de la France : un nouvel éclairage</w:t>
+                <w:t xml:space="preserve">Earthquake Source Spectra and Site Attenuation in Northwestern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Alloncle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lettre d'information Epos-France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0120240122⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05506921v1</w:t>
+                <w:t xml:space="preserve">hal-05034252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earthquake Source Spectra and Site Attenuation in Northwestern France</w:t>
+                <w:t xml:space="preserve">Sismicité dans le nord-ouest de la France : un nouvel éclairage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Alloncle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lettre d'information Epos-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5, pp.8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1785/0120240122⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05034252v1</w:t>
+                <w:t xml:space="preserve">hal-05506921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3-D crustal VS model of western France and the surrounding regions using Monte-Carlo inversion of seismic noise cross-correlation dispersion diagrams</w:t>
               </w:r>
@@ -455,291 +455,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03161132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RÉSIF-SI: A Distributed Information System for French Seismological Data</w:t>
+                <w:t xml:space="preserve">The mantle transition zone dynamics as revealed through seismic anisotropy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Péquegnat</w:t>
+                <w:t xml:space="preserve">J.-P. Montagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Schaeffer</w:t>
+                <w:t xml:space="preserve">G. Burgos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudio Satriano</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yann Capdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Beucler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mocquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seismological Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1785/0220200392⟩</w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 821, pp.229133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2021.229133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03193314v2</w:t>
+                <w:t xml:space="preserve">hal-03594722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mantle transition zone dynamics as revealed through seismic anisotropy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RÉSIF-SI: A Distributed Information System for French Seismological Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Péquegnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P. Montagner</w:t>
+                <w:t xml:space="preserve">Claudio Satriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Burgos</w:t>
+                <w:t xml:space="preserve">Helle A. Pedersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Capdeville</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jérôme Touvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 821, pp.229133. </w:t>
+              <w:t xml:space="preserve">Seismological Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 92 (3), pp.1832-1853. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2021.229133⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1785/0220200392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03594722v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03193314v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characteristics and possible origins of the seismicity in northwestern France</w:t>
               </w:r>
@@ -3112,307 +3112,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03160961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bayesian approach to infer radial models of temperature and anisotropy in the transition zone from surface wave dispersion curves</w:t>
+                <w:t xml:space="preserve">Oceanic lithosphere-asthenosphere boundary from surface wave dispersion data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Drilleau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Éric Beucler</w:t>
+                <w:t xml:space="preserve">Gael Burgos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Montagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Beucler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Capdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Moebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 195 (2), pp.1165-1183. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.1079-1093. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggt284⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2013JB010528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02285325v1</w:t>
+                <w:t xml:space="preserve">insu-01391672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oceanic lithosphere-asthenosphere boundary from surface wave dispersion data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Bayesian approach to infer radial models of temperature and anisotropy in the transition zone from surface wave dispersion curves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Montagner</w:t>
+                <w:t xml:space="preserve">M. Drilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Beucler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Beucler</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Mocquet</w:t>
+                <w:t xml:space="preserve">Olivier Verhoeven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Moebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2013JB010528⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 195 (2), pp.1165-1183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggt284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-01391672v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02285325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-breakup evolution and palaeotopography of the North Namibian Margin during the Meso-Cenozoic</w:t>
               </w:r>
@@ -4380,51 +4380,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rosenblatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dehant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Verhoeven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planet Space Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4660,51 +4660,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraints on thermal state and composition of the Earth's lower mantle from electromagnetic impedances and seismic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Verhoeven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5372,51 +5372,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interior structure of terrestrial planets: Modeling Mars’ mantle andits electromagnetic, geodetic, and seismic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Verhoeven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rivoldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6892,939 +6892,909 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03803490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling tidal effects and heat transfer in planetary bodies</w:t>
+                <w:t xml:space="preserve">INSIGHT: Using Earth data to demonstrate inversion techniques for Mars' interior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Besserer</w:t>
+                <w:t xml:space="preserve">Panning M. P.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gael Choblet</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Beucler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Behounkova</w:t>
+                <w:t xml:space="preserve">Banerdt W. B.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lognonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPSC-DPS Joint Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Nantes, France</w:t>
+              <w:t xml:space="preserve">43th Annual Lunar Planet. Science Conf.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Houston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00665339v1</w:t>
+                <w:t xml:space="preserve">hal-00667983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INSIGHT: Using Earth data to demonstrate inversion techniques for Mars' interior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Panning M. P.</w:t>
+                <w:t xml:space="preserve">Constraints on the interior structure and composition of Mars from geodesy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rivoldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van Hoolst T.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Verhoeven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dehant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43th Annual Lunar Planet. Science Conf.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Houston, United States</w:t>
+              <w:t xml:space="preserve">42nd Lunar and Planetary Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Houston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00667983v1</w:t>
+                <w:t xml:space="preserve">hal-00558957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints on the interior structure and composition of Mars from geodesy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Verhoeven</w:t>
+                <w:t xml:space="preserve">SELENE-2 Lunar BroadBand Seismometer: A key instrument to open a new window of lunar science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Kobayashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V. Dehant</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et Al.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd Lunar and Planetary Science Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Houston, United States</w:t>
+              <w:t xml:space="preserve">Japan Geoscience Union Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Chiba-city, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00558957v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00589030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SELENE-2 Lunar BroadBand Seismometer: A key instrument to open a new window of lunar science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Kobayashi</w:t>
+                <w:t xml:space="preserve">Interior of Mars and its habitability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dehant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et Al.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Japan Geoscience Union Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Chiba-city, Japan</w:t>
+              <w:t xml:space="preserve">Intern. Conference on Exploring Mars Habitability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00589030v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00589022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interior of Mars and its habitability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Dehant</w:t>
+                <w:t xml:space="preserve">GEMS (Geophysical Monitoring Station)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Banerdt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et Al.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intern. Conference on Exploring Mars Habitability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">EPSC-DPS Joint Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Nantes, France. pp.EPSC Abstracts, 6, EPSC-DPS2011-331</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00589022v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00665336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GEMS (Geophysical Monitoring Station)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Banerdt</w:t>
+                <w:t xml:space="preserve">The GEMS-2 SEIS Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et Al.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPSC-DPS Joint Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Nantes, France. pp.EPSC Abstracts, 6, EPSC-DPS2011-331</w:t>
+              <w:t xml:space="preserve">AGU Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00665336v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00667975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The GEMS-2 SEIS Experiment</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Seismic Anisotropy in the Transition Zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montagner J.-P.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Burgos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Beucler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Drilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Capdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Meeting</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00667975v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00667750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic Anisotropy in the Transition Zone</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">INSIGHT and single-station broadband seismology: From signal and noise to interior structure determination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lognonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et Al.</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">43th Annual Lunar Planet. Science Conf.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Houston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00667750v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00667981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INSIGHT and single-station broadband seismology: From signal and noise to interior structure determination</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Lognonné</w:t>
+                <w:t xml:space="preserve">INSIGHT: An integrated exploration of the interior of Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Banerdt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7833,234 +7803,264 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43th Annual Lunar Planet. Science Conf.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Houston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00667981v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00667977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INSIGHT: An integrated exploration of the interior of Mars</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Banerdt</w:t>
+                <w:t xml:space="preserve">Coupling tidal effects and heat transfer in planetary bodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Besserer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tobie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Choblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Behounkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43th Annual Lunar Planet. Science Conf.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Houston, United States</w:t>
+              <w:t xml:space="preserve">EPSC-DPS Joint Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00667977v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00665339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One dimensional models of temperature and composition in the transition zone from a bayesian inversion of surface waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Drilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Beucler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Verhoeven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Burgos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, San-Francisco, United States</w:t>
@@ -8089,90 +8089,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian approach to infer temperature and mineralogical composition of the transition zone from seismic waveforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Drilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Beucler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Verhoeven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8197,51 +8197,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling tidal interactions and internal dynamics of the early Earth-Moon system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Besserer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Feuvre M.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8344,51 +8344,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rivoldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van Hoolst T.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Verhoeven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8465,51 +8465,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rivoldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van Hoolst T.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Verhoeven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8655,77 +8655,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic anistropy in the Transition Zone of the mantle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montagner J.-P.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Burgos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Drilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Beucler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8819,51 +8819,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Macquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Drilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESC Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8914,51 +8914,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Feuvre M.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Verhoeven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque quadriennal Programme National de Planétologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9173,51 +9173,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tidally heated compressible mantle convection in planets and moons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Besserer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Choblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9225,51 +9225,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tobie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Cadek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Behounkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, San Francisco, United States</w:t>
@@ -9542,329 +9542,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00588261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tropospheric Models and Multipath Effects for Assessing Ocean Tide Loading Displacements in the West of France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Morel</w:t>
+                <w:t xml:space="preserve">Interior structure and composition of the Moon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Verhoeven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tropospheric Models and Multipath Effects for Assessing Ocean Tide Loading Displacements in the West of France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Buenos Aires, Argentina. pp.PS3-TU19</w:t>
+              <w:t xml:space="preserve">French Science Lunar Institute kick-off meeting - IPGP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00502485v1</w:t>
+                <w:t xml:space="preserve">hal-00405845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interior structure and composition of the Moon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Verhoeven</w:t>
+                <w:t xml:space="preserve">Lunar Geophysical Instrument Package as a payload for the International Lunar Netwok</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neal C.R.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et Al.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Science Lunar Institute kick-off meeting - IPGP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">40th Annual Lunar Planet. Science Conf.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Houston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00405845v1</w:t>
+                <w:t xml:space="preserve">hal-00405409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lunar Geophysical Instrument Package as a payload for the International Lunar Netwok</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Neal C.R.</w:t>
+                <w:t xml:space="preserve">Tropospheric Models and Multipath Effects for Assessing Ocean Tide Loading Displacements in the West of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Et Al.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th Annual Lunar Planet. Science Conf.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Houston, United States</w:t>
+              <w:t xml:space="preserve">Tropospheric Models and Multipath Effects for Assessing Ocean Tide Loading Displacements in the West of France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Buenos Aires, Argentina. pp.PS3-TU19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00405409v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00502485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled evolution of the orbit and internal dynamics of the planets and of thir satellites : Application to the primitive Earth-Moon system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Besserer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Choblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10494,51 +10494,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraints on thermal state and composition of the Earth's lower mantle from electromagnetic impedances and seismic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Verhoeven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11499,51 +11499,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent progress on planetary interior models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rivoldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Verhoeven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11803,917 +11803,917 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00136490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mercury's Interior structure.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Vacher</w:t>
+                <w:t xml:space="preserve">Seismicity of passive margins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dauteuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, EGU06-A-05825, 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00155969v1</w:t>
+                <w:t xml:space="preserve">hal-00118431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European Network of Geophysical Planetary Observatories</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">Sep 2006</w:t>
+                <w:t xml:space="preserve">Long lived martian geoscience observatory.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lognonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Spohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Breuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Christensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Igel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">39TH ESLAB Symposium on Trends in Space Science and Cosmic Vision 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Noordwijk, Netherlands. pp.163-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00119989v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00155859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phobos' acceleration and Mars interior</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contraintes géophysiques sur la structure interne de Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Verhoeven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rivoldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">O. Verhoeven</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Apr 2006</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Choblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sep 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00120055v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00120108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The long lived Martian Geoscience Observatory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Lognonné</w:t>
+                <w:t xml:space="preserve">Phobos' secular acceleration and the interior of Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rivoldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lainey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Verhoeven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2006, pp.588</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van Hoolst T.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jul 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00119983v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00120056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phobos' secular acceleration and the interior of Mars</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">O. Verhoeven</w:t>
+                <w:t xml:space="preserve">European Network of Geophysical Planetary Observatories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lognonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Jul 2006</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et Al.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sep 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00120056v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00119989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismicity of passive margins</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Delphine Rouby</w:t>
+                <w:t xml:space="preserve">The long lived Martian Geoscience Observatory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lognonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2006, EGU06-A-05825, 2 p</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et Al.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, pp.588</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00118431v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00119983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long lived martian geoscience observatory.</w:t>
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Noordwijk, Netherlands. pp.163-170</w:t>
+                <w:t xml:space="preserve">Phobos' acceleration and Mars interior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rivoldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lainey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Verhoeven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van Hoolst T.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Apr 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00155859v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00120055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contraintes géophysiques sur la structure interne de Mars</w:t>
+                <w:t xml:space="preserve">Mercury's Interior structure.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Verhoeven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rivoldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. van Hoolst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-            </w:r>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mars Dialogue (MAGE final Meeting)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Choblet</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-00120108v1</w:t>
+                <w:t xml:space="preserve">hal-00155969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercury's Interior structure</w:t>
               </w:r>
@@ -12983,51 +12983,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rouby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion des Sciences de la Terre 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, Dijon, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13192,51 +13192,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Choblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Feb 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
@@ -13252,578 +13252,578 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00120080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geophysical constraints on the internal structure of Mars.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Rivoldini</w:t>
+                <w:t xml:space="preserve">Low magnitude earhquakes relocation in the Armorican Massif (NW France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Arroucau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vacher</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Berlin, Germany</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Apr 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00155961v1</w:t>
+                <w:t xml:space="preserve">hal-00120227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decay of macroseismic intensities for France : importance of epicentral intensity</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Long lived martian geoscience observatory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lognonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Spohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Breuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Christensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Igel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E.G.U. Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">39th ESLAB Symposium: Trends in Space Science and Cosmic Vision 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Noordwijk, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00121462v1</w:t>
+                <w:t xml:space="preserve">hal-00121392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low magnitude earhquakes relocation in the Armorican Massif (NW France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Arroucau</w:t>
+                <w:t xml:space="preserve">Mars interior models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rivoldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Verhoeven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van Hoolst T.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Choblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Apr 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00120227v1</w:t>
+                <w:t xml:space="preserve">hal-00121417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long lived martian geoscience observatory</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Decay of macroseismic intensities for France : importance of epicentral intensity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Arroucau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th ESLAB Symposium: Trends in Space Science and Cosmic Vision 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, Noordwijk, Netherlands</w:t>
+              <w:t xml:space="preserve">E.G.U. Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00121392v1</w:t>
+                <w:t xml:space="preserve">hal-00121462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mars interior models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geophysical constraints on the internal structure of Mars.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Verhoeven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rivoldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Van Hoolst T.</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Choblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">Apr 2005</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mars Dialogue (MAGE final Meeting)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00121417v1</w:t>
+                <w:t xml:space="preserve">hal-00155961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mars interior models.</w:t>
               </w:r>
@@ -13861,51 +13861,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. van Hoolst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Choblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Vienna, Austria</w:t>
@@ -13986,51 +13986,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rivoldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Choblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mars Escape and Magnetic Orbiter Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Paris, France</w:t>
@@ -14167,287 +14167,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00121420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geophysical models of the Martian internal srtucture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Planetary interiors structure inferred from electromagnetic,geodetic and seismic network science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rivoldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Verhoeven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">G. Choblet</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Menvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dehant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Apr 2004, pp.- + Poster</w:t>
+              <w:t xml:space="preserve">Apr 2004, pp.2480</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00126862v1</w:t>
+                <w:t xml:space="preserve">hal-00121692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planetary interiors structure inferred from electromagnetic,geodetic and seismic network science</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of the martian interior structure: expectations from network science.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Verhoeven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rivoldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">V. Dehant</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Choblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">Apr 2004, pp.2480</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">COSPAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00121692v1</w:t>
+                <w:t xml:space="preserve">hal-00155861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the martian interior structure: expectations from network science.</w:t>
+                <w:t xml:space="preserve">Study of the martian interior structure: expectations from network science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Verhoeven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rivoldini</w:t>
@@ -14461,118 +14468,111 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Choblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Paris, France</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jul 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00155861v1</w:t>
+                <w:t xml:space="preserve">hal-00126864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the martian interior structure: expectations from network science</w:t>
+                <w:t xml:space="preserve">Geophysical models of the Martian internal srtucture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Verhoeven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rivoldini</w:t>
@@ -14586,87 +14586,87 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Choblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jul 2004</w:t>
+              <w:t xml:space="preserve">Apr 2004, pp.- + Poster</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00126864v1</w:t>
+                <w:t xml:space="preserve">hal-00126862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internal structure of Earth-like exoplanets</w:t>
               </w:r>
@@ -15063,51 +15063,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal evolution of Europa's icy crust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Choblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Head J.W</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15579,1083 +15579,1083 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00127097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérience de sismologie SEIS sur NetLander</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">T. Spohn</w:t>
+                <w:t xml:space="preserve">Mission Netlander : la synergie entre les expériences Magnet-Neige-Seis comme clef de voûte d'une nouvelle modélisation de la structure interne de Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Verhoeven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rivoldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dehant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Menvielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sep 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00127789v1</w:t>
+                <w:t xml:space="preserve">hal-00127878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tidally heated convection within Europa's ice shell</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Choblet</w:t>
+                <w:t xml:space="preserve">Modeling Mars' interior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Verhoeven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dehant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Menvielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Mar 2002</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Apr 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00127869v1</w:t>
+                <w:t xml:space="preserve">hal-00127877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mission Netlander : la synergie entre les expériences Magnet-Neige-Seis comme clef de voûte d'une nouvelle modélisation de la structure interne de Mars</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Menvielle</w:t>
+                <w:t xml:space="preserve">Effect of the chemistry of the stellar nebula on the relationship between mass and radius of silicate and metal rich exoplanets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Sep 2002</w:t>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sotin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Apr 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00127878v1</w:t>
+                <w:t xml:space="preserve">hal-00127767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Mars' interior</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Menvielle</w:t>
+                <w:t xml:space="preserve">Prediction of Cassini-Huygens gravity measurements as a function of Titan's response to Saturn's attraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Apr 2002</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rappaport N.J.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00127877v1</w:t>
+                <w:t xml:space="preserve">hal-00127746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the chemistry of the stellar nebula on the relationship between mass and radius of silicate and metal rich exoplanets</w:t>
+                <w:t xml:space="preserve">Influence de la composition chimique de la nébuleuse stellaire, sur la relation masse-rayon pour les planètes dites telluriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Apr 2002</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Apr 2002, pp.112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00127767v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00127768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of Cassini-Huygens gravity measurements as a function of Titan's response to Saturn's attraction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId377" w:history="1">
+                <w:t xml:space="preserve">Are observed variations of topography of the '660' influenced by lateral variations of an underlying interface ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sotin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Apr 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rappaport N.J.</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-00127746v1</w:t>
+                <w:t xml:space="preserve">hal-00127751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la composition chimique de la nébuleuse stellaire, sur la relation masse-rayon pour les planètes dites telluriques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Sotin</w:t>
+                <w:t xml:space="preserve">Transitions de phase et discontinuités sismiques dans un manteau martien de composition chondritique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Apr 2002, pp.112</w:t>
+              <w:t xml:space="preserve">Apr 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00127768v1</w:t>
+                <w:t xml:space="preserve">hal-00127875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are observed variations of topography of the '660' influenced by lateral variations of an underlying interface ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Castillo</w:t>
+                <w:t xml:space="preserve">Modélisation de la structure interne de Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Verhoeven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dehant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Menvielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Apr 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00127751v1</w:t>
+                <w:t xml:space="preserve">hal-00127876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transitions de phase et discontinuités sismiques dans un manteau martien de composition chondritique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Vacher</w:t>
+                <w:t xml:space="preserve">Expérience de sismologie SEIS sur NetLander</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lognonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Banerdt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Giardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Spohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Apr 2002</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sep 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00127875v1</w:t>
+                <w:t xml:space="preserve">hal-00127789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la structure interne de Mars</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Menvielle</w:t>
+                <w:t xml:space="preserve">Tidally heated convection within Europa's ice shell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tobie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Choblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Apr 2002</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sotin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mar 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00127876v1</w:t>
+                <w:t xml:space="preserve">hal-00127869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dissipation de marée dans différents corps solides du système solaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tobie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Choblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16787,51 +16787,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en évidence d'une structure complexe à la base de la zone de transition et conséquences sur les variations latérales de topographie de la '660</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16875,64 +16875,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clues on Titan's internal structure from Cassini-Huygens missions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rappaport N.J.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16989,51 +16989,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du chauffage de marée sur la dynamique interne d'europe et titan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tobie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Choblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18028,51 +18028,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Daynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Péquegnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schindelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18407,51 +18407,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506921v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alloncle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bonnin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mocquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034252v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120240122" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161132v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Gaudot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Beucler" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mocquet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Drilleau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Haugmard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa552" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193314v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine P&#233;quegnat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Schaeffer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Satriano" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle A. Pedersen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Touvier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220200392" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03594722v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Montagner" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Burgos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Capdeville" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2021.229133" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03423460v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hourcade" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte van Vliet-Lano&#235;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Perrin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.86" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025225v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Drilleau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lognonn&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A Panning" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Knapmeyer&#8208;endrun" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020EA001118" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531541v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bruce Banerdt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Smrekar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Banfield" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Giardini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Golombek" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0544-y" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526740v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lognonn&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Banerdt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Pike" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Giardini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Christensen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0536-y" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03657932v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Kenda" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Garcia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Kawamura" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Murdoch" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020je006387" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990798v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne E. Smrekar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman Spohn" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Breuer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0563-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368296v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tobie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grasset" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumoulin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935297" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188213v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0574-6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902145v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Spiga" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas A. Teanby" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Forget" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lucas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0543-0" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991048v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Clinton" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#246;se" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ceylan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Driel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0567-5" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534998v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Panning" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Lognonn&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garcia" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Golombek" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-016-0317-5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146484v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianis Gaudot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schimmel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Feuvre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv501" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277085v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schimmel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevrot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Quillard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL062347" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-73PJNBP1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01153693v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cara" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cansi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schlupp" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arroucau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole B&#233;thoux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.186.1.3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02557342v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark P Panning" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2014.10.035" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5FWX6D47-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01066009v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Villase&#241;or" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sylvander" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Benahmed" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB010953" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355293v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Langlais" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagay Amit" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Larnier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Th&#233;bault" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.05.013" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RN31S6NF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160961v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grasset" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sotin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2013.0164" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02285325v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drilleau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Verhoeven" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moebs" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt284" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01391672v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Burgos" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Montagner" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beucler" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JB010528" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/97C2B33FF3556969FC82B8DB5B7D7713E24E9AAC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00825374v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dauteuil" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deschamps" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourgeois" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillocheau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.12.022" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CFXG3RDT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03917261v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Dehant" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Banerdt" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Grott" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Asmar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2011.10.016" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665276v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouley" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Vaubaillon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2011.11.028" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LCT0BJTV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756913v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivoldini" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. van Hoolst" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Verhoeven" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dehant" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2011.03.024" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GR2Q8ZM7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596180v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Hoolst T." TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646702v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fund" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Morel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boehm" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10291-010-0166-8" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q7NP6SDS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558330v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489256v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rosenblatt" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2010.02.002" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KF4DZ7FC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558317v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558328v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372737v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vacher" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Menvielle" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB005678" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154951v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audemard F.A." TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Singer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulas J.P." TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154934v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489239v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10950-007-9059-x" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C5HMXS53-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112656v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112105v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arroucau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vacher" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112801v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155776v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Choblet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JE002271" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J0SGHJTD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116048v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perrot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guilbert" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques D&#233;verch&#232;re" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mazabraud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2005.02706.x" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-8LG1H2CH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116071v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116069v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lunine Jl." TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116043v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118103v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gonzalez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schmitz" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Audemard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Contreras" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03607064v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Judenherc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Granet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Brun" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poupinet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Plomerov&#225;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-1951(02)00420-1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6S0WK938-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119065v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brun J. P." TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767215v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Castillo" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Saracco" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001GL013214" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267231v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Banerdt" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gagnepain-Beyneix" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-0633(00)00110-0" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K5TSLPFQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03946745v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Harri" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Marsal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.W. Leppelmeier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Spohn" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0273-1177(99)00279-3" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5JSHJBF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803490v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rosenblatt" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Maistre" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Lainey" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Rivoldini" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665339v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Besserer" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Behounkova" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667983v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panning M. P." TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Banerdt W. B." TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558957v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589030v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kobayashi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589022v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665336v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667975v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tillier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667750v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montagner J.-P." TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667981v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667977v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665356v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558820v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558811v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Feuvre M." TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558950v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589045v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666966v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lognonn&#233; Ph." TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667982v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558815v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Macquet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558904v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558901v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558987v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vergne" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558807v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cadek" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558982v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Langlais" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588261v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502485v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405845v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405409v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neal C.R." TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502082v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502054v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Emmanuel Fran&#231;ois Arrial" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guivel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine B&#233;zos" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405980v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Robuchon" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405405v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502261v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dauteuil" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deschamps" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillocheau" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405414v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405418v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Menvielle" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502587v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136482v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Hooslt T." TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186341v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136484v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Humler" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154944v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nicolas-Duroy" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durand" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156118v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199673v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M&#232;ge" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154948v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154938v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136488v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arrial P.A." TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136490v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155969v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119989v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120055v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lainey" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119983v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120056v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118431v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rouby" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155859v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Breuer" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Igel" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120108v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Choblet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120082v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120091v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bourgeois" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rouby" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00165261v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119932v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120080v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155961v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121462v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120227v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121392v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121417v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155932v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121460v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121420v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126862v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121692v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155861v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126864v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126810v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dubois" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moreau" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126788v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121664v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126817v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lunine J.L." TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126806v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Head J.W" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127080v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126874v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Quesnel" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126873v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127097v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127789v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127869v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127878v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127877v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127767v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127746v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Castillo" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rappaport N.J." TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127768v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127751v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127875v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127876v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127871v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127771v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127749v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127755v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127858v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pargamin" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442232v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fligiel" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442218v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cuvier" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Garcia" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382879v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Gernigon" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;mi Kouadio" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446633v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488934v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224721v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Merlet" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne M&#233;tois" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712681v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Manhaval" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712944v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Daynes" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Schindel&#233;" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Volcke" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120205v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034252v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alloncle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bonnin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mocquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120240122" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506921v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161132v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Gaudot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Beucler" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mocquet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Drilleau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Haugmard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa552" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03594722v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Montagner" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Burgos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Capdeville" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2021.229133" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193314v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine P&#233;quegnat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Schaeffer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Satriano" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle A. Pedersen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Touvier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220200392" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03423460v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hourcade" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte van Vliet-Lano&#235;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Perrin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.86" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025225v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Drilleau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lognonn&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A Panning" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Knapmeyer&#8208;endrun" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020EA001118" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531541v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bruce Banerdt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Smrekar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Banfield" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Giardini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Golombek" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0544-y" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526740v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lognonn&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Banerdt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Pike" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Giardini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Christensen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0536-y" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03657932v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Kenda" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Garcia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Kawamura" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Murdoch" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020je006387" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990798v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne E. Smrekar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman Spohn" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Breuer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0563-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368296v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tobie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grasset" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumoulin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935297" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188213v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0574-6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902145v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Spiga" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas A. Teanby" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Forget" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lucas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0543-0" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991048v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Clinton" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#246;se" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ceylan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Driel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0567-5" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534998v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Panning" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Lognonn&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garcia" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Golombek" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-016-0317-5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146484v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianis Gaudot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schimmel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Feuvre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv501" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277085v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schimmel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevrot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Quillard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL062347" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-73PJNBP1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01153693v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cara" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cansi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schlupp" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arroucau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole B&#233;thoux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.186.1.3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02557342v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark P Panning" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2014.10.035" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5FWX6D47-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01066009v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Villase&#241;or" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sylvander" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Benahmed" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB010953" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355293v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Langlais" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagay Amit" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Larnier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Th&#233;bault" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.05.013" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RN31S6NF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160961v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grasset" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sotin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2013.0164" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01391672v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Burgos" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Montagner" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beucler" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JB010528" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/97C2B33FF3556969FC82B8DB5B7D7713E24E9AAC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02285325v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drilleau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Verhoeven" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moebs" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt284" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00825374v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dauteuil" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deschamps" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourgeois" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillocheau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.12.022" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CFXG3RDT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03917261v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Dehant" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Banerdt" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Grott" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Asmar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2011.10.016" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665276v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouley" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Vaubaillon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2011.11.028" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LCT0BJTV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756913v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivoldini" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. van Hoolst" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Verhoeven" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dehant" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2011.03.024" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GR2Q8ZM7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596180v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Hoolst T." TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646702v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fund" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Morel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boehm" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10291-010-0166-8" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q7NP6SDS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558330v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489256v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rosenblatt" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2010.02.002" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KF4DZ7FC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558317v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558328v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372737v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vacher" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Menvielle" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB005678" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154951v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audemard F.A." TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Singer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulas J.P." TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154934v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489239v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10950-007-9059-x" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C5HMXS53-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112656v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112105v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arroucau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vacher" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112801v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155776v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Choblet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JE002271" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J0SGHJTD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116048v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perrot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guilbert" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques D&#233;verch&#232;re" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mazabraud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2005.02706.x" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-8LG1H2CH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116071v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116069v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lunine Jl." TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116043v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118103v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gonzalez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schmitz" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Audemard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Contreras" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03607064v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Judenherc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Granet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Brun" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poupinet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Plomerov&#225;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-1951(02)00420-1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6S0WK938-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119065v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brun J. P." TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767215v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Castillo" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Saracco" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001GL013214" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267231v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Banerdt" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gagnepain-Beyneix" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-0633(00)00110-0" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K5TSLPFQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03946745v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Harri" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Marsal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.W. Leppelmeier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Spohn" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0273-1177(99)00279-3" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5JSHJBF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803490v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rosenblatt" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Maistre" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Lainey" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Rivoldini" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667983v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panning M. P." TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Banerdt W. B." TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558957v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589030v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kobayashi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589022v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665336v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667975v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tillier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667750v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montagner J.-P." TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667981v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667977v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665339v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Besserer" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Behounkova" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665356v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558820v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558811v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Feuvre M." TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558950v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589045v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666966v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lognonn&#233; Ph." TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667982v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558815v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Macquet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558904v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558901v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558987v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vergne" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558807v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cadek" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558982v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Langlais" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588261v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405845v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405409v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neal C.R." TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502485v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502082v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502054v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Emmanuel Fran&#231;ois Arrial" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guivel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine B&#233;zos" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405980v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Robuchon" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405405v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502261v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dauteuil" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deschamps" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillocheau" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405414v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405418v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Menvielle" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502587v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136482v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Hooslt T." TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186341v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136484v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Humler" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154944v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nicolas-Duroy" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durand" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156118v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199673v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M&#232;ge" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154948v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154938v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136488v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arrial P.A." TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136490v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118431v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rouby" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155859v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Breuer" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Igel" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120108v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Choblet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120056v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lainey" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119989v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119983v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120055v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155969v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120082v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120091v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bourgeois" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rouby" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00165261v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119932v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120080v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120227v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121392v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121417v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121462v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155961v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155932v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121460v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121420v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121692v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155861v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126864v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126862v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126810v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dubois" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moreau" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126788v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121664v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126817v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lunine J.L." TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126806v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Head J.W" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127080v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126874v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Quesnel" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126873v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127097v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127878v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127877v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127767v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127746v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Castillo" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rappaport N.J." TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127768v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127751v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127875v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127876v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127789v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127869v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127871v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127771v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127749v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127755v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127858v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pargamin" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442232v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fligiel" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442218v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cuvier" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Garcia" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382879v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Gernigon" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;mi Kouadio" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446633v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488934v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224721v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Merlet" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne M&#233;tois" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712681v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Manhaval" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712944v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Daynes" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Schindel&#233;" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Volcke" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120205v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>