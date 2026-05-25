--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -118,230 +118,230 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earthquake Source Spectra and Site Attenuation in Northwestern France</w:t>
+                <w:t xml:space="preserve">Sismicité dans le nord-ouest de la France : un nouvel éclairage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Alloncle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Lettre d'information Epos-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5, pp.8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05034252v1</w:t>
+                <w:t xml:space="preserve">hal-05506921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sismicité dans le nord-ouest de la France : un nouvel éclairage</w:t>
+                <w:t xml:space="preserve">Earthquake Source Spectra and Site Attenuation in Northwestern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Alloncle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lettre d'information Epos-France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0120240122⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05506921v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05034252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3-D crustal VS model of western France and the surrounding regions using Monte-Carlo inversion of seismic noise cross-correlation dispersion diagrams</w:t>
               </w:r>
@@ -455,291 +455,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03161132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mantle transition zone dynamics as revealed through seismic anisotropy</w:t>
+                <w:t xml:space="preserve">RÉSIF-SI: A Distributed Information System for French Seismological Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P. Montagner</w:t>
+                <w:t xml:space="preserve">Catherine Péquegnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Burgos</w:t>
+                <w:t xml:space="preserve">Jonathan Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Capdeville</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claudio Satriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helle A. Pedersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Touvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2021.229133⟩</w:t>
+              <w:t xml:space="preserve">Seismological Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 92 (3), pp.1832-1853. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0220200392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03594722v1</w:t>
+                <w:t xml:space="preserve">hal-03193314v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RÉSIF-SI: A Distributed Information System for French Seismological Data</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The mantle transition zone dynamics as revealed through seismic anisotropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudio Satriano</w:t>
+                <w:t xml:space="preserve">J.-P. Montagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helle A. Pedersen</w:t>
+                <w:t xml:space="preserve">G. Burgos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Touvier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yann Capdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Beucler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mocquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seismological Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 92 (3), pp.1832-1853. </w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 821, pp.229133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1785/0220200392⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2021.229133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03193314v2</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03594722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characteristics and possible origins of the seismicity in northwestern France</w:t>
               </w:r>
@@ -1121,295 +1121,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02531541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints on the shallow elastic and anelastic structure of Mars from InSight seismic data</w:t>
+                <w:t xml:space="preserve">Subsurface Structure at the InSight Landing Site From Compliance Measurements by Seismic and Meteorological Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Lognonné</w:t>
+                <w:t xml:space="preserve">B Kenda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Drilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Banerdt</w:t>
+                <w:t xml:space="preserve">R Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Pike</w:t>
+                <w:t xml:space="preserve">T Kawamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Giardini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">U. Christensen</w:t>
+                <w:t xml:space="preserve">N Murdoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41561-020-0536-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 125 (6), pp.e2020JE006387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020je006387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02526740v1</w:t>
+                <w:t xml:space="preserve">hal-03657932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subsurface Structure at the InSight Landing Site From Compliance Measurements by Seismic and Meteorological Experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Constraints on the shallow elastic and anelastic structure of Mars from InSight seismic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lognonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Kenda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M Drilleau</w:t>
+                <w:t xml:space="preserve">W. Banerdt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Garcia</w:t>
+                <w:t xml:space="preserve">W. Pike</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Kawamura</w:t>
+                <w:t xml:space="preserve">D. Giardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Murdoch</w:t>
+                <w:t xml:space="preserve">U. Christensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 125 (6), pp.e2020JE006387. </w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (3), pp.213-220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2020je006387⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41561-020-0536-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03657932v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pre-mission InSights on the Interior of Mars</w:t>
               </w:r>
@@ -1646,103 +1646,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SEIS: Insight’s Seismic Experiment for Internal Structure of Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lognonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Banerdt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Giardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Pike</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Christensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Space Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 215 (1), </w:t>
@@ -1927,51 +1927,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Marsquake Service: Securing Daily Analysis of SEIS Data and Building the Martian Seismicity Catalogue for InSight</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Clinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Giardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Böse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2586,833 +2586,833 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01153693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verifying single-station seismic approaches using Earth-based data: Preparation for data return from the InSight mission to Mars</w:t>
+                <w:t xml:space="preserve">A new model for the (geo)magnetic power spectrum, with application to planetary dynamo radii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark P Panning</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Melanie Drilleau</w:t>
+                <w:t xml:space="preserve">Benoit Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hagay Amit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Larnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2014.10.035⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 401 (9), pp.347-358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.05.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02557342v1</w:t>
+                <w:t xml:space="preserve">hal-02355293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution imaging of the Pyrenees and Massif Central from the data of the PYROPE and IBERARRAY portable array deployments</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Very high-density planets: a possible remnant of gas giants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sotin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2014JB010953⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 372 (2014), pp.20130164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsta.2013.0164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01066009v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new model for the (geo)magnetic power spectrum, with application to planetary dynamo radii</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Verifying single-station seismic approaches using Earth-based data: Preparation for data return from the InSight mission to Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Larnier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Erwan Thébault</w:t>
+                <w:t xml:space="preserve">Mark P Panning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Beucler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Drilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lognonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 248, pp.230-242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2014.10.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.05.013⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02355293v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02557342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very high-density planets: a possible remnant of gas giants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Mocquet</w:t>
+                <w:t xml:space="preserve">High-resolution imaging of the Pyrenees and Massif Central from the data of the PYROPE and IBERARRAY portable array deployments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chevrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Villaseñor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Grasset</w:t>
+                <w:t xml:space="preserve">Matthieu Sylvander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Sotin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sébastien Benahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Beucler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 372 (2014), pp.20130164. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 119 (8), pp.6399-6420. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsta.2013.0164⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2014JB010953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03160961v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01066009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oceanic lithosphere-asthenosphere boundary from surface wave dispersion data</w:t>
+                <w:t xml:space="preserve">A Bayesian approach to infer radial models of temperature and anisotropy in the transition zone from surface wave dispersion curves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gael Burgos</w:t>
+                <w:t xml:space="preserve">M. Drilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Beucler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Montagner</w:t>
+                <w:t xml:space="preserve">Olivier Verhoeven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Beucler</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Mocquet</w:t>
+                <w:t xml:space="preserve">G. Moebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, pp.1079-1093. </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 195 (2), pp.1165-1183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2013JB010528⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggt284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01391672v1</w:t>
+                <w:t xml:space="preserve">insu-02285325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bayesian approach to infer radial models of temperature and anisotropy in the transition zone from surface wave dispersion curves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oceanic lithosphere-asthenosphere boundary from surface wave dispersion data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Burgos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Drilleau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Éric Beucler</w:t>
+                <w:t xml:space="preserve">J.P. Montagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Beucler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Capdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Moebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.1079-1093. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2013JB010528⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggt284⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-02285325v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01391672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-breakup evolution and palaeotopography of the North Namibian Margin during the Meso-Cenozoic</w:t>
               </w:r>
@@ -4380,51 +4380,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rosenblatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dehant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Verhoeven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planet Space Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4660,51 +4660,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraints on thermal state and composition of the Earth's lower mantle from electromagnetic impedances and seismic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Verhoeven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4788,350 +4788,350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00372737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quaternary faults and stress regime of Venezuela</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis and interpretation of the October 21, 1766 earthquake in the southestern Caribbean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Asoc. Geol. Arg.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Seismology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 11, pp.381-403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10950-007-9059-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00154951v1</w:t>
+                <w:t xml:space="preserve">hal-00489239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass-radius curve for extrasolar Extrasolar Earth-like planets and ocean planets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">O. Grasset</w:t>
+                <w:t xml:space="preserve">Quaternary faults and stress regime of Venezuela</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audemard F.A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Singer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soulas J.P.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, pp.doi:10.1016</w:t>
+              <w:t xml:space="preserve">Revue Asoc. Geol. Arg.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 61, pp.480-491</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00154934v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00154951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis and interpretation of the October 21, 1766 earthquake in the southestern Caribbean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mass-radius curve for extrasolar Extrasolar Earth-like planets and ocean planets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Seismology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.doi:10.1016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00489239v1</w:t>
+                <w:t xml:space="preserve">hal-00154934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The long lived Martian Geoscience Observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lognonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5277,51 +5277,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curve mass/radius for extrasolar Earth-like planets and ocean planets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5366,319 +5366,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00112801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interior structure of terrestrial planets: Modeling Mars’ mantle andits electromagnetic, geodetic, and seismic properties</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of the Mw = 4.3 Lorient earthquake sequence : a multidisciplinary approach to the geodynamics of the Armorican Massif, Westernmost France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gael Choblet</w:t>
+                <w:t xml:space="preserve">Julie Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Arroucau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Déverchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Mazabraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2004JE002271⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 162, pp.935-950. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2005.02706.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00155776v1</w:t>
+                <w:t xml:space="preserve">hal-00116048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the Mw = 4.3 Lorient earthquake sequence : a multidisciplinary approach to the geodynamics of the Armorican Massif, Westernmost France</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jacques Déverchère</w:t>
+                <w:t xml:space="preserve">Interior structure of terrestrial planets: Modeling Mars’ mantle andits electromagnetic, geodetic, and seismic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Verhoeven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rivoldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Mazabraud</w:t>
+                <w:t xml:space="preserve">Gael Choblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 162, pp.935-950. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 110 (E4), pp.E04009. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2005.02706.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2004JE002271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00116048v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00155776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tidal dissipation within large icy satellites : Applications to Europa and Titan</w:t>
               </w:r>
@@ -5690,51 +5690,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tobie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 177, pp.534-549</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5811,51 +5811,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lunine Jl.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 175, pp.496-502</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6068,298 +6068,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00118103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Images of lithospheric heterogeneities in the Armorican segment of the Hercynian Range in France</w:t>
+                <w:t xml:space="preserve">mages of lithospheric heterogeneities in the Armorican segment of the Hercynian Range in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Judenherc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Granet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. -P. Brun</w:t>
+                <w:t xml:space="preserve">Brun J. P.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Poupinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Plomerová</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 358, pp.121-134. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2002, 358, pp.121-134</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03607064v1</w:t>
+                <w:t xml:space="preserve">hal-00119065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mages of lithospheric heterogeneities in the Armorican segment of the Hercynian Range in France</w:t>
+                <w:t xml:space="preserve">Images of lithospheric heterogeneities in the Armorican segment of the Hercynian Range in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Judenherc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Granet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brun J. P.</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -P. Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Poupinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Mocquet</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Plomerová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 358, pp.121-134</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2002, 358, pp.121-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0040-1951(02)00420-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00119065v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03607064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wavelet transform: A tool for the interpretation of upper mantle converted phases at high frequency</w:t>
               </w:r>
@@ -6449,64 +6449,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The NetLander very broad band seismometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lognonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Giardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Banerdt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6892,2073 +6892,2090 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03803490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INSIGHT: Using Earth data to demonstrate inversion techniques for Mars' interior</w:t>
+                <w:t xml:space="preserve">The GEMS (Geophysical Monitoring Station) SEISmometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panning M. P.</w:t>
+                <w:t xml:space="preserve">Lognonné Ph.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et Al.</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43th Annual Lunar Planet. Science Conf.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Houston, United States</w:t>
+              <w:t xml:space="preserve">EPSC-DPS Joint Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Nantes, France. pp.EPSC-DPS2011-1507-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00667983v1</w:t>
+                <w:t xml:space="preserve">hal-00666966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints on the interior structure and composition of Mars from geodesy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Verhoeven</w:t>
+                <w:t xml:space="preserve">Seismic anistropy in the Transition Zone of the mantle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montagner J.-P.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Burgos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Drilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Beucler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd Lunar and Planetary Science Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Houston, United States</w:t>
+              <w:t xml:space="preserve">EGU Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00558957v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00667982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SELENE-2 Lunar BroadBand Seismometer: A key instrument to open a new window of lunar science</w:t>
+                <w:t xml:space="preserve">Coupling tidal effects and heat transfer in planetary bodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Kobayashi</w:t>
+                <w:t xml:space="preserve">J. Besserer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tobie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Choblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Behounkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Japan Geoscience Union Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Chiba-city, Japan</w:t>
+              <w:t xml:space="preserve">EPSC-DPS Joint Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00589030v1</w:t>
+                <w:t xml:space="preserve">hal-00665339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interior of Mars and its habitability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Dehant</w:t>
+                <w:t xml:space="preserve">The GEMS-2 SEIS Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et Al.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intern. Conference on Exploring Mars Habitability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">AGU Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00589022v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00667975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GEMS (Geophysical Monitoring Station)</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Seismic Anisotropy in the Transition Zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montagner J.-P.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Burgos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Beucler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Drilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Capdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPSC-DPS Joint Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Nantes, France. pp.EPSC Abstracts, 6, EPSC-DPS2011-331</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00665336v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00667750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The GEMS-2 SEIS Experiment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Tillier</w:t>
+                <w:t xml:space="preserve">INSIGHT and single-station broadband seismology: From signal and noise to interior structure determination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lognonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et Al.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">43th Annual Lunar Planet. Science Conf.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Houston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00667975v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00667981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic Anisotropy in the Transition Zone</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">INSIGHT: An integrated exploration of the interior of Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Banerdt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et Al.</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">43th Annual Lunar Planet. Science Conf.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Houston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00667750v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00667977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INSIGHT and single-station broadband seismology: From signal and noise to interior structure determination</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">INSIGHT: Using Earth data to demonstrate inversion techniques for Mars' interior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panning M. P.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Beucler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Banerdt W. B.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lognonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43th Annual Lunar Planet. Science Conf.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Houston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00667981v1</w:t>
+                <w:t xml:space="preserve">hal-00667983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INSIGHT: An integrated exploration of the interior of Mars</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Banerdt</w:t>
+                <w:t xml:space="preserve">Constraints on the interior structure and composition of Mars from geodesy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rivoldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van Hoolst T.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Verhoeven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Et Al.</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dehant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43th Annual Lunar Planet. Science Conf.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Houston, United States</w:t>
+              <w:t xml:space="preserve">42nd Lunar and Planetary Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Houston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00667977v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00558957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling tidal effects and heat transfer in planetary bodies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Besserer</w:t>
+                <w:t xml:space="preserve">SELENE-2 Lunar BroadBand Seismometer: A key instrument to open a new window of lunar science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Kobayashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et Al.</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPSC-DPS Joint Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Nantes, France</w:t>
+              <w:t xml:space="preserve">Japan Geoscience Union Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Chiba-city, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00665339v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00589030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One dimensional models of temperature and composition in the transition zone from a bayesian inversion of surface waves</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Éric Beucler</w:t>
+                <w:t xml:space="preserve">Interior of Mars and its habitability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dehant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et Al.</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, San-Francisco, United States</w:t>
+              <w:t xml:space="preserve">Intern. Conference on Exploring Mars Habitability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00665356v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00589022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian approach to infer temperature and mineralogical composition of the transition zone from seismic waveforms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Éric Beucler</w:t>
+                <w:t xml:space="preserve">GEMS (Geophysical Monitoring Station)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Banerdt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Verhoeven</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et Al.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">EPSC-DPS Joint Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Nantes, France. pp.EPSC Abstracts, 6, EPSC-DPS2011-331</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00558820v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00665336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling tidal interactions and internal dynamics of the early Earth-Moon system</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gael Choblet</w:t>
+                <w:t xml:space="preserve">One dimensional models of temperature and composition in the transition zone from a bayesian inversion of surface waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Drilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Beucler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Verhoeven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Burgos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, San-Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00558811v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00665356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints on the interior structure and composition of Mars from geodesy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">Bayesian approach to infer temperature and mineralogical composition of the transition zone from seismic waveforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Drilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Beucler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Verhoeven</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Dehant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00558950v1</w:t>
+                <w:t xml:space="preserve">hal-00558820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying the Martian Geochemical Reservoirs Workshop</w:t>
+                <w:t xml:space="preserve">Constraints on the interior structure and composition of Mars from geodesy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rivoldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van Hoolst T.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Verhoeven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dehant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intern. Space Science Inst. &amp; Europlanet Res. Infrastr.,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Berne, Switzerland</w:t>
+              <w:t xml:space="preserve">EGU Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00589045v1</w:t>
+                <w:t xml:space="preserve">hal-00558950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The GEMS (Geophysical Monitoring Station) SEISmometer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coupling tidal interactions and internal dynamics of the early Earth-Moon system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Besserer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lognonné Ph.</w:t>
+                <w:t xml:space="preserve">Le Feuvre M.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tobie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Choblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Et Al.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPSC-DPS Joint Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Nantes, France. pp.EPSC-DPS2011-1507-1</w:t>
+              <w:t xml:space="preserve">EGU Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00666966v1</w:t>
+                <w:t xml:space="preserve">hal-00558811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic anistropy in the Transition Zone of the mantle</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Éric Beucler</w:t>
+                <w:t xml:space="preserve">Quantifying the Martian Geochemical Reservoirs Workshop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rivoldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van Hoolst T.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Verhoeven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dehant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Intern. Space Science Inst. &amp; Europlanet Res. Infrastr.,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Berne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00667982v1</w:t>
+                <w:t xml:space="preserve">hal-00589045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RÉSoNANSS: A regional contribution to seismological observations in Western France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Mocquet</w:t>
+                <w:t xml:space="preserve">Probing Jupiter's moons' interiors with tidal deformation and magnetic fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tobie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hagay Amit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Macquet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B. Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Feuvre M.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESC Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Montpellier, France</w:t>
+              <w:t xml:space="preserve">EJSM science WS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Noordwijk, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00558815v1</w:t>
+                <w:t xml:space="preserve">hal-00588261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissipation de marée du manteau martien : contraintes sur la taille de grain, la température et la composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Feuvre M.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Verhoeven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque quadriennal Programme National de Planétologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9072,690 +9089,725 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00558901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the French Permanent Broadband Network (RLBP) in the framework of the RESIF Infrastructure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RÉSoNANSS: A regional contribution to seismological observations in Western France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Beucler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Vergne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Mocquet</w:t>
+                <w:t xml:space="preserve">M. Macquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Drilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESC Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00558987v1</w:t>
+                <w:t xml:space="preserve">hal-00558815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tidally heated compressible mantle convection in planets and moons</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution of the French Permanent Broadband Network (RLBP) in the framework of the RESIF Infrastructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Cadek</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Vergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Beucler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mocquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">ESC Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00558807v1</w:t>
+                <w:t xml:space="preserve">hal-00558987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing Jupiter's moons' interiors with tidal deformation and magnetic fields</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tidally heated compressible mantle convection in planets and moons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Besserer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Choblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tobie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Langlais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Le Feuvre M.</w:t>
+                <w:t xml:space="preserve">O. Cadek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Behounkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPSC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Rome, Italy</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00558982v1</w:t>
+                <w:t xml:space="preserve">hal-00558807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing Jupiter's moons' interiors with tidal deformation and magnetic fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tobie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hagay Amit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Feuvre M.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EJSM science WS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Noordwijk, Netherlands</w:t>
+              <w:t xml:space="preserve">EPSC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00588261v1</w:t>
+                <w:t xml:space="preserve">hal-00558982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interior structure and composition of the Moon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Verhoeven</w:t>
+                <w:t xml:space="preserve">The North Namibian margin during the Meso-Cenozoic : deformation and topography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Dauteuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Science Lunar Institute kick-off meeting - IPGP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00405845v1</w:t>
+                <w:t xml:space="preserve">hal-00502261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lunar Geophysical Instrument Package as a payload for the International Lunar Netwok</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Neal C.R.</w:t>
+                <w:t xml:space="preserve">Insight into the interior structure of Mars from forced nutations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rivoldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van Hoolst T.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dehant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Et Al.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th Annual Lunar Planet. Science Conf.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Houston, United States</w:t>
+              <w:t xml:space="preserve">Intern. Conf. Comparative Planetology – Venus – Mars – Earth, ESLAB 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Noordwijk, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00405409v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00405414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tropospheric Models and Multipath Effects for Assessing Ocean Tide Loading Displacements in the West of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9784,761 +9836,709 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tropospheric Models and Multipath Effects for Assessing Ocean Tide Loading Displacements in the West of France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Buenos Aires, Argentina. pp.PS3-TU19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00502485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled evolution of the orbit and internal dynamics of the planets and of thir satellites : Application to the primitive Earth-Moon system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gael Choblet</w:t>
+                <w:t xml:space="preserve">Lunar Geophysical Instrument Package as a payload for the International Lunar Netwok</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neal C.R.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Tobie</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et Al.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Intern. Workshop on Modeling of Mantle Convection and Lithospheric Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Braunwald, Switzerland</w:t>
+              <w:t xml:space="preserve">40th Annual Lunar Planet. Science Conf.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Houston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00502082v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00405409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of subduction parameters' influence on partial melting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-André Emmanuel François Arrial</w:t>
+                <w:t xml:space="preserve">Interior structure and composition of the Moon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Verhoeven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antoine Bézos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerical modelling of subduction parameters' influence on partial melting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, San Francisco, United States. pp.Abstract DI41C-1819</w:t>
+              <w:t xml:space="preserve">French Science Lunar Institute kick-off meeting - IPGP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00502054v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00405845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Evolution of Mercury: Implication for Despinning and Contraction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Robuchon</w:t>
+                <w:t xml:space="preserve">Coupled evolution of the orbit and internal dynamics of the planets and of thir satellites : Application to the primitive Earth-Moon system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Besserer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Choblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tobie</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th Lunar and Planetary Science Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Woodlands, Texas, United States. pp.1866</w:t>
+              <w:t xml:space="preserve">11th Intern. Workshop on Modeling of Mantle Convection and Lithospheric Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Braunwald, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00405980v1</w:t>
+                <w:t xml:space="preserve">hal-00502082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the structure of planetary interiors from satellite and ground-based geophysical data: a comparative study of Venus, Earth and Mars</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal Evolution of Mercury: Implication for Despinning and Contraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Robuchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tobie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Choblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Cadek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Dehant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intern. Conf. Comparative Planetology – Venus – Mars – Earth, ESLAB 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Noordwijk, Netherlands</w:t>
+              <w:t xml:space="preserve">40th Lunar and Planetary Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Woodlands, Texas, United States. pp.1866</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00405405v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00405980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The North Namibian margin during the Meso-Cenozoic : deformation and topography</w:t>
+                <w:t xml:space="preserve">Numerical modelling of subduction parameters' influence on partial melting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Dauteuil</w:t>
+                <w:t xml:space="preserve">Pierre-André Emmanuel François Arrial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Deschamps</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Mocquet</w:t>
+                <w:t xml:space="preserve">C. Guivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Guillocheau</w:t>
+                <w:t xml:space="preserve">Antoine Bézos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Numerical modelling of subduction parameters' influence on partial melting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, San Francisco, United States. pp.Abstract DI41C-1819</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00502261v1</w:t>
+                <w:t xml:space="preserve">hal-00502054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight into the interior structure of Mars from forced nutations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Van Hoolst T.</w:t>
+                <w:t xml:space="preserve">Assessing the structure of planetary interiors from satellite and ground-based geophysical data: a comparative study of Venus, Earth and Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rosenblatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dehant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intern. Conf. Comparative Planetology – Venus – Mars – Earth, ESLAB 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Noordwijk, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00405414v1</w:t>
+                <w:t xml:space="preserve">hal-00405405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraints on thermal state and composition of the Earth's lower mantle from electromagnetic impedances and seismic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Verhoeven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10613,247 +10613,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00405418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sismologie et Structure Interne des planètes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of crustal thickness on partial melting in subduction zones : numerical modelling basis and first results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arrial P.A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2007, Université de Louvain-la-Neuve, Belgique</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Humler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jun 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00502587v1</w:t>
+                <w:t xml:space="preserve">hal-00136488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mars rotation and deformation as seen from a lander or a spacecraft orbiting a planet</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Van Hooslt T.</w:t>
+                <w:t xml:space="preserve">Mercury's interior structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van Hoolst T.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rivoldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Verhoeven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Vienne, Austria</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Apr 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00136482v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00136490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismology on Mars with the GEP/seismometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lognonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10868,172 +10906,172 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Mars Science and Exploration Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Noordwijk, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00186341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical tests on the relationship between crustal thickness and partial melting in subduction zones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Emmanuel François Arrial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Humler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union, Apr 2007, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00136484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
@@ -11133,960 +11171,892 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00154944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mars rotation and deformation as seen from a lander or a spacecraft orbiting a planet.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sismologie et Structure Interne des planètes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Sismologie et Structure Interne des planètes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2007, Université de Louvain-la-Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00156118v1</w:t>
+                <w:t xml:space="preserve">hal-00502587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tidal interactions in the Pluto-Charon system: origin, evolution, and consequences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Tobie</w:t>
+                <w:t xml:space="preserve">Mars rotation and deformation as seen from a lander or a spacecraft orbiting a planet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dehant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Mège</w:t>
+                <w:t xml:space="preserve">Van Hooslt T.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Sotin</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lognonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Menvielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop 3e Zone</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, Nantes, France</w:t>
+              <w:t xml:space="preserve">EGU Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00199673v1</w:t>
+                <w:t xml:space="preserve">hal-00136482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing of the azimutal assymetry of the signal propagation delays in GNSS positioning</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Durand</w:t>
+                <w:t xml:space="preserve">Mars rotation and deformation as seen from a lander or a spacecraft orbiting a planet.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dehant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. van Hoolst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2007, Toulouse, France</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Menvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lognonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00154948v1</w:t>
+                <w:t xml:space="preserve">hal-00156118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent progress on planetary interior models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Verhoeven</w:t>
+                <w:t xml:space="preserve">Tidal interactions in the Pluto-Charon system: origin, evolution, and consequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tobie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUGG Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Perugia - Italy, France</w:t>
+              <w:t xml:space="preserve">Workshop 3e Zone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00154938v1</w:t>
+                <w:t xml:space="preserve">hal-00199673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of crustal thickness on partial melting in subduction zones : numerical modelling basis and first results</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Assessing of the azimutal assymetry of the signal propagation delays in GNSS positioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Nicolas-Duroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arrial P.A.</w:t>
-[...77 lines deleted...]
-                <w:t xml:space="preserve">hal-00136488v1</w:t>
+                <w:t xml:space="preserve">hal-00154948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mercury's interior structure</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recent progress on planetary interior models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rivoldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Vacher</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Verhoeven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">Apr 2007</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IUGG Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Perugia - Italy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00136490v1</w:t>
+                <w:t xml:space="preserve">hal-00154938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismicity of passive margins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Deschamps</w:t>
+                <w:t xml:space="preserve">Structure actuelle et évolution post rifting de la marge namibienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauteuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rouby</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">2006, EGU06-A-05825, 2 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réunion des Sciences de la Terre 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Dijon, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00118431v1</w:t>
+                <w:t xml:space="preserve">insu-00165261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long lived martian geoscience observatory.</w:t>
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Noordwijk, Netherlands. pp.163-170</w:t>
+                <w:t xml:space="preserve">Curve mass/radius for extrasolar Earth-like planets and ocean planets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sotin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sep 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00155859v1</w:t>
+                <w:t xml:space="preserve">hal-00119932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contraintes géophysiques sur la structure interne de Mars</w:t>
+                <w:t xml:space="preserve">Geophysical constraints on the internal structure of Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Verhoeven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rivoldini</w:t>
@@ -12100,130 +12070,130 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Choblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sep 2006</w:t>
+              <w:t xml:space="preserve">Feb 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00120108v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00120080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phobos' secular acceleration and the interior of Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rivoldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lainey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Verhoeven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12248,87 +12218,87 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Van Hoolst T.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jul 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00120056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European Network of Geophysical Planetary Observatories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lognonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12336,87 +12306,87 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et Al.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sep 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00119989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The long lived Martian Geoscience Observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lognonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12424,100 +12394,100 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et Al.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006, pp.588</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00119983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phobos' acceleration and Mars interior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rivoldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lainey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Verhoeven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12538,73 +12508,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van Hoolst T.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Apr 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00120055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercury's Interior structure.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Verhoeven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12663,829 +12633,866 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mars Dialogue (MAGE final Meeting)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00155969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mercury's Interior structure</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Vacher</w:t>
+                <w:t xml:space="preserve">Seismicity of passive margins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dauteuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Sep 2006</w:t>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, EGU06-A-05825, 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00120082v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00118431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La marge nord namibienne au Méso-Cénozoïque : Structure et évolution</w:t>
-[...71 lines deleted...]
-              <w:t xml:space="preserve">Sep 2006</w:t>
+                <w:t xml:space="preserve">Long lived martian geoscience observatory.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lognonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Spohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Breuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Christensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Igel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">39TH ESLAB Symposium on Trends in Space Science and Cosmic Vision 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Noordwijk, Netherlands. pp.163-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00120091v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00155859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure actuelle et évolution post rifting de la marge namibienne</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bourgeois</w:t>
+                <w:t xml:space="preserve">Contraintes géophysiques sur la structure interne de Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Verhoeven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rivoldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, Dijon, France. 1 p</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Choblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sep 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00165261v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00120108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curve mass/radius for extrasolar Earth-like planets and ocean planets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Grasset</w:t>
+                <w:t xml:space="preserve">Mercury's Interior structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Verhoeven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rivoldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van Hoolst T.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sep 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00119932v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00120082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geophysical constraints on the internal structure of Mars</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Vacher</w:t>
+                <w:t xml:space="preserve">La marge nord namibienne au Méso-Cénozoïque : Structure et évolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Dauteuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Feb 2006</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rouby</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sep 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00120080v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00120091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low magnitude earhquakes relocation in the Armorican Massif (NW France)</w:t>
+                <w:t xml:space="preserve">Decay of macroseismic intensities for France : importance of epicentral intensity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Arroucau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">Apr 2005</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E.G.U. Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00120227v1</w:t>
+                <w:t xml:space="preserve">hal-00121462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long lived martian geoscience observatory</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">U. Christensen</w:t>
+                <w:t xml:space="preserve">Geophysical constraints on the internal structure of Mars.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Verhoeven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rivoldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Igel</w:t>
+                <w:t xml:space="preserve">G. Choblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th ESLAB Symposium: Trends in Space Science and Cosmic Vision 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, Noordwijk, Netherlands</w:t>
+              <w:t xml:space="preserve">Mars Dialogue (MAGE final Meeting)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00121392v1</w:t>
+                <w:t xml:space="preserve">hal-00155961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mars interior models</w:t>
               </w:r>
@@ -13523,51 +13530,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van Hoolst T.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Choblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Apr 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
@@ -13583,497 +13590,490 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00121417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decay of macroseismic intensities for France : importance of epicentral intensity</w:t>
+                <w:t xml:space="preserve">Low magnitude earhquakes relocation in the Armorican Massif (NW France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Arroucau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, Vienne, Austria</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Apr 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00121462v1</w:t>
+                <w:t xml:space="preserve">hal-00120227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geophysical constraints on the internal structure of Mars.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Choblet</w:t>
+                <w:t xml:space="preserve">Long lived martian geoscience observatory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lognonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Spohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Breuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Christensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Igel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mars Dialogue (MAGE final Meeting)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">39th ESLAB Symposium: Trends in Space Science and Cosmic Vision 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Noordwijk, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00155961v1</w:t>
+                <w:t xml:space="preserve">hal-00121392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mars interior models.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temperature and composition of the Martian deep interior inferred from the magnetic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Verhoeven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rivoldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Choblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Mars Escape and Magnetic Orbiter Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00155932v1</w:t>
+                <w:t xml:space="preserve">hal-00121460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature and composition of the Martian deep interior inferred from the magnetic data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Vacher</w:t>
+                <w:t xml:space="preserve">Mars interior models.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rivoldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Verhoeven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Rivoldini</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. van Hoolst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Choblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mars Escape and Magnetic Orbiter Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Paris, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00121460v1</w:t>
+                <w:t xml:space="preserve">hal-00155932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mars interior structure models from tidal measurements</w:t>
               </w:r>
@@ -14167,404 +14167,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00121420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planetary interiors structure inferred from electromagnetic,geodetic and seismic network science</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Apr 2004, pp.2480</w:t>
+                <w:t xml:space="preserve">Geological and architectural context of historical earthquakes in eastern Venezuela</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Apr 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00121692v1</w:t>
+                <w:t xml:space="preserve">hal-00121664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the martian interior structure: expectations from network science.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Vacher</w:t>
+                <w:t xml:space="preserve">Models of Titan's interior and the origin of its atmospheric methane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tobie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lunine J.L.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Paris, France</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sotin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004, pp.44.09</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00155861v1</w:t>
+                <w:t xml:space="preserve">hal-00126817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the martian interior structure: expectations from network science</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Vacher</w:t>
+                <w:t xml:space="preserve">Thermal evolution of Europa's icy crust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Choblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Head J.W</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Jul 2004</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tobie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Feb 2004, pp.abstract no. 7017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00126864v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00126806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geophysical models of the Martian internal srtucture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Verhoeven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14586,900 +14515,971 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Choblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Apr 2004, pp.- + Poster</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00126862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal structure of Earth-like exoplanets</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Planetary interiors structure inferred from electromagnetic,geodetic and seismic network science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rivoldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Verhoeven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Menvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dehant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Apr 2004, pp.2480</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Moreau</w:t>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">hal-00126810v1</w:t>
+                <w:t xml:space="preserve">hal-00121692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mars conformant planetary interior models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of the martian interior structure: expectations from network science.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Verhoeven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rivoldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Van Hoolst T.</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Dec 2004</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Choblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">COSPAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00126788v1</w:t>
+                <w:t xml:space="preserve">hal-00155861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geological and architectural context of historical earthquakes in eastern Venezuela</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of the martian interior structure: expectations from network science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Verhoeven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rivoldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Apr 2004</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Choblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jul 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00121664v1</w:t>
+                <w:t xml:space="preserve">hal-00126864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Models of Titan's interior and the origin of its atmospheric methane</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">O. Grasset</w:t>
+                <w:t xml:space="preserve">Internal structure of Earth-like exoplanets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lunine J.L.</w:t>
+                <w:t xml:space="preserve">V. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2004, pp.44.09</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">xxx</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, xx, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00126817v1</w:t>
+                <w:t xml:space="preserve">hal-00126810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal evolution of Europa's icy crust</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mars conformant planetary interior models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rivoldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Verhoeven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van Hoolst T.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dec 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Head J.W</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-00126806v1</w:t>
+                <w:t xml:space="preserve">hal-00126788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A joint inversion method of electromagnetic, geodetic and seismological data for the study of planetary interiors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">O. Verhoeven</w:t>
+                <w:t xml:space="preserve">Pouzauges earthquake (June, 8th. 2001, ML 4.9) : location and focal mechanism determination; macroseismic data inversion and site effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Arroucau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Apr 2003</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Apr 2003, pp.12879 + Poster</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00127080v1</w:t>
+                <w:t xml:space="preserve">hal-00126874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pouzauges earthquake (June, 8th. 2001, ML 4.9) : location and focal mechanism determination; macroseismic data inversion and site effects</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A joint inversion method of electromagnetic, geodetic and seismological data for the study of planetary interiors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rivoldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Verhoeven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dehant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Menvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Apr 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Quesnel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-00126874v1</w:t>
+                <w:t xml:space="preserve">hal-00127080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aftershocks of the 2002, September 30th, Mw 4.3 earthquake in Southern Brittany, France, and their tectonic significance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Arroucau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Déverchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Mazabraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Apr 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15523,51 +15523,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tobie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Apr 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15579,1532 +15579,1532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00127097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mission Netlander : la synergie entre les expériences Magnet-Neige-Seis comme clef de voûte d'une nouvelle modélisation de la structure interne de Mars</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Menvielle</w:t>
+                <w:t xml:space="preserve">Impact du chauffage de marée sur la dynamique interne d'europe et titan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tobie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Choblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Sep 2002</w:t>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pargamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sotin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Apr 2002, pp.421</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00127878v1</w:t>
+                <w:t xml:space="preserve">hal-00127858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Mars' interior</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Menvielle</w:t>
+                <w:t xml:space="preserve">Expérience de sismologie SEIS sur NetLander</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lognonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Banerdt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Giardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Spohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Apr 2002</w:t>
+              <w:t xml:space="preserve">Sep 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00127877v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00127789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the chemistry of the stellar nebula on the relationship between mass and radius of silicate and metal rich exoplanets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Dubois</w:t>
+                <w:t xml:space="preserve">Tidally heated convection within Europa's ice shell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tobie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Choblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Apr 2002</w:t>
+              <w:t xml:space="preserve">Mar 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00127767v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00127869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of Cassini-Huygens gravity measurements as a function of Titan's response to Saturn's attraction</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence de la composition chimique de la nébuleuse stellaire, sur la relation masse-rayon pour les planètes dites telluriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Apr 2002, pp.112</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Castillo</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-00127746v1</w:t>
+                <w:t xml:space="preserve">hal-00127768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la composition chimique de la nébuleuse stellaire, sur la relation masse-rayon pour les planètes dites telluriques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Are observed variations of topography of the '660' influenced by lateral variations of an underlying interface ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sotin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Apr 2002, pp.112</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Apr 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00127768v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00127751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are observed variations of topography of the '660' influenced by lateral variations of an underlying interface ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Castillo</w:t>
+                <w:t xml:space="preserve">Transitions de phase et discontinuités sismiques dans un manteau martien de composition chondritique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Apr 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00127751v1</w:t>
+                <w:t xml:space="preserve">hal-00127875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transitions de phase et discontinuités sismiques dans un manteau martien de composition chondritique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation de la structure interne de Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Verhoeven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dehant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Menvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Apr 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00127875v1</w:t>
+                <w:t xml:space="preserve">hal-00127876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la structure interne de Mars</w:t>
+                <w:t xml:space="preserve">Mission Netlander : la synergie entre les expériences Magnet-Neige-Seis comme clef de voûte d'une nouvelle modélisation de la structure interne de Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Verhoeven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rivoldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dehant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Menvielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Apr 2002</w:t>
+              <w:t xml:space="preserve">Sep 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00127876v1</w:t>
+                <w:t xml:space="preserve">hal-00127878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérience de sismologie SEIS sur NetLander</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">T. Spohn</w:t>
+                <w:t xml:space="preserve">Modeling Mars' interior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Verhoeven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dehant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Menvielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sep 2002</w:t>
+              <w:t xml:space="preserve">Apr 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00127789v1</w:t>
+                <w:t xml:space="preserve">hal-00127877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tidally heated convection within Europa's ice shell</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Choblet</w:t>
+                <w:t xml:space="preserve">Effect of the chemistry of the stellar nebula on the relationship between mass and radius of silicate and metal rich exoplanets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Mar 2002</w:t>
+              <w:t xml:space="preserve">Apr 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00127869v1</w:t>
+                <w:t xml:space="preserve">hal-00127767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dissipation de marée dans différents corps solides du système solaire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Choblet</w:t>
+                <w:t xml:space="preserve">Prediction of Cassini-Huygens gravity measurements as a function of Titan's response to Saturn's attraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Sep 2002</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rappaport N.J.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00127871v1</w:t>
+                <w:t xml:space="preserve">hal-00127746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of chemical composition of stellar nebula on the mass-radius relation of telluric exoplanets</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">La dissipation de marée dans différents corps solides du système solaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tobie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Choblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sotin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Jun 2002</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sep 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00127771v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00127871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en évidence d'une structure complexe à la base de la zone de transition et conséquences sur les variations latérales de topographie de la '660</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Castillo</w:t>
+                <w:t xml:space="preserve">Influence of chemical composition of stellar nebula on the mass-radius relation of telluric exoplanets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Apr 2002, pp.223</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jun 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00127749v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00127771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clues on Titan's internal structure from Cassini-Huygens missions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId375" w:history="1">
+                <w:t xml:space="preserve">Mise en évidence d'une structure complexe à la base de la zone de transition et conséquences sur les variations latérales de topographie de la '660</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Mar 2002</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Apr 2002, pp.223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00127755v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00127749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du chauffage de marée sur la dynamique interne d'europe et titan</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Choblet</w:t>
+                <w:t xml:space="preserve">Clues on Titan's internal structure from Cassini-Huygens missions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rappaport N.J.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sotin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mar 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Pargamin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-00127858v1</w:t>
+                <w:t xml:space="preserve">hal-00127755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -17116,303 +17116,303 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet de multi-instrumentation co-localisée des sites RLBP des Pays de la Loire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detecting the unbalanced distributions in the seismic signal, applications to the martian (and terrestrial) data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Cuvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Beucler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes Rencontres Scientifiques et Techniques Résif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Obernai (67210), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03442232v1</w:t>
+                <w:t xml:space="preserve">hal-03442218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting the unbalanced distributions in the seismic signal, applications to the martian (and terrestrial) data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arthur Cuvier</w:t>
+                <w:t xml:space="preserve">Projet de multi-instrumentation co-localisée des sites RLBP des Pays de la Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Fligiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Beucler</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes Rencontres Scientifiques et Techniques Résif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Obernai (67210), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03442218v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03442232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RESIF-CLB dans l'Ouest de la France, actions 2017-2019 à l'OSUNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fligiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17493,51 +17493,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résif-CLB dans l'Ouest de la France : actions 2017-2019 à l'Osuna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fligiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17914,51 +17914,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Beucler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fligiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Manhaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18028,51 +18028,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Daynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Péquegnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schindelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18120,90 +18120,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport préliminaire sur l'intervention sismique suite au séisme de Hennebont du 20 septembre 2002 (campagne SISBREIZH 2002)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Déverchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Arroucau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Mazabraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18407,51 +18407,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034252v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alloncle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bonnin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mocquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120240122" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506921v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161132v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Gaudot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Beucler" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mocquet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Drilleau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Haugmard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa552" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03594722v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Montagner" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Burgos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Capdeville" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2021.229133" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193314v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine P&#233;quegnat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Schaeffer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Satriano" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle A. Pedersen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Touvier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220200392" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03423460v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hourcade" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte van Vliet-Lano&#235;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Perrin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.86" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025225v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Drilleau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lognonn&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A Panning" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Knapmeyer&#8208;endrun" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020EA001118" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531541v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bruce Banerdt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Smrekar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Banfield" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Giardini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Golombek" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0544-y" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526740v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lognonn&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Banerdt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Pike" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Giardini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Christensen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0536-y" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03657932v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Kenda" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Garcia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Kawamura" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Murdoch" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020je006387" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990798v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne E. Smrekar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman Spohn" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Breuer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0563-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368296v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tobie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grasset" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumoulin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935297" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188213v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0574-6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902145v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Spiga" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas A. Teanby" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Forget" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lucas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0543-0" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991048v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Clinton" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#246;se" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ceylan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Driel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0567-5" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534998v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Panning" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Lognonn&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garcia" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Golombek" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-016-0317-5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146484v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianis Gaudot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schimmel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Feuvre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv501" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277085v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schimmel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevrot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Quillard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL062347" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-73PJNBP1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01153693v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cara" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cansi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schlupp" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arroucau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole B&#233;thoux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.186.1.3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02557342v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark P Panning" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2014.10.035" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5FWX6D47-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01066009v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Villase&#241;or" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sylvander" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Benahmed" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB010953" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355293v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Langlais" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagay Amit" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Larnier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Th&#233;bault" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.05.013" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RN31S6NF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160961v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grasset" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sotin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2013.0164" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01391672v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Burgos" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Montagner" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beucler" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JB010528" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/97C2B33FF3556969FC82B8DB5B7D7713E24E9AAC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02285325v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drilleau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Verhoeven" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moebs" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt284" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00825374v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dauteuil" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deschamps" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourgeois" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillocheau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.12.022" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CFXG3RDT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03917261v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Dehant" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Banerdt" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Grott" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Asmar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2011.10.016" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665276v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouley" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Vaubaillon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2011.11.028" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LCT0BJTV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756913v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivoldini" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. van Hoolst" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Verhoeven" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dehant" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2011.03.024" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GR2Q8ZM7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596180v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Hoolst T." TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646702v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fund" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Morel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boehm" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10291-010-0166-8" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q7NP6SDS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558330v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489256v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rosenblatt" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2010.02.002" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KF4DZ7FC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558317v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558328v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372737v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vacher" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Menvielle" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB005678" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154951v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audemard F.A." TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Singer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulas J.P." TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154934v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489239v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10950-007-9059-x" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C5HMXS53-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112656v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112105v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arroucau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vacher" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112801v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155776v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Choblet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JE002271" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J0SGHJTD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116048v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perrot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guilbert" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques D&#233;verch&#232;re" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mazabraud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2005.02706.x" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-8LG1H2CH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116071v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116069v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lunine Jl." TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116043v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118103v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gonzalez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schmitz" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Audemard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Contreras" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03607064v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Judenherc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Granet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Brun" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poupinet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Plomerov&#225;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-1951(02)00420-1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6S0WK938-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119065v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brun J. P." TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767215v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Castillo" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Saracco" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001GL013214" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267231v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Banerdt" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gagnepain-Beyneix" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-0633(00)00110-0" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K5TSLPFQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03946745v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Harri" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Marsal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.W. Leppelmeier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Spohn" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0273-1177(99)00279-3" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5JSHJBF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803490v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rosenblatt" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Maistre" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Lainey" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Rivoldini" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667983v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panning M. P." TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Banerdt W. B." TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558957v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589030v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kobayashi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589022v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665336v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667975v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tillier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667750v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montagner J.-P." TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667981v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667977v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665339v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Besserer" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Behounkova" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665356v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558820v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558811v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Feuvre M." TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558950v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589045v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666966v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lognonn&#233; Ph." TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667982v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558815v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Macquet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558904v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558901v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558987v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vergne" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558807v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cadek" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558982v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Langlais" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588261v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405845v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405409v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neal C.R." TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502485v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502082v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502054v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Emmanuel Fran&#231;ois Arrial" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guivel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine B&#233;zos" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405980v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Robuchon" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405405v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502261v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dauteuil" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deschamps" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillocheau" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405414v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405418v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Menvielle" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502587v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136482v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Hooslt T." TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186341v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136484v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Humler" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154944v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nicolas-Duroy" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durand" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156118v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199673v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M&#232;ge" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154948v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154938v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136488v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arrial P.A." TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136490v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118431v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rouby" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155859v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Breuer" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Igel" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120108v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Choblet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120056v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lainey" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119989v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119983v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120055v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155969v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120082v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120091v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bourgeois" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rouby" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00165261v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119932v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120080v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120227v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121392v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121417v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121462v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155961v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155932v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121460v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121420v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121692v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155861v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126864v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126862v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126810v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dubois" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moreau" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126788v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121664v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126817v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lunine J.L." TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126806v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Head J.W" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127080v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126874v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Quesnel" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126873v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127097v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127878v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127877v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127767v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127746v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Castillo" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rappaport N.J." TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127768v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127751v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127875v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127876v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127789v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127869v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127871v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127771v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127749v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127755v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127858v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pargamin" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442232v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fligiel" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442218v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cuvier" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Garcia" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382879v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Gernigon" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;mi Kouadio" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446633v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488934v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224721v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Merlet" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne M&#233;tois" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712681v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Manhaval" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712944v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Daynes" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Schindel&#233;" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Volcke" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120205v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506921v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alloncle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bonnin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mocquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034252v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120240122" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161132v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Gaudot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Beucler" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mocquet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Drilleau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Haugmard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa552" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193314v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine P&#233;quegnat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Schaeffer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Satriano" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle A. Pedersen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Touvier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220200392" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03594722v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Montagner" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Burgos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Capdeville" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2021.229133" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03423460v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hourcade" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte van Vliet-Lano&#235;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Perrin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.86" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025225v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Drilleau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lognonn&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A Panning" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Knapmeyer&#8208;endrun" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020EA001118" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531541v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bruce Banerdt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Smrekar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Banfield" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Giardini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Golombek" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0544-y" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03657932v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Kenda" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Garcia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Kawamura" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Murdoch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020je006387" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526740v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lognonn&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Banerdt" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Pike" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Giardini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Christensen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0536-y" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990798v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne E. Smrekar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman Spohn" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Breuer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0563-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368296v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tobie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grasset" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumoulin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935297" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188213v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0574-6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902145v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Spiga" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas A. Teanby" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Forget" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lucas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0543-0" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991048v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Clinton" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#246;se" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ceylan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Driel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0567-5" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534998v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Panning" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Lognonn&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garcia" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Golombek" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-016-0317-5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146484v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianis Gaudot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schimmel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Feuvre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv501" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277085v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schimmel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevrot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Quillard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL062347" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-73PJNBP1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01153693v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cara" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cansi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schlupp" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arroucau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole B&#233;thoux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.186.1.3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355293v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Langlais" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagay Amit" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Larnier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Th&#233;bault" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.05.013" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RN31S6NF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160961v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grasset" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sotin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2013.0164" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02557342v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark P Panning" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2014.10.035" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5FWX6D47-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01066009v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Villase&#241;or" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sylvander" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Benahmed" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB010953" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02285325v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drilleau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Verhoeven" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moebs" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt284" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01391672v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Burgos" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Montagner" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beucler" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JB010528" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/97C2B33FF3556969FC82B8DB5B7D7713E24E9AAC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00825374v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dauteuil" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deschamps" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourgeois" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillocheau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.12.022" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CFXG3RDT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03917261v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Dehant" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Banerdt" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Grott" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Asmar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2011.10.016" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665276v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouley" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Vaubaillon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2011.11.028" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LCT0BJTV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756913v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivoldini" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. van Hoolst" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Verhoeven" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dehant" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2011.03.024" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GR2Q8ZM7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596180v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Hoolst T." TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646702v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fund" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Morel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boehm" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10291-010-0166-8" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q7NP6SDS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558330v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489256v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rosenblatt" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2010.02.002" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KF4DZ7FC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558317v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558328v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372737v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vacher" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Menvielle" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB005678" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489239v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10950-007-9059-x" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C5HMXS53-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154951v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audemard F.A." TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Singer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulas J.P." TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154934v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112656v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112105v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arroucau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vacher" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112801v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116048v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perrot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guilbert" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques D&#233;verch&#232;re" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mazabraud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2005.02706.x" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-8LG1H2CH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155776v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Choblet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JE002271" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J0SGHJTD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116071v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116069v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lunine Jl." TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116043v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118103v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gonzalez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schmitz" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Audemard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Contreras" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119065v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Judenherc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Granet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brun J. P." TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poupinet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03607064v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Brun" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Plomerov&#225;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-1951(02)00420-1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6S0WK938-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767215v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Castillo" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Saracco" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001GL013214" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267231v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Banerdt" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gagnepain-Beyneix" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-0633(00)00110-0" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K5TSLPFQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03946745v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Harri" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Marsal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.W. Leppelmeier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Spohn" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0273-1177(99)00279-3" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5JSHJBF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803490v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rosenblatt" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Maistre" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Lainey" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Rivoldini" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666966v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lognonn&#233; Ph." TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667982v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montagner J.-P." TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665339v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Besserer" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Behounkova" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667975v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tillier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667750v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667981v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667977v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667983v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panning M. P." TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Banerdt W. B." TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558957v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589030v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kobayashi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589022v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665336v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665356v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558820v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558950v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558811v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Feuvre M." TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589045v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588261v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Langlais" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558904v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558901v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558815v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Macquet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558987v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vergne" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558807v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cadek" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558982v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502261v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dauteuil" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deschamps" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillocheau" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405414v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502485v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405409v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neal C.R." TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405845v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502082v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405980v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Robuchon" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502054v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Emmanuel Fran&#231;ois Arrial" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guivel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine B&#233;zos" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405405v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405418v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Menvielle" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136488v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arrial P.A." TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Humler" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136490v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186341v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136484v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154944v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nicolas-Duroy" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durand" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502587v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136482v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Hooslt T." TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156118v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199673v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M&#232;ge" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154948v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154938v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00165261v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rouby" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119932v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120080v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Choblet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120056v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lainey" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119989v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119983v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120055v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155969v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118431v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155859v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Breuer" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Igel" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120108v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120082v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120091v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bourgeois" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rouby" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121462v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155961v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121417v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120227v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121392v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121460v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155932v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121420v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121664v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126817v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lunine J.L." TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126806v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Head J.W" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126862v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121692v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155861v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126864v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126810v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dubois" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moreau" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126788v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126874v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Quesnel" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127080v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126873v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127097v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127858v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pargamin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127789v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127869v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127768v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127751v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Castillo" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127875v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127876v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127878v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127877v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127767v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127746v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rappaport N.J." TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127871v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127771v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127749v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127755v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442218v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cuvier" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Garcia" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442232v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fligiel" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382879v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Gernigon" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;mi Kouadio" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446633v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488934v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224721v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Merlet" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne M&#233;tois" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712681v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Manhaval" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712944v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Daynes" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Schindel&#233;" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Volcke" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120205v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>