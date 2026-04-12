--- v0 (2026-03-21)
+++ v1 (2026-04-12)
@@ -614,855 +614,855 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04240545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Black-Box Optimization Revisited: Improving Algorithm Selection Wizards through Massive Benchmarking</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Discrete global optimization algorithms for the inverse design of silicon photonics devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Teytaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bennet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Evolutionary Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TEVC.2021.3108185⟩</w:t>
+              <w:t xml:space="preserve">Photonics and Nanostructures - Fundamentals and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 52, pp.101072. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.photonics.2022.101072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03154019v1</w:t>
+                <w:t xml:space="preserve">hal-03785926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete global optimization algorithms for the inverse design of silicon photonics devices</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Black-Box Optimization Revisited: Improving Algorithm Selection Wizards through Massive Benchmarking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herilalaina Rakotoarison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pak Kan Wong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Roziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Rapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics and Nanostructures - Fundamentals and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 52, pp.101072. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Evolutionary Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26 (3), pp.490-500. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.photonics.2022.101072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TEVC.2021.3108185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03785926v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nevergrad: black-box optimization platform</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Bennet</w:t>
+                <w:t xml:space="preserve">Inverse-designed terahertz modulators based on semiconductor multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Centeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Doerr</w:t>
+                <w:t xml:space="preserve">Eduardo Alvear-Cabezón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Smaâli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Taliercio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM SIGEVOlution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3460310.3460312⟩</w:t>
+              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36 (8), pp.085014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6641/ac0d96⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03464208v1</w:t>
+                <w:t xml:space="preserve">hal-04047702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse-designed terahertz modulators based on semiconductor multilayers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Large and Versatile Plasmonic Enhancement of Photoluminescence Using Colloidal Metallic Nanocubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafik Smaâli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Moreau</w:t>
+                <w:t xml:space="preserve">Mohammad Khaywah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Taliercio</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Audrey Potdevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Réveret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Mahiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Ouerdane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6641/ac0d96⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125 (14), pp.7780-7790. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c01140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04047702v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03227228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large and Versatile Plasmonic Enhancement of Photoluminescence Using Colloidal Metallic Nanocubes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Generalized electromagnetic theorems for nonlocal plasmonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachid Mahiou</w:t>
+                <w:t xml:space="preserve">Emilie Sakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youcef Ouerdane</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 125 (14), pp.7780-7790. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103 (23), pp.235422. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c01140⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.103.235422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03227228v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03299660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized electromagnetic theorems for nonlocal plasmonics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nevergrad: black-box optimization platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bennet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Sakat</w:t>
+                <w:t xml:space="preserve">Carole Doerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Rapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabien Teytaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 103 (23), pp.235422. </w:t>
+              <w:t xml:space="preserve">ACM SIGEVOlution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (1), pp.8-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.103.235422⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3460310.3460312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03299660v1</w:t>
+                <w:t xml:space="preserve">hal-03464208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the electron spill-out and nonlocality on gap plasmons in the limit of vanishing gaps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Khalid</w:t>
+                <w:t xml:space="preserve">M. Khalid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O Morandi</w:t>
+                <w:t xml:space="preserve">O. Morandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Hervieux</w:t>
+                <w:t xml:space="preserve">P. A. Hervieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Manfredi</w:t>
+                <w:t xml:space="preserve">G. Manfredi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 104, pp.155435. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1622,476 +1622,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03172152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of spatial dispersion on surface plasmons, nanoparticles and grating couplers</w:t>
+                <w:t xml:space="preserve">The energy point of view in plasmonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rabih Ajib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Armel Pitelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Pollès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Centeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Claire Scheid</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.36.001150⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02088232v1</w:t>
+                <w:t xml:space="preserve">hal-02088217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral Tuning of High Order Plasmonic Resonances in Multimodal Film‐Coupled Crystalline Cavities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurelien Cuche</w:t>
+                <w:t xml:space="preserve">Influence of spatial dispersion on surface plasmons, nanoparticles and grating couplers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Pitelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Centeno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Girard</w:t>
+                <w:t xml:space="preserve">Nikolai Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik Dujardin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jadab Sharma</w:t>
+                <w:t xml:space="preserve">Claire Scheid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02086092v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02088232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The energy point of view in plasmonics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spectral Tuning of High Order Plasmonic Resonances in Multimodal Film‐Coupled Crystalline Cavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Upkar Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Cuche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rabih Ajib</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Armel Pitelet</w:t>
+                <w:t xml:space="preserve">Christian Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Pollès</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Centeno</w:t>
+                <w:t xml:space="preserve">Erik Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
+                <w:t xml:space="preserve">Jadab Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1801787. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.36.001150⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adom.201801787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02088217v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02086092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmonic enhancement of spatial dispersion effects in prism coupler experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Pitelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabih Ajib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2155,64 +2155,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A DGTD method for the numerical modeling of the interaction of light with nanometer scale metallic structures taking into account non-local dispersion effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolai Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Scheid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lanteri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2324,51 +2324,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Omeis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Taliercio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Centeno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2649,51 +2649,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large negative lateral shifts due to negative refraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Benedicto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Pollès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2757,51 +2757,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment on &amp;quot;Negative refraction in 1D photonic crystals&amp;quot; [Solid State Communications 147 (2008) 157-160]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicto Jessica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Pollès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2969,51 +2969,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation and analysis of exotic non-specular phenomena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Krayzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Pollès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3171,243 +3171,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00139875v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced transmission of slit arrays in an extremely thin metallic film</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Localization of light in a lamellar structure with left-handed medium : the light wheel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henri Tichit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Moreau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kofi Edee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Granet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Optics A: Pure and Applied Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 9, pp.165-169</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 15 (23), pp.14961</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00078113v2</w:t>
+                <w:t xml:space="preserve">hal-00168673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization of light in a lamellar structure with left-handed medium : the light wheel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhanced transmission of slit arrays in an extremely thin metallic film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lafarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul-Henri Tichit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Moreau</w:t>
+                <w:t xml:space="preserve">Kofi Edee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Granet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 15 (23), pp.14961</w:t>
+              <w:t xml:space="preserve">Journal of Optics A: Pure and Applied Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 9, pp.165-169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00168673v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00078113v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment on &amp;quot;Large negative lateral shifts from the Kretschmann-Raether configuration with left-handed materials&amp;quot; Appl. Phys. Lett. 87, 221102, 2005</w:t>
               </w:r>
@@ -3677,239 +3677,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00090353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light transmission by subwavelength square coaxial aperture arrays in metallic films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Goos-Hänchen effect in the gaps of photonic crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Felbacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Daniel van Labeke</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Smaali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 28, pp.18</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00090743v1</w:t>
+                <w:t xml:space="preserve">hal-00090728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goos-Hänchen effect in the gaps of photonic crystals</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Light transmission by subwavelength square coaxial aperture arrays in metallic films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rafik Smaali</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Granet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Baida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel van Labeke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 11 (10), pp.1131-1136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.11.001131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00090728v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00090743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4091,64 +4091,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Preuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Rapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Roziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GECCO '20: Genetic and Evolutionary Computation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Cancún Mexico, France. pp.620-628, </w:t>
@@ -4382,64 +4382,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Marichez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Zambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Réveret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Potdevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Optique de la SFO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Rouen, France</w:t>
@@ -4860,51 +4860,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Cambourieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Pollès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bodo D. Wilts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5089,64 +5089,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A DGTD method for the numerical modeling of the interaction of light with nanometer scale metallic structures taking into account non-local dispersion effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolai Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Scheid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lanteri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5400,51 +5400,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7C489B5D"/>
+    <w:nsid w:val="D523FE87"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5631,51 +5631,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-moreau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1293-1219" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/115245944" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/moreau_a_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-5790-2009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393822v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Centeno" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Kalt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Smaali" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Moreau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/cmdf-jdg1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04240570v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Langevin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bennet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahman Khaireh-Walieh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wiecha" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Teytaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.506175" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04240545v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaymae Essoual" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.506389" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03154019v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Meunier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herilalaina Rakotoarison" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pak Kan Wong" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Roziere" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rapin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEVC.2021.3108185" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03785926v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.photonics.2022.101072" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03464208v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Doerr" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Teytaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3460310.3460312" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047702v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Alvear-Cabez&#243;n" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Sma&#226;li" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Taliercio" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/ac0d96" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03227228v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Khaywah" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Potdevin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R&#233;veret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Mahiou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Ouerdane" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c01140" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299660v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Sakat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Hugonin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.235422" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03474230v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Khalid" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Morandi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Mallet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Hervieux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Manfredi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.155435" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03172152v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Juillet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ibrahim" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berthier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Aliou Barry" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.125135" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088232v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Pitelet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Schmitt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Scheid" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086092v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Upkar Kumar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Cuche" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Girard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Dujardin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jadab Sharma" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.201801787" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088217v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Ajib" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Poll&#232;s" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Ajaltouni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.36.001150" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855439v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lema&#238;tre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.125418" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334396v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lanteri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Viquerat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.04.020" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626666v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Omeis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep32589" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756683v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Ciraci" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Smith" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.045401" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672568v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Seassal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3703670" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641818v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Benedicto" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582962v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicto Jessica" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssc.2010.12.026" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516620v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Polles" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Granet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511196v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Krayzel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mihailovic" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2010.10025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139875v3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Felbacq" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2008.08032" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078113v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lafarge" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Laurent" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kofi Edee" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168673v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henri Tichit" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128531v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078115v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bertoglio" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2357974" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090353v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Elmo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2003.11.001" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090743v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Baida" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel van Labeke" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.11.001131" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090728v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707954v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grosjean" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalita Drumond" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mahammou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049284v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialin Liu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Preuss" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3377930.3389838" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03086426v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rapin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Haziza" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682333v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Traynar" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Marichez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zambon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299698v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalita F Drumond" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737871v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613161v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rapin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856961v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Cambourieux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodo D. Wilts" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075612v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01150076v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04144064v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002LYO10255" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-moreau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1293-1219" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/115245944" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/moreau_a_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-5790-2009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393822v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Centeno" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Kalt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Smaali" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Moreau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/cmdf-jdg1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04240570v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Langevin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bennet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahman Khaireh-Walieh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wiecha" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Teytaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.506175" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04240545v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaymae Essoual" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.506389" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03785926v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.photonics.2022.101072" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03154019v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Meunier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herilalaina Rakotoarison" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pak Kan Wong" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Roziere" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rapin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEVC.2021.3108185" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047702v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Alvear-Cabez&#243;n" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Sma&#226;li" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Taliercio" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/ac0d96" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03227228v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Khaywah" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Potdevin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R&#233;veret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Mahiou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Ouerdane" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c01140" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299660v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Sakat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Hugonin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.235422" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03464208v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Doerr" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Teytaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3460310.3460312" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03474230v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khalid" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Morandi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Mallet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Hervieux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Manfredi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.155435" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03172152v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Juillet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ibrahim" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berthier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Aliou Barry" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.125135" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088217v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Ajib" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Pitelet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Poll&#232;s" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Ajaltouni" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.36.001150" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088232v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Schmitt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Scheid" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086092v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Upkar Kumar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Cuche" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Girard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Dujardin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jadab Sharma" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.201801787" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855439v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lema&#238;tre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.125418" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334396v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lanteri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Viquerat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.04.020" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626666v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Omeis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep32589" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756683v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Ciraci" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Smith" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.045401" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672568v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Seassal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3703670" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641818v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Benedicto" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582962v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicto Jessica" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssc.2010.12.026" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516620v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Polles" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Granet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511196v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Krayzel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mihailovic" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2010.10025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139875v3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Felbacq" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2008.08032" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168673v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henri Tichit" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078113v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lafarge" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Laurent" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kofi Edee" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128531v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078115v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bertoglio" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2357974" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090353v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Elmo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2003.11.001" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090728v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090743v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Baida" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel van Labeke" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.11.001131" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707954v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grosjean" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalita Drumond" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mahammou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049284v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialin Liu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Preuss" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3377930.3389838" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03086426v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rapin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Haziza" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682333v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Traynar" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Marichez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zambon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299698v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalita F Drumond" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737871v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613161v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rapin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856961v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Cambourieux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodo D. Wilts" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075612v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01150076v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04144064v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002LYO10255" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>