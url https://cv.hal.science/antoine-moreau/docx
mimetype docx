--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -3171,243 +3171,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00139875v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization of light in a lamellar structure with left-handed medium : the light wheel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhanced transmission of slit arrays in an extremely thin metallic film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul-Henri Tichit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Moreau</w:t>
+                <w:t xml:space="preserve">Christophe Lafarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kofi Edee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Granet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 15 (23), pp.14961</w:t>
+              <w:t xml:space="preserve">Journal of Optics A: Pure and Applied Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 9, pp.165-169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00168673v1</w:t>
+                <w:t xml:space="preserve">hal-00078113v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced transmission of slit arrays in an extremely thin metallic film</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Localization of light in a lamellar structure with left-handed medium : the light wheel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henri Tichit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Moreau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kofi Edee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Granet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Optics A: Pure and Applied Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 9, pp.165-169</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 15 (23), pp.14961</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00078113v2</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00168673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment on &amp;quot;Large negative lateral shifts from the Kretschmann-Raether configuration with left-handed materials&amp;quot; Appl. Phys. Lett. 87, 221102, 2005</w:t>
               </w:r>
@@ -5400,51 +5400,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D523FE87"/>
+    <w:nsid w:val="69C4B112"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5631,51 +5631,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-moreau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1293-1219" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/115245944" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/moreau_a_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-5790-2009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393822v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Centeno" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Kalt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Smaali" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Moreau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/cmdf-jdg1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04240570v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Langevin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bennet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahman Khaireh-Walieh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wiecha" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Teytaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.506175" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04240545v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaymae Essoual" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.506389" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03785926v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.photonics.2022.101072" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03154019v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Meunier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herilalaina Rakotoarison" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pak Kan Wong" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Roziere" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rapin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEVC.2021.3108185" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047702v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Alvear-Cabez&#243;n" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Sma&#226;li" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Taliercio" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/ac0d96" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03227228v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Khaywah" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Potdevin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R&#233;veret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Mahiou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Ouerdane" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c01140" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299660v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Sakat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Hugonin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.235422" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03464208v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Doerr" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Teytaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3460310.3460312" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03474230v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khalid" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Morandi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Mallet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Hervieux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Manfredi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.155435" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03172152v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Juillet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ibrahim" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berthier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Aliou Barry" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.125135" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088217v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Ajib" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Pitelet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Poll&#232;s" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Ajaltouni" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.36.001150" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088232v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Schmitt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Scheid" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086092v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Upkar Kumar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Cuche" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Girard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Dujardin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jadab Sharma" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.201801787" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855439v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lema&#238;tre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.125418" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334396v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lanteri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Viquerat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.04.020" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626666v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Omeis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep32589" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756683v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Ciraci" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Smith" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.045401" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672568v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Seassal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3703670" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641818v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Benedicto" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582962v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicto Jessica" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssc.2010.12.026" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516620v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Polles" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Granet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511196v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Krayzel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mihailovic" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2010.10025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139875v3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Felbacq" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2008.08032" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168673v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henri Tichit" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078113v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lafarge" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Laurent" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kofi Edee" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128531v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078115v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bertoglio" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2357974" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090353v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Elmo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2003.11.001" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090728v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090743v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Baida" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel van Labeke" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.11.001131" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707954v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grosjean" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalita Drumond" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mahammou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049284v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialin Liu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Preuss" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3377930.3389838" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03086426v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rapin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Haziza" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682333v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Traynar" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Marichez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zambon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299698v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalita F Drumond" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737871v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613161v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rapin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856961v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Cambourieux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodo D. Wilts" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075612v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01150076v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04144064v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002LYO10255" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-moreau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1293-1219" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/115245944" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/moreau_a_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-5790-2009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393822v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Centeno" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Kalt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Smaali" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Moreau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/cmdf-jdg1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04240570v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Langevin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bennet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahman Khaireh-Walieh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wiecha" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Teytaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.506175" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04240545v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaymae Essoual" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.506389" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03785926v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.photonics.2022.101072" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03154019v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Meunier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herilalaina Rakotoarison" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pak Kan Wong" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Roziere" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rapin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEVC.2021.3108185" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047702v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Alvear-Cabez&#243;n" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Sma&#226;li" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Taliercio" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/ac0d96" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03227228v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Khaywah" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Potdevin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R&#233;veret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Mahiou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Ouerdane" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c01140" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299660v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Sakat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Hugonin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.235422" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03464208v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Doerr" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Teytaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3460310.3460312" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03474230v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khalid" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Morandi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Mallet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Hervieux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Manfredi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.155435" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03172152v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Juillet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ibrahim" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berthier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Aliou Barry" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.125135" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088217v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Ajib" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Pitelet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Poll&#232;s" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Ajaltouni" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.36.001150" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088232v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Schmitt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Scheid" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086092v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Upkar Kumar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Cuche" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Girard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Dujardin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jadab Sharma" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.201801787" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855439v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lema&#238;tre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.125418" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334396v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lanteri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Viquerat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.04.020" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626666v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Omeis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep32589" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756683v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Ciraci" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Smith" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.045401" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672568v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Seassal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3703670" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641818v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Benedicto" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582962v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicto Jessica" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssc.2010.12.026" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516620v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Polles" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Granet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511196v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Krayzel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mihailovic" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2010.10025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139875v3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Felbacq" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2008.08032" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078113v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lafarge" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Laurent" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kofi Edee" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168673v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henri Tichit" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128531v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078115v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bertoglio" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2357974" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090353v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Elmo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2003.11.001" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090728v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090743v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Baida" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel van Labeke" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.11.001131" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707954v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grosjean" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalita Drumond" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mahammou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049284v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialin Liu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Preuss" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3377930.3389838" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03086426v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rapin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Haziza" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682333v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Traynar" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Marichez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zambon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299698v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalita F Drumond" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737871v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613161v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rapin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856961v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Cambourieux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodo D. Wilts" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075612v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01150076v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04144064v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002LYO10255" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>