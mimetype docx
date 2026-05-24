--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1116,265 +1116,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03227228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized electromagnetic theorems for nonlocal plasmonics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nevergrad: black-box optimization platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bennet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Sakat</w:t>
+                <w:t xml:space="preserve">Carole Doerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Rapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabien Teytaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 103 (23), pp.235422. </w:t>
+              <w:t xml:space="preserve">ACM SIGEVOlution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (1), pp.8-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.103.235422⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3460310.3460312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03299660v1</w:t>
+                <w:t xml:space="preserve">hal-03464208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nevergrad: black-box optimization platform</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Generalized electromagnetic theorems for nonlocal plasmonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Doerr</w:t>
+                <w:t xml:space="preserve">Emilie Sakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Teytaud</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM SIGEVOlution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 14 (1), pp.8-15. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103 (23), pp.235422. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3460310.3460312⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.103.235422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03464208v1</w:t>
+                <w:t xml:space="preserve">hal-03299660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the electron spill-out and nonlocality on gap plasmons in the limit of vanishing gaps</w:t>
               </w:r>
@@ -1756,286 +1756,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02088217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of spatial dispersion on surface plasmons, nanoparticles and grating couplers</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spectral Tuning of High Order Plasmonic Resonances in Multimodal Film‐Coupled Crystalline Cavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikolai Schmitt</w:t>
+                <w:t xml:space="preserve">Upkar Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Scheid</w:t>
+                <w:t xml:space="preserve">Aurelien Cuche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jadab Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1801787. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adom.201801787⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02088232v1</w:t>
+                <w:t xml:space="preserve">hal-02086092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral Tuning of High Order Plasmonic Resonances in Multimodal Film‐Coupled Crystalline Cavities</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Erik Dujardin</w:t>
+                <w:t xml:space="preserve">Influence of spatial dispersion on surface plasmons, nanoparticles and grating couplers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Pitelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Centeno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jadab Sharma</w:t>
+                <w:t xml:space="preserve">Nikolai Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Scheid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02086092v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02088232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmonic enhancement of spatial dispersion effects in prism coupler experiments</w:t>
               </w:r>
@@ -2155,64 +2155,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A DGTD method for the numerical modeling of the interaction of light with nanometer scale metallic structures taking into account non-local dispersion effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolai Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Scheid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lanteri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5089,64 +5089,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A DGTD method for the numerical modeling of the interaction of light with nanometer scale metallic structures taking into account non-local dispersion effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolai Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Scheid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lanteri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5400,51 +5400,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="69C4B112"/>
+    <w:nsid w:val="242F59DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5631,51 +5631,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-moreau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1293-1219" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/115245944" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/moreau_a_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-5790-2009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393822v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Centeno" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Kalt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Smaali" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Moreau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/cmdf-jdg1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04240570v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Langevin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bennet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahman Khaireh-Walieh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wiecha" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Teytaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.506175" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04240545v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaymae Essoual" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.506389" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03785926v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.photonics.2022.101072" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03154019v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Meunier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herilalaina Rakotoarison" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pak Kan Wong" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Roziere" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rapin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEVC.2021.3108185" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047702v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Alvear-Cabez&#243;n" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Sma&#226;li" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Taliercio" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/ac0d96" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03227228v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Khaywah" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Potdevin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R&#233;veret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Mahiou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Ouerdane" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c01140" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299660v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Sakat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Hugonin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.235422" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03464208v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Doerr" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Teytaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3460310.3460312" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03474230v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khalid" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Morandi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Mallet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Hervieux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Manfredi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.155435" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03172152v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Juillet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ibrahim" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berthier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Aliou Barry" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.125135" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088217v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Ajib" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Pitelet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Poll&#232;s" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Ajaltouni" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.36.001150" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088232v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Schmitt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Scheid" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086092v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Upkar Kumar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Cuche" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Girard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Dujardin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jadab Sharma" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.201801787" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855439v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lema&#238;tre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.125418" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334396v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lanteri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Viquerat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.04.020" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626666v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Omeis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep32589" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756683v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Ciraci" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Smith" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.045401" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672568v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Seassal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3703670" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641818v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Benedicto" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582962v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicto Jessica" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssc.2010.12.026" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516620v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Polles" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Granet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511196v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Krayzel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mihailovic" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2010.10025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139875v3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Felbacq" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2008.08032" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078113v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lafarge" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Laurent" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kofi Edee" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168673v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henri Tichit" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128531v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078115v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bertoglio" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2357974" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090353v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Elmo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2003.11.001" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090728v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090743v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Baida" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel van Labeke" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.11.001131" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707954v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grosjean" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalita Drumond" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mahammou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049284v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialin Liu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Preuss" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3377930.3389838" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03086426v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rapin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Haziza" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682333v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Traynar" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Marichez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zambon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299698v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalita F Drumond" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737871v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613161v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rapin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856961v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Cambourieux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodo D. Wilts" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075612v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01150076v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04144064v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002LYO10255" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-moreau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1293-1219" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/115245944" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/moreau_a_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-5790-2009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393822v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Centeno" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Kalt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Smaali" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Moreau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/cmdf-jdg1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04240570v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Langevin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bennet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahman Khaireh-Walieh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wiecha" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Teytaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.506175" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04240545v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaymae Essoual" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.506389" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03785926v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.photonics.2022.101072" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03154019v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Meunier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herilalaina Rakotoarison" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pak Kan Wong" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Roziere" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rapin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEVC.2021.3108185" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047702v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Alvear-Cabez&#243;n" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Sma&#226;li" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Taliercio" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/ac0d96" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03227228v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Khaywah" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Potdevin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R&#233;veret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Mahiou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Ouerdane" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c01140" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03464208v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Doerr" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Teytaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3460310.3460312" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299660v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Sakat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Hugonin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.235422" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03474230v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khalid" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Morandi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Mallet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Hervieux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Manfredi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.155435" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03172152v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Juillet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ibrahim" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berthier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Aliou Barry" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.125135" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088217v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Ajib" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Pitelet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Poll&#232;s" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Ajaltouni" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.36.001150" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086092v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Upkar Kumar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Cuche" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Girard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Dujardin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jadab Sharma" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.201801787" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088232v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Schmitt" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Scheid" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855439v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lema&#238;tre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.125418" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334396v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lanteri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Viquerat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.04.020" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626666v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Omeis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep32589" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756683v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Ciraci" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Smith" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.045401" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672568v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Seassal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3703670" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641818v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Benedicto" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582962v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicto Jessica" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssc.2010.12.026" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516620v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Polles" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Granet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511196v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Krayzel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mihailovic" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2010.10025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139875v3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Felbacq" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2008.08032" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078113v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lafarge" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Laurent" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kofi Edee" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168673v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henri Tichit" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128531v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078115v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bertoglio" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2357974" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090353v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Elmo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2003.11.001" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090728v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090743v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Baida" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel van Labeke" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.11.001131" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707954v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grosjean" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalita Drumond" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mahammou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049284v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialin Liu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Preuss" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3377930.3389838" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03086426v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rapin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Haziza" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682333v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Traynar" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Marichez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zambon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299698v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalita F Drumond" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737871v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613161v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rapin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856961v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Cambourieux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodo D. Wilts" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075612v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01150076v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04144064v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002LYO10255" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>