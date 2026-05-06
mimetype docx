--- v0 (2026-03-09)
+++ v1 (2026-05-06)
@@ -1863,51 +1863,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03238800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary comparison of EOS-derived and geometrically calibrated segment lengths: inter-hip and femur cases</w:t>
+                <w:t xml:space="preserve">Evaluation of geometrically calibrated segment lengths: preliminary results on inter-hip, femur and shank cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Puchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauret</w:t>
@@ -1942,97 +1942,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCB 2018 - 8th World Congress of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Dublin, Ireland. pp.1-2</w:t>
+              <w:t xml:space="preserve">3DAHM 2018 - XV International Symposium on 3D Analysis of Human Movement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Salford, United Kingdom. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01734986v1</w:t>
+                <w:t xml:space="preserve">hal-01746054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of geometrically calibrated segment lengths: preliminary results on inter-hip, femur and shank cases</w:t>
+                <w:t xml:space="preserve">Preliminary comparison of EOS-derived and geometrically calibrated segment lengths: inter-hip and femur cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Puchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauret</w:t>
@@ -2067,73 +2067,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3DAHM 2018 - XV International Symposium on 3D Analysis of Human Movement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Salford, United Kingdom. pp.1-2</w:t>
+              <w:t xml:space="preserve">WCB 2018 - 8th World Congress of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Dublin, Ireland. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01746054v1</w:t>
+                <w:t xml:space="preserve">hal-01734986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Physiological Constraints on a Subject-specific BSIP Calibration</w:t>
               </w:r>
@@ -2918,51 +2918,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221708v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Chaumeil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Puchaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Muller" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dumas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Robert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.70079" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271626v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Naa&#239;m" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112044" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108725v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Schortgen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Goyallon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sauli&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rev&#233;ret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2025.2510774" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03273616v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Morin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pontonnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dumont" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02268958v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Robert-Lachaine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Plamondon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2019.102935" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02109407v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2019.2913308" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142288v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Livet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sorel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01988715v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.00927" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01710990v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2018.1429596" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01904443v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01527325v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Plantard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert P H Shum" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2017.05.010" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01462185v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01174136v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Germain" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1069599" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01174120v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Germain" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1069600" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03238800v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01734986v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sauret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bideau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01746054v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01494298v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Chauwin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01502184v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Demore" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01524330v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Haering" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01317865v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150814v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01591365v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017ENSR0007" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221708v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Chaumeil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Puchaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Muller" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dumas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Robert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.70079" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271626v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Naa&#239;m" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112044" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108725v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Schortgen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Goyallon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sauli&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rev&#233;ret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2025.2510774" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03273616v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Morin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pontonnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dumont" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02268958v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Robert-Lachaine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Plamondon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2019.102935" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02109407v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2019.2913308" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142288v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Livet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sorel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01988715v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.00927" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01710990v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2018.1429596" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01904443v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01527325v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Plantard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert P H Shum" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2017.05.010" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01462185v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01174136v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Germain" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1069599" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01174120v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Germain" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1069600" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03238800v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01746054v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sauret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bideau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01734986v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01494298v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Chauwin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01502184v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Demore" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01524330v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Haering" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01317865v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150814v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01591365v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017ENSR0007" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>