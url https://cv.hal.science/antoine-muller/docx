--- v1 (2026-05-06)
+++ v2 (2026-05-27)
@@ -1863,51 +1863,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03238800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of geometrically calibrated segment lengths: preliminary results on inter-hip, femur and shank cases</w:t>
+                <w:t xml:space="preserve">Preliminary comparison of EOS-derived and geometrically calibrated segment lengths: inter-hip and femur cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Puchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauret</w:t>
@@ -1942,97 +1942,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3DAHM 2018 - XV International Symposium on 3D Analysis of Human Movement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Salford, United Kingdom. pp.1-2</w:t>
+              <w:t xml:space="preserve">WCB 2018 - 8th World Congress of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Dublin, Ireland. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01746054v1</w:t>
+                <w:t xml:space="preserve">hal-01734986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary comparison of EOS-derived and geometrically calibrated segment lengths: inter-hip and femur cases</w:t>
+                <w:t xml:space="preserve">Evaluation of geometrically calibrated segment lengths: preliminary results on inter-hip, femur and shank cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Puchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauret</w:t>
@@ -2067,289 +2067,289 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCB 2018 - 8th World Congress of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Dublin, Ireland. pp.1-2</w:t>
+              <w:t xml:space="preserve">3DAHM 2018 - XV International Symposium on 3D Analysis of Human Movement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Salford, United Kingdom. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01734986v1</w:t>
+                <w:t xml:space="preserve">hal-01746054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Physiological Constraints on a Subject-specific BSIP Calibration</w:t>
+                <w:t xml:space="preserve">MusIC MAKES THE MUSCLES WORK TOGETHER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marvin Chauwin</w:t>
+                <w:t xml:space="preserve">Félix Demore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVI Congress of the International Society of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society of Biomechanics, Jul 2017, Brisbane, Australia</w:t>
+              <w:t xml:space="preserve">XVI International Symposium on Computer Simulation in Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Brisbane, Australia. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01494298v1</w:t>
+                <w:t xml:space="preserve">hal-01502184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MusIC MAKES THE MUSCLES WORK TOGETHER</w:t>
+                <w:t xml:space="preserve">Influence of Physiological Constraints on a Subject-specific BSIP Calibration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félix Demore</w:t>
+                <w:t xml:space="preserve">Marvin Chauwin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVI International Symposium on Computer Simulation in Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Brisbane, Australia. pp.2</w:t>
+              <w:t xml:space="preserve">XXVI Congress of the International Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society of Biomechanics, Jul 2017, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01502184v1</w:t>
+                <w:t xml:space="preserve">hal-01494298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-invasive techniques for musculoskeletal model calibration</w:t>
               </w:r>
@@ -2918,51 +2918,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221708v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Chaumeil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Puchaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Muller" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dumas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Robert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.70079" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271626v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Naa&#239;m" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112044" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108725v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Schortgen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Goyallon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sauli&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rev&#233;ret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2025.2510774" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03273616v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Morin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pontonnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dumont" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02268958v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Robert-Lachaine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Plamondon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2019.102935" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02109407v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2019.2913308" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142288v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Livet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sorel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01988715v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.00927" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01710990v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2018.1429596" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01904443v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01527325v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Plantard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert P H Shum" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2017.05.010" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01462185v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01174136v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Germain" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1069599" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01174120v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Germain" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1069600" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03238800v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01746054v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sauret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bideau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01734986v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01494298v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Chauwin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01502184v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Demore" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01524330v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Haering" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01317865v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150814v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01591365v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017ENSR0007" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221708v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Chaumeil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Puchaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Muller" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dumas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Robert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.70079" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271626v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Naa&#239;m" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112044" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108725v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Schortgen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Goyallon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sauli&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rev&#233;ret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2025.2510774" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03273616v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Morin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pontonnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dumont" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02268958v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Robert-Lachaine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Plamondon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2019.102935" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02109407v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2019.2913308" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142288v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Livet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sorel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01988715v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.00927" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01710990v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2018.1429596" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01904443v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01527325v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Plantard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert P H Shum" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2017.05.010" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01462185v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01174136v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Germain" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1069599" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01174120v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Germain" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1069600" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03238800v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01734986v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sauret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bideau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01746054v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01502184v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Demore" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01494298v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Chauwin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01524330v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Haering" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01317865v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150814v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01591365v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017ENSR0007" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>