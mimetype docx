--- v0 (2026-03-22)
+++ v1 (2026-04-13)
@@ -234,295 +234,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04559704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viro-fluidics: Real-time analysis of virus production kinetics at the singlecell level</w:t>
+                <w:t xml:space="preserve">D.E.M. modeling of biocemented sand: Influence of the cohesive contact surface area distribution and the percentage of cohesive contacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Eid</w:t>
+                <w:t xml:space="preserve">Marilyn Sarkis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marius Socol</w:t>
+                <w:t xml:space="preserve">Mohammad Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Naillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Feuillard</w:t>
+                <w:t xml:space="preserve">Fabrice Emeriault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Ciandrini</w:t>
+                <w:t xml:space="preserve">Christian Geindreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2 (3), pp.100068. </w:t>
+              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 149, pp.104860. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bpr.2022.100068⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2022.104860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03751935v2</w:t>
+                <w:t xml:space="preserve">hal-04910777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.E.M. modeling of biocemented sand: Influence of the cohesive contact surface area distribution and the percentage of cohesive contacts</w:t>
+                <w:t xml:space="preserve">Viro-fluidics: Real-time analysis of virus production kinetics at the singlecell level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marilyn Sarkis</w:t>
+                <w:t xml:space="preserve">Joëlle Eid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Abbas</w:t>
+                <w:t xml:space="preserve">Marius Socol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Naillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Emeriault</w:t>
+                <w:t xml:space="preserve">Jérôme Feuillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Geindreau</w:t>
+                <w:t xml:space="preserve">Luca Ciandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 149, pp.104860. </w:t>
+              <w:t xml:space="preserve">Biophysical Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (3), pp.100068. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2022.104860⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bpr.2022.100068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04910777v1</w:t>
+                <w:t xml:space="preserve">hal-03751935v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct observation of pore collapse and tensile stress generation on pore walls due to salt crystallization in a PDMS channel</w:t>
               </w:r>
@@ -752,51 +752,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single layer porous media with entrapped minerals for microscale studies of multiphase flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rinse Willem Liefferink</w:t>
+                <w:t xml:space="preserve">Rinse Liefferink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Naillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -819,446 +819,446 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noushine Shahidzadeh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lab on a Chip</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 18 (7), pp.1094-1104. </w:t>
+              <w:t xml:space="preserve">, 2018, 18, pp.1094-1104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c7lc01377a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04544195v1</w:t>
+                <w:t xml:space="preserve">hal-03508504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single layer porous media with entrapped minerals for microscale studies of multiphase flow</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ion Transport and Precipitation Kinetics as Key Aspects of Stress Generation on Pore Walls Induced by Salt Crystallization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Naillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Bonn</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Prat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noushine Shahidzadeh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lab on a Chip</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c7lc01377a⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 120 (3), pp.034502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.034502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03508504v1</w:t>
+                <w:t xml:space="preserve">hal-01700814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion Transport and Precipitation Kinetics as Key Aspects of Stress Generation on Pore Walls Induced by Salt Crystallization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanofluidic fluorescence microscopy with integrated concentration gradient generation for one-shot parallel kinetic assays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pattamon Teerapanich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Pugniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Henriquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yii-Lih Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Naillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.034502⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 274, pp.338-342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2018.07.167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01700814v1</w:t>
+                <w:t xml:space="preserve">hal-01964831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanofluidic fluorescence microscopy with integrated concentration gradient generation for one-shot parallel kinetic assays</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yii-Lih Lin</w:t>
+                <w:t xml:space="preserve">Single layer porous media with entrapped minerals for microscale studies of multiphase flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rinse Willem Liefferink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Naillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bonn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noushine Shahidzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2018.07.167⟩</w:t>
+              <w:t xml:space="preserve">Lab on a Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (7), pp.1094-1104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7lc01377a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01964831v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04544195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quasi-static drainage in a network of nanoslits of non-uniform depth designed by grayscale laser lithography</w:t>
               </w:r>
@@ -1488,274 +1488,274 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filter-less submicron hydrodynamic size sorting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Fouet</w:t>
+                <w:t xml:space="preserve">M. Fouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud-Alix Mader</w:t>
+                <w:t xml:space="preserve">M.-A. Mader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabri Iraïn</w:t>
+                <w:t xml:space="preserve">S. Iraïn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zineb Yanha</w:t>
+                <w:t xml:space="preserve">Z. Yanha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Naillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lab on a Chip</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 16 (4), pp.720-733</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 16 (4), pp.720-733. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5LC00941C⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01222327v3</w:t>
+                <w:t xml:space="preserve">hal-04544214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filter-less submicron hydrodynamic size sorting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-A. Mader</w:t>
+                <w:t xml:space="preserve">Marc Fouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Iraïn</w:t>
+                <w:t xml:space="preserve">Maud-Alix Mader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Yanha</w:t>
+                <w:t xml:space="preserve">Sabri Iraïn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Yanha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Naillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lab on a Chip</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 16 (4), pp.720-733. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2016, 16 (4), pp.720-733</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04544214v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01222327v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaporation with sodium chloride crystallization in a capillary tube</w:t>
               </w:r>
@@ -1850,3164 +1850,3285 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01330778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (28)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COMSOL® Simulation of a Single Biological Cell Trapped in a Microfluidic Channel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Printing and Drying a CNC Gel Line to Fold a Paper Strip: Experimental Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léopold Oudinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Naillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Mougel</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Viguié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Orgéas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comsol Conference 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Florence, Italy</w:t>
+              <w:t xml:space="preserve">2025 International Conference on Nanotechnology for Renewable Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, TAPPI, Jul 2025, Girona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04941767v1</w:t>
+                <w:t xml:space="preserve">hal-05574386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasistatic response in DEM versus size, boundary conditions, and other numerical parameter</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Chareyre</w:t>
+                <w:t xml:space="preserve">Durability assessment of microbially-induced calcite precipitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michela La Bella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Noiriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Naillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Conveying and Handling of Particulate Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Edinbourg, United Kingdom</w:t>
+              <w:t xml:space="preserve">European Mineralogical Conference 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04941770v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04941765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durability assessment of microbially-induced calcite precipitation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Noiriel</w:t>
+                <w:t xml:space="preserve">In situ caracterisation of capillary phenomena with laboratory X ray absorption tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Giovenco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Naillon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Machicoane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Mineralogical Conference 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">Journée « Capillarité » du GDR CNRS 2139 FIBMAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Alés, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04941765v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04941766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ caracterisation of capillary phenomena with laboratory X ray absorption tomography</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Chambon</w:t>
+                <w:t xml:space="preserve">Quasistatic response in DEM versus size, boundary conditions, and other numerical parameter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Chareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Naillon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée « Capillarité » du GDR CNRS 2139 FIBMAT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Alés, France</w:t>
+              <w:t xml:space="preserve">11th International Conference on Conveying and Handling of Particulate Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Edinbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04941766v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04941770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical properties and durability of a sand cemented by microbial-induced calcite precipitation (MICP)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">COMSOL® Simulation of a Single Biological Cell Trapped in a Microfluidic Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Naillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Socol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mougel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEMP2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Rueil Malmaison, France</w:t>
+              <w:t xml:space="preserve">Comsol Conference 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04941759v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04941767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of the effect of the boundary conditions in DEM modelling on the mechanical behavior of a cemented granular media: application to biocalcified sand</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Micromechanical Characterization of a Bio-Cemented Contact Using X-Ray Nano Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyn Sarkis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Emeriault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Geindreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Naillon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Chareyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEMP2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Rueil malmaison, France</w:t>
+              <w:t xml:space="preserve">CRYSPOM VIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Gent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05016484v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04941752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromechanical Characterization of a Bio-Cemented Contact Using X-Ray Nano Tomography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Mechanical properties and durability of a sand cemented by microbial-induced calcite precipitation (MICP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michela La Bella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyn Sarkis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Naillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Emeriault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Noiriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CRYSPOM VIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Gent, Belgium</w:t>
+              <w:t xml:space="preserve">JEMP2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Rueil Malmaison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04941752v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05015532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical properties and durability of a sand cemented by microbial-induced calcite precipitation (MICP)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Micromechanical Characterization of a Bio-Cemented Contact Using X-Ray Nano Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyn Sarkis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Emeriault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Geindreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Naillon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEMP2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Rueil Malmaison, France</w:t>
+              <w:t xml:space="preserve">CRYSPOM VIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Gent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05015532v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05015964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromechanical Characterization of a Bio-Cemented Contact Using X-Ray Nano Tomography</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of the first normal stress difference in diluted polymer solutions by tracking particle migration in a microfluidic channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Naillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Alexander Salas Barzola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément de Loubens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Maîtrejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Bodiguel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CRYSPOM VIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Gent, Belgium</w:t>
+              <w:t xml:space="preserve">JEMP2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Rueil Malmaison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05015964v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04941758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clogging and particle accumulation during the flow of suspensions of solid particles in model 2D porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Bodiguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Naillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youness Soumane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interpore 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Edimbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04941750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of the effect of the boundary conditions in DEM modelling on the mechanical behavior of a cemented granular media: application to biocalcified sand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyn Sarkis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Naillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chareyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEMP2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Rueil malmaison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04941761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the first normal stress difference in diluted polymer solutions by tracking particle migration in a microfluidic channel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanical properties and durability of a sand cemented by microbial-induced calcite precipitation (MICP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michela La Bella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyn Sarkis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Naillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Emeriault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Noiriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEMP2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Rueil Malmaison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04941758v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04941759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INVESTIGATION OF THE MECHANICAL PROPERTIES OF A BIO-CEMENTED CONTACT USING X-RAY TOMOGRAPHY</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Numerical study of the effect of the boundary conditions in DEM modelling on the mechanical behavior of a cemented granular media: application to biocalcified sand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyn Sarkis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Naillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Geindreau</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chareyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTMS2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Grenoble, France</w:t>
+              <w:t xml:space="preserve">JEMP2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Rueil malmaison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04941738v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05016484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bio-calcification of granular materials: micro-mechanical characterization of bio-cemented contacts for the prediction of macroscopic behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyn Sarkis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Naillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Emeriault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Geindreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th European Mechanics of Materials Conference (EMMC18)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Oxford, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04941734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colmatage de milieux poreux modèles par des suspensions de particules non browniennes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugues Bodiguel</w:t>
+                <w:t xml:space="preserve">INVESTIGATION OF THE MECHANICAL PROPERTIES OF A BIO-CEMENTED CONTACT USING X-RAY TOMOGRAPHY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyn Sarkis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Naillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Youness Soumane</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Emeriault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Geindreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">ICTMS2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04941743v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04941738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THE UNEXPECTED ROLE OF SOLVENT IN VISCOELASTIC MIGRATION OF PARTICLES CONFINED IN MICROCHANNELS,</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Alexander Salas Barzola</w:t>
+                <w:t xml:space="preserve">Colmatage de milieux poreux modèles par des suspensions de particules non browniennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Bodiguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Naillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hugues Bodiguel</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youness Soumane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t>
+              <w:t xml:space="preserve">CFM2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04941742v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04941743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the contact properties on the behavior of biocemented sand</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marilyn Sarkis</w:t>
+                <w:t xml:space="preserve">THE UNEXPECTED ROLE OF SOLVENT IN VISCOELASTIC MIGRATION OF PARTICLES CONFINED IN MICROCHANNELS,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Alexander Salas Barzola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Naillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Geindreau</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Maîtrejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément de Loubens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Bodiguel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEMP2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04941728v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04941742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bio-calcification of granular materials: micro-mechanical characterization of bio-cemented contacts for the prediction of macroscopic behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyn Sarkis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Naillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Geindreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Emeriault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques du pole PEM 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04941725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clogging of a 2D model porous media by a non brownian suspension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youness Soumane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Naillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément de Loubens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Bodiguel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEMP2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04941731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-mechanical properties of a contact between grains cemented by bio-calcification: numerical implementation and experimental characterization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Influence of the contact properties on the behavior of biocemented sand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyn Sarkis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Naillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Emeriault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Geindreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Workshop on CRYStallization in POrous Media (CRYSPOM VII)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, PAU, France</w:t>
+              <w:t xml:space="preserve">JEMP2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04941723v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04941728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative measurement of the particle migration in confined viscoelastic Poiseuille flows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Micro-mechanical properties of a contact between grains cemented by bio-calcification: numerical implementation and experimental characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyn Sarkis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Naillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Emeriault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Geindreau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual European Rheology Conference 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Portoroz, Slovenia</w:t>
+              <w:t xml:space="preserve">7th International Workshop on CRYStallization in POrous Media (CRYSPOM VII)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, PAU, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04941379v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04941723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures de propriétés viscoélastiques de solutions de polymères diluées par migration transverse de particules en écoulements de Poiseuille confinés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Naillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Chèvremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Alexander Salas Barzola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément de Loubens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Bodiguel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04941399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of viscoelastic properties using particle migration in confined Poiseuille flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Naillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Chèvremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Alexander Salas Barzola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément de Loubens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Bodiguel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microfluidics 2019: from laboratory tools to process development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Rueil Malmaison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04941405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salt crystallization in pores: precipitation kinetics, ion transport, stress generation</w:t>
+                <w:t xml:space="preserve">Quantitative measurement of the particle migration in confined viscoelastic Poiseuille flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Naillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Chèvremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Rouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Hodaib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément de Loubens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flow17</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Annual European Rheology Conference 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Portoroz, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01810361v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04941379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GRAYSCALE LITHOGRAPHY TO FABRICATE VARYING-DEPTH NANOCHANNELS IN A SINGLE STEP</w:t>
+                <w:t xml:space="preserve">Salt crystallization in pores: precipitation kinetics, ion transport, stress generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Naillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Prat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 20th International Conference on Miniaturized Systems for Chemistry and Life Sciences, MicroTAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CBMS, Oct 2016, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">Flow17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01391501v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01810361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pore wall deformation due to sodium chloride crystallization in a microfluidic device</w:t>
+                <w:t xml:space="preserve">GRAYSCALE LITHOGRAPHY TO FABRICATE VARYING-DEPTH NANOCHANNELS IN A SINGLE STEP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Naillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajar Massadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Courson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Calmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Seveno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes Journées d'études des Milieux Poreux 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Anglet, France</w:t>
+              <w:t xml:space="preserve">The 20th International Conference on Miniaturized Systems for Chemistry and Life Sciences, MicroTAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CBMS, Oct 2016, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01394530v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01391501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical investigation of two-phase flow in a model of nanoporous medium</w:t>
+                <w:t xml:space="preserve">Pore wall deformation due to sodium chloride crystallization in a microfluidic device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Naillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Prat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Joseph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LOWPERM 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Reuil Malmaison, France</w:t>
+              <w:t xml:space="preserve">13èmes Journées d'études des Milieux Poreux 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04453186v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01394530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Experimental and numerical investigation of two-phase flow in a model of nanoporous medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Naillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LOWPERM 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Reuil Malmaison, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04453186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Imbibition and evaporation in model nanofluidic systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Naillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CECAM conference “Nanofluidics in physics and biology” EPFL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01810344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5017,449 +5138,449 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and simulation of the deformation induced by salt crystallization in a granular material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Naillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Chareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Prat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole d'hivers du fic 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04941764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biocementation of granular media : MICRO MECHAnical characterisation of the BIO cemented contacts to predict macroscopic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Naillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyn Sarkis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michela La Bella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Chareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole d'hivers du FIC 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04941762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of advanced time-resolved X-Ray tomography for two phase flow in porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Giovenco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Rolland Du Roscoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Naillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Oxarango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole d'hivers du FIC 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04941763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drying of Salt Solutions in Model Porous Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Genetelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Naillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mesnilgrente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5474,422 +5595,422 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR MicroNanofluidics 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Nice, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04941769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehension and characterization of the impregnation and drying of bio based hydrogel for self folding of architectured paper structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léopold Oudinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Naillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orgéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Viguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole d'hivers TEch21 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04941747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viro-fluidics: a new strategy to study HIV release in real time at the single cell and single particle scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Eid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Socol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Naillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Feuillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Margeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIIes Journées francophones de virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03424136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SAMS VAPOR DEPOSITION TECHNOLOGY AS A GENERIC FUNCTIONALIZATION TECHNOLOGY FOR MONITORING WETTABILITY PROPERTIES IN MICROFLUIDIC DEVICES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Courson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Naillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mesnilgrente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th European Conference on Microfluidics - Microfluidics 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Limerick, Ireland. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01104220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5899,185 +6020,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écoulements liquide-gaz, évaporation, cristallisation dans les milieux micro et nanoporeux : études à partir de systèmes modèles micro et nanofluidiques</w:t>
+                <w:t xml:space="preserve">Écoulements liquide-gaz, évaporation, cristallisation dans les milieux micro et nanoporeux. Études à partir de systèmes modèles micro et nanofluidiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Naillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Physique [physics]. Institut National Polytechnique de Toulouse - INPT, 2016. Français. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">Mécanique des fluides [physics.class-ph]. Institut National Polytechnique de Toulouse, 2016. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : 2016INPT0110⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">tel-04260368v1</w:t>
+                <w:t xml:space="preserve">tel-01449523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écoulements liquide-gaz, évaporation, cristallisation dans les milieux micro et nanoporeux. Études à partir de systèmes modèles micro et nanofluidiques</w:t>
+                <w:t xml:space="preserve">Écoulements liquide-gaz, évaporation, cristallisation dans les milieux micro et nanoporeux : études à partir de systèmes modèles micro et nanofluidiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Naillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Mécanique des fluides [physics.class-ph]. Institut National Polytechnique de Toulouse, 2016. Français. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">Physique [physics]. Institut National Polytechnique de Toulouse - INPT, 2016. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2016INPT0110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">tel-01449523v1</w:t>
+                <w:t xml:space="preserve">tel-04260368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId145"/>
+      <w:footerReference w:type="default" r:id="rId146"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6224,51 +6345,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559704v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Salas-Barzola" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ma&#238;trejean" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Loubens" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Naillon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Santanach Carreras" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2024.105234" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751935v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Eid" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Socol" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Feuillard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Ciandrini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpr.2022.100068" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910777v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Sarkis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Abbas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Emeriault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Geindreau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2022.104860" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363335v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joseph" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Prat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SM02546K" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327644v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Ch&#232;vremont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rouze" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leonetti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.053301" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544195v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinse Willem Liefferink" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonn" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noushine Shahidzadeh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7lc01377a" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508504v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinse Liefferink" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01700814v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.034502" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964831v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pattamon Teerapanich" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pugniere" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Henriquet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yii-Lih Lin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2018.07.167" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01566417v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Massadi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Courson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bekhit" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie F Seveno" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-017-1970-z" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578668v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2017.01.058" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222327v3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fouet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud-Alix Mader" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabri Ira&#239;n" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Yanha" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544214v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fouet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Mader" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ira&#239;n" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Yanha" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5LC00941C" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330778v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Duru" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Marcoux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2015.04.010" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941767v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Charlot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mougel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941770v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Dumas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chareyre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941765v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela La Bella" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Noiriel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941766v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Giovenco" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Chabert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chambon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Machicoane" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941759v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016484v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chareyre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941752v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015532v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015964v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941750v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Bodiguel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Soumane" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941761v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941758v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Alexander Salas Barzola" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941738v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941734v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941743v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941742v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941728v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941725v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941731v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941723v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941379v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hodaib" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941399v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941405v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810361v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391501v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Calmon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Seveno" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394530v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Geoffroy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453186v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefort" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01810344v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chauvet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubreuil" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941764v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941762v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941763v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rolland Du Roscoat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Oxarango" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941769v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Genetelli" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mesnilgrente" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941747v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Oudinot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Org&#233;as" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Vigui&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufour" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424136v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eid" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Socol" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Feuillard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Margeat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104220v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04260368v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016INPT0110" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/tel-01449523v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559704v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Salas-Barzola" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ma&#238;trejean" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Loubens" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Naillon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Santanach Carreras" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2024.105234" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910777v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Sarkis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Abbas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Emeriault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Geindreau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2022.104860" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751935v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Eid" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Socol" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Feuillard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Ciandrini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpr.2022.100068" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363335v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joseph" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Prat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SM02546K" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327644v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Ch&#232;vremont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rouze" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leonetti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.053301" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508504v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinse Liefferink" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonn" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noushine Shahidzadeh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7lc01377a" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01700814v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.034502" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964831v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pattamon Teerapanich" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pugniere" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Henriquet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yii-Lih Lin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2018.07.167" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544195v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinse Willem Liefferink" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01566417v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Massadi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Courson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bekhit" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie F Seveno" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-017-1970-z" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578668v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2017.01.058" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544214v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fouet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Mader" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ira&#239;n" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Yanha" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5LC00941C" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222327v3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fouet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud-Alix Mader" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabri Ira&#239;n" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Yanha" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330778v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Duru" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Marcoux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2015.04.010" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05574386v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Oudinot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufour" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Vigui&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Org&#233;as" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941765v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela La Bella" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Noiriel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941766v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Giovenco" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Chabert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chambon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Machicoane" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941770v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Dumas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chareyre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941767v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Charlot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mougel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941752v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015532v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015964v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941758v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Alexander Salas Barzola" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Bodiguel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941750v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Soumane" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941761v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chareyre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941759v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016484v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941734v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941738v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941743v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941742v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941725v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941731v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941728v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941723v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941399v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941405v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941379v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hodaib" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810361v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391501v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Calmon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Seveno" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394530v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Geoffroy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453186v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefort" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01810344v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chauvet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubreuil" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941764v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941762v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941763v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rolland Du Roscoat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Oxarango" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941769v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Genetelli" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mesnilgrente" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941747v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424136v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eid" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Socol" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Feuillard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Margeat" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104220v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/tel-01449523v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04260368v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016INPT0110" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>