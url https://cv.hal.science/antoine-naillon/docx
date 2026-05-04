--- v1 (2026-04-13)
+++ v2 (2026-05-04)
@@ -66,1807 +66,1941 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversal of particle Migration for viscoelastic solution at high solvent viscosity</w:t>
+                <w:t xml:space="preserve">Quantification of first normal stress difference in shear-thinning viscoelastic fluids via particle focusing dynamics in confined Poiseuille flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Salas-Barzola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Antoine Naillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément de Loubens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Maîtrejean</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Naillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enric Santanach Carreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, pp.105234. </w:t>
+              <w:t xml:space="preserve">, 2026, 349, pp.105596. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2024.105234⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2026.105596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04559704v1</w:t>
+                <w:t xml:space="preserve">hal-05592249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.E.M. modeling of biocemented sand: Influence of the cohesive contact surface area distribution and the percentage of cohesive contacts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Abbas</w:t>
+                <w:t xml:space="preserve">Reversal of particle Migration for viscoelastic solution at high solvent viscosity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Salas-Barzola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Guillaume Maîtrejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément de Loubens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Antoine Naillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Geindreau</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enric Santanach Carreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2022.104860⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.105234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2024.105234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04910777v1</w:t>
+                <w:t xml:space="preserve">hal-04559704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viro-fluidics: Real-time analysis of virus production kinetics at the singlecell level</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">D.E.M. modeling of biocemented sand: Influence of the cohesive contact surface area distribution and the percentage of cohesive contacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyn Sarkis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Naillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luca Ciandrini</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Emeriault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Geindreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bpr.2022.100068⟩</w:t>
+              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 149, pp.104860. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2022.104860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03751935v2</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04910777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct observation of pore collapse and tensile stress generation on pore walls due to salt crystallization in a PDMS channel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Viro-fluidics: Real-time analysis of virus production kinetics at the singlecell level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Eid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Socol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Naillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Feuillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Ciandrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8SM02546K⟩</w:t>
+              <w:t xml:space="preserve">Biophysical Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (3), pp.100068. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpr.2022.100068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02363335v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03751935v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of particle migration in confined viscoelastic Poiseuille flows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Direct observation of pore collapse and tensile stress generation on pore walls due to salt crystallization in a PDMS channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Naillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Prat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.4.053301⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15, pp.4562-4569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8SM02546K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02327644v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single layer porous media with entrapped minerals for microscale studies of multiphase flow</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Dynamics of particle migration in confined viscoelastic Poiseuille flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Naillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément de Loubens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Chèvremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Rouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Leonetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lab on a Chip</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c7lc01377a⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4, pp.053301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.4.053301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03508504v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02327644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Transport and Precipitation Kinetics as Key Aspects of Stress Generation on Pore Walls Induced by Salt Crystallization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Naillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Prat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 120 (3), pp.034502. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.034502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01700814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanofluidic fluorescence microscopy with integrated concentration gradient generation for one-shot parallel kinetic assays</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Single layer porous media with entrapped minerals for microscale studies of multiphase flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rinse Liefferink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Naillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bonn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noushine Shahidzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2018.07.167⟩</w:t>
+              <w:t xml:space="preserve">Lab on a Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18, pp.1094-1104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7lc01377a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01964831v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03508504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single layer porous media with entrapped minerals for microscale studies of multiphase flow</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Nanofluidic fluorescence microscopy with integrated concentration gradient generation for one-shot parallel kinetic assays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pattamon Teerapanich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Pugniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Henriquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yii-Lih Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Naillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lab on a Chip</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c7lc01377a⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 274, pp.338-342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2018.07.167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04544195v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01964831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi-static drainage in a network of nanoslits of non-uniform depth designed by grayscale laser lithography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Single layer porous media with entrapped minerals for microscale studies of multiphase flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rinse Willem Liefferink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Naillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bonn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noushine Shahidzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10404-017-1970-z⟩</w:t>
+              <w:t xml:space="preserve">Lab on a Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (7), pp.1094-1104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7lc01377a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01566417v1</w:t>
+                <w:t xml:space="preserve">hal-04544195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sodium chloride precipitation reaction coefficient from crystallization experiment in a microfluidic device</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Quasi-static drainage in a network of nanoslits of non-uniform depth designed by grayscale laser lithography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Naillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajar Massadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Courson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bekhit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie F Seveno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 463, pp.201 - 210. </w:t>
+              <w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21 (8), pp.131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2017.01.058⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10404-017-1970-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01578668v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01566417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filter-less submicron hydrodynamic size sorting</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Sodium chloride precipitation reaction coefficient from crystallization experiment in a microfluidic device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Naillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Prat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lab on a Chip</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C5LC00941C⟩</w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 463, pp.201 - 210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2017.01.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04544214v1</w:t>
+                <w:t xml:space="preserve">hal-01578668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filter-less submicron hydrodynamic size sorting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...51 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-A. Mader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Iraïn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Yanha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Naillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lab on a Chip</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 16 (4), pp.720-733</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 16 (4), pp.720-733. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5LC00941C⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01222327v3</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04544214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Filter-less submicron hydrodynamic size sorting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud-Alix Mader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabri Iraïn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Yanha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Naillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lab on a Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (4), pp.720-733</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01222327v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Evaporation with sodium chloride crystallization in a capillary tube</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Naillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Marcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Prat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, vol. 422, pp. 52-61. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2015.04.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01330778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1876,3259 +2010,3259 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Printing and Drying a CNC Gel Line to Fold a Paper Strip: Experimental Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léopold Oudinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Naillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Viguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orgéas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 International Conference on Nanotechnology for Renewable Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, TAPPI, Jul 2025, Girona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05574386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durability assessment of microbially-induced calcite precipitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michela La Bella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Noiriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Naillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Mineralogical Conference 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04941765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ caracterisation of capillary phenomena with laboratory X ray absorption tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Giovenco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Naillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Machicoane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée « Capillarité » du GDR CNRS 2139 FIBMAT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Alés, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04941766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quasistatic response in DEM versus size, boundary conditions, and other numerical parameter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Chareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Naillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Conveying and Handling of Particulate Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Edinbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04941770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COMSOL® Simulation of a Single Biological Cell Trapped in a Microfluidic Channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Naillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Socol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mougel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comsol Conference 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04941767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromechanical Characterization of a Bio-Cemented Contact Using X-Ray Nano Tomography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Mechanical properties and durability of a sand cemented by microbial-induced calcite precipitation (MICP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michela La Bella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyn Sarkis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Naillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Emeriault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Noiriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CRYSPOM VIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Gent, Belgium</w:t>
+              <w:t xml:space="preserve">JEMP2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Rueil Malmaison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04941752v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05015532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical properties and durability of a sand cemented by microbial-induced calcite precipitation (MICP)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Micromechanical Characterization of a Bio-Cemented Contact Using X-Ray Nano Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyn Sarkis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Emeriault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Geindreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Naillon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEMP2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Rueil Malmaison, France</w:t>
+              <w:t xml:space="preserve">CRYSPOM VIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Gent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05015532v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05015964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micromechanical Characterization of a Bio-Cemented Contact Using X-Ray Nano Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyn Sarkis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Emeriault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Geindreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Naillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CRYSPOM VIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Gent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05015964v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04941752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the first normal stress difference in diluted polymer solutions by tracking particle migration in a microfluidic channel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Clogging and particle accumulation during the flow of suspensions of solid particles in model 2D porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Bodiguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Naillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Hugues Bodiguel</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youness Soumane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEMP2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Rueil Malmaison, France</w:t>
+              <w:t xml:space="preserve">Interpore 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Edimbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04941758v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04941750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clogging and particle accumulation during the flow of suspensions of solid particles in model 2D porous media</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Numerical study of the effect of the boundary conditions in DEM modelling on the mechanical behavior of a cemented granular media: application to biocalcified sand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyn Sarkis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Naillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Youness Soumane</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chareyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interpore 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Edimbourg, United Kingdom</w:t>
+              <w:t xml:space="preserve">JEMP2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Rueil malmaison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04941750v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04941761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of the effect of the boundary conditions in DEM modelling on the mechanical behavior of a cemented granular media: application to biocalcified sand</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marilyn Sarkis</w:t>
+                <w:t xml:space="preserve">Characterization of the first normal stress difference in diluted polymer solutions by tracking particle migration in a microfluidic channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Naillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Alexander Salas Barzola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément de Loubens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Naillon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Chareyre</w:t>
+                <w:t xml:space="preserve">Guillaume Maîtrejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Bodiguel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEMP2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2023, Rueil malmaison, France</w:t>
+              <w:t xml:space="preserve">, Oct 2023, Rueil Malmaison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04941761v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04941758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical properties and durability of a sand cemented by microbial-induced calcite precipitation (MICP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michela La Bella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyn Sarkis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Naillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Emeriault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Noiriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEMP2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Rueil Malmaison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04941759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of the effect of the boundary conditions in DEM modelling on the mechanical behavior of a cemented granular media: application to biocalcified sand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyn Sarkis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Naillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chareyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEMP2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Rueil malmaison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05016484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bio-calcification of granular materials: micro-mechanical characterization of bio-cemented contacts for the prediction of macroscopic behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyn Sarkis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Naillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Emeriault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Geindreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th European Mechanics of Materials Conference (EMMC18)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Oxford, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04941734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INVESTIGATION OF THE MECHANICAL PROPERTIES OF A BIO-CEMENTED CONTACT USING X-RAY TOMOGRAPHY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyn Sarkis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Naillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Emeriault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Geindreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICTMS2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04941738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colmatage de milieux poreux modèles par des suspensions de particules non browniennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Bodiguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Naillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youness Soumane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04941743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE UNEXPECTED ROLE OF SOLVENT IN VISCOELASTIC MIGRATION OF PARTICLES CONFINED IN MICROCHANNELS,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Alexander Salas Barzola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Naillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Naillon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Maîtrejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément de Loubens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Bodiguel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04941742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bio-calcification of granular materials: micro-mechanical characterization of bio-cemented contacts for the prediction of macroscopic behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyn Sarkis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Naillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Geindreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Emeriault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques du pole PEM 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04941725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clogging of a 2D model porous media by a non brownian suspension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youness Soumane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Naillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément de Loubens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Bodiguel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEMP2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04941731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the contact properties on the behavior of biocemented sand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyn Sarkis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Naillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Emeriault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Geindreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEMP2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04941728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-mechanical properties of a contact between grains cemented by bio-calcification: numerical implementation and experimental characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyn Sarkis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Naillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Emeriault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Geindreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Workshop on CRYStallization in POrous Media (CRYSPOM VII)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, PAU, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04941723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures de propriétés viscoélastiques de solutions de polymères diluées par migration transverse de particules en écoulements de Poiseuille confinés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Naillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Chèvremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Alexander Salas Barzola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément de Loubens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Bodiguel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04941399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of viscoelastic properties using particle migration in confined Poiseuille flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Naillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Chèvremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Alexander Salas Barzola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément de Loubens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Bodiguel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microfluidics 2019: from laboratory tools to process development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Rueil Malmaison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04941405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative measurement of the particle migration in confined viscoelastic Poiseuille flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Naillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Chèvremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Hodaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément de Loubens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual European Rheology Conference 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Portoroz, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04941379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salt crystallization in pores: precipitation kinetics, ion transport, stress generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Naillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Prat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flow17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01810361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GRAYSCALE LITHOGRAPHY TO FABRICATE VARYING-DEPTH NANOCHANNELS IN A SINGLE STEP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Naillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajar Massadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Courson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Calmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Seveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 20th International Conference on Miniaturized Systems for Chemistry and Life Sciences, MicroTAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CBMS, Oct 2016, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01391501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pore wall deformation due to sodium chloride crystallization in a microfluidic device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Naillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Prat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes Journées d'études des Milieux Poreux 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01394530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical investigation of two-phase flow in a model of nanoporous medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Naillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Lefort</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sandrine Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Joseph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LOWPERM 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Reuil Malmaison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04453186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imbibition and evaporation in model nanofluidic systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Naillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CECAM conference “Nanofluidics in physics and biology” EPFL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01810344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5138,879 +5272,879 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and simulation of the deformation induced by salt crystallization in a granular material</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Biocementation of granular media : MICRO MECHAnical characterisation of the BIO cemented contacts to predict macroscopic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Naillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyn Sarkis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michela La Bella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Chareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole d'hivers du fic 2024</w:t>
+              <w:t xml:space="preserve">Ecole d'hivers du FIC 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04941764v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04941762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocementation of granular media : MICRO MECHAnical characterisation of the BIO cemented contacts to predict macroscopic properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Modelling and simulation of the deformation induced by salt crystallization in a granular material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Naillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Chareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Prat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole d'hivers du FIC 2024</w:t>
+              <w:t xml:space="preserve">Ecole d'hivers du fic 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04941762v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04941764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of advanced time-resolved X-Ray tomography for two phase flow in porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Giovenco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Rolland Du Roscoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Naillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Oxarango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole d'hivers du FIC 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04941763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drying of Salt Solutions in Model Porous Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Genetelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Naillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mesnilgrente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Prat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR MicroNanofluidics 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Nice, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04941769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehension and characterization of the impregnation and drying of bio based hydrogel for self folding of architectured paper structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léopold Oudinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Naillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Orgéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Viguié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole d'hivers TEch21 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04941747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viro-fluidics: a new strategy to study HIV release in real time at the single cell and single particle scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Eid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Socol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Naillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Feuillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Margeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIIes Journées francophones de virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03424136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SAMS VAPOR DEPOSITION TECHNOLOGY AS A GENERIC FUNCTIONALIZATION TECHNOLOGY FOR MONITORING WETTABILITY PROPERTIES IN MICROFLUIDIC DEVICES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Courson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Naillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mesnilgrente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th European Conference on Microfluidics - Microfluidics 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Limerick, Ireland. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01104220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6020,185 +6154,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écoulements liquide-gaz, évaporation, cristallisation dans les milieux micro et nanoporeux. Études à partir de systèmes modèles micro et nanofluidiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Naillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique des fluides [physics.class-ph]. Institut National Polytechnique de Toulouse, 2016. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01449523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écoulements liquide-gaz, évaporation, cristallisation dans les milieux micro et nanoporeux : études à partir de systèmes modèles micro et nanofluidiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Naillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique [physics]. Institut National Polytechnique de Toulouse - INPT, 2016. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016INPT0110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04260368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId146"/>
+      <w:footerReference w:type="default" r:id="rId148"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6345,51 +6479,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559704v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Salas-Barzola" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ma&#238;trejean" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Loubens" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Naillon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Santanach Carreras" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2024.105234" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910777v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Sarkis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Abbas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Emeriault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Geindreau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2022.104860" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751935v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Eid" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Socol" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Feuillard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Ciandrini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpr.2022.100068" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363335v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joseph" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Prat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SM02546K" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327644v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Ch&#232;vremont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rouze" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leonetti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.053301" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508504v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinse Liefferink" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonn" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noushine Shahidzadeh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7lc01377a" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01700814v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.034502" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964831v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pattamon Teerapanich" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pugniere" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Henriquet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yii-Lih Lin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2018.07.167" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544195v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinse Willem Liefferink" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01566417v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Massadi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Courson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bekhit" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie F Seveno" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-017-1970-z" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578668v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2017.01.058" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544214v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fouet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Mader" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ira&#239;n" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Yanha" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5LC00941C" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222327v3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fouet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud-Alix Mader" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabri Ira&#239;n" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Yanha" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330778v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Duru" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Marcoux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2015.04.010" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05574386v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Oudinot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufour" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Vigui&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Org&#233;as" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941765v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela La Bella" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Noiriel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941766v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Giovenco" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Chabert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chambon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Machicoane" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941770v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Dumas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chareyre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941767v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Charlot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mougel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941752v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015532v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015964v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941758v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Alexander Salas Barzola" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Bodiguel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941750v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Soumane" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941761v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chareyre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941759v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016484v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941734v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941738v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941743v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941742v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941725v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941731v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941728v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941723v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941399v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941405v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941379v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hodaib" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810361v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391501v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Calmon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Seveno" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394530v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Geoffroy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453186v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefort" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01810344v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chauvet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubreuil" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941764v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941762v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941763v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rolland Du Roscoat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Oxarango" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941769v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Genetelli" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mesnilgrente" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941747v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424136v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eid" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Socol" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Feuillard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Margeat" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104220v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/tel-01449523v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04260368v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016INPT0110" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592249v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Salas-Barzola" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Naillon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Loubens" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ma&#238;trejean" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Santanach Carreras" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2026.105596" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559704v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2024.105234" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910777v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Sarkis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Abbas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Emeriault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Geindreau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2022.104860" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751935v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Eid" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Socol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Feuillard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Ciandrini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpr.2022.100068" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363335v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joseph" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Prat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SM02546K" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327644v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Ch&#232;vremont" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rouze" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leonetti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.053301" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01700814v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.034502" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508504v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinse Liefferink" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonn" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noushine Shahidzadeh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7lc01377a" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964831v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pattamon Teerapanich" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pugniere" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Henriquet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yii-Lih Lin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2018.07.167" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544195v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinse Willem Liefferink" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01566417v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Massadi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Courson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bekhit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie F Seveno" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-017-1970-z" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578668v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2017.01.058" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544214v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fouet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Mader" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ira&#239;n" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Yanha" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5LC00941C" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222327v3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fouet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud-Alix Mader" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabri Ira&#239;n" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Yanha" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330778v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Duru" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Marcoux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2015.04.010" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05574386v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Oudinot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufour" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Vigui&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Org&#233;as" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941765v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela La Bella" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Noiriel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941766v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Giovenco" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Chabert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chambon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Machicoane" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941770v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Dumas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chareyre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941767v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Charlot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mougel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015532v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015964v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941752v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941750v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Bodiguel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Soumane" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941761v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chareyre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941758v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Alexander Salas Barzola" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941759v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016484v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941734v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941738v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941743v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941742v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941725v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941731v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941728v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941723v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941399v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941405v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941379v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hodaib" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810361v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391501v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Calmon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Seveno" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394530v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Geoffroy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453186v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefort" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01810344v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chauvet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubreuil" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941762v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941764v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941763v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rolland Du Roscoat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Oxarango" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941769v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Genetelli" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mesnilgrente" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941747v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424136v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eid" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Socol" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Feuillard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Margeat" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104220v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/tel-01449523v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04260368v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016INPT0110" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>