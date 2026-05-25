--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -874,261 +874,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02327644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion Transport and Precipitation Kinetics as Key Aspects of Stress Generation on Pore Walls Induced by Salt Crystallization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Single layer porous media with entrapped minerals for microscale studies of multiphase flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rinse Liefferink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Naillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Joseph</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bonn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noushine Shahidzadeh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.034502⟩</w:t>
+              <w:t xml:space="preserve">Lab on a Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18, pp.1094-1104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7lc01377a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01700814v1</w:t>
+                <w:t xml:space="preserve">hal-03508504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single layer porous media with entrapped minerals for microscale studies of multiphase flow</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ion Transport and Precipitation Kinetics as Key Aspects of Stress Generation on Pore Walls Induced by Salt Crystallization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Naillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Bonn</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Prat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noushine Shahidzadeh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lab on a Chip</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 18, pp.1094-1104. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 120 (3), pp.034502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c7lc01377a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.034502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03508504v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01700814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanofluidic fluorescence microscopy with integrated concentration gradient generation for one-shot parallel kinetic assays</w:t>
               </w:r>
@@ -1274,100 +1274,100 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rinse Willem Liefferink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Naillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noushine Shahidzadeh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lab on a Chip</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 18 (7), pp.1094-1104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c7lc01377a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04544195v1</w:t>
@@ -2562,260 +2562,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04941767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical properties and durability of a sand cemented by microbial-induced calcite precipitation (MICP)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Micromechanical Characterization of a Bio-Cemented Contact Using X-Ray Nano Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyn Sarkis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Emeriault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Geindreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Naillon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEMP2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Rueil Malmaison, France</w:t>
+              <w:t xml:space="preserve">CRYSPOM VIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Gent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05015532v1</w:t>
+                <w:t xml:space="preserve">hal-04941752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromechanical Characterization of a Bio-Cemented Contact Using X-Ray Nano Tomography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanical properties and durability of a sand cemented by microbial-induced calcite precipitation (MICP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michela La Bella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyn Sarkis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Naillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Emeriault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Noiriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CRYSPOM VIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Gent, Belgium</w:t>
+              <w:t xml:space="preserve">JEMP2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Rueil Malmaison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05015964v1</w:t>
+                <w:t xml:space="preserve">hal-05015532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micromechanical Characterization of a Bio-Cemented Contact Using X-Ray Nano Tomography</w:t>
               </w:r>
@@ -2879,608 +2879,608 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CRYSPOM VIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Gent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04941752v1</w:t>
+                <w:t xml:space="preserve">hal-05015964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clogging and particle accumulation during the flow of suspensions of solid particles in model 2D porous media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of the first normal stress difference in diluted polymer solutions by tracking particle migration in a microfluidic channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Naillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Xavier Alexander Salas Barzola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément de Loubens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Maîtrejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hugues Bodiguel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Youness Soumane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interpore 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Edimbourg, United Kingdom</w:t>
+              <w:t xml:space="preserve">JEMP2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Rueil Malmaison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04941750v1</w:t>
+                <w:t xml:space="preserve">hal-04941758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of the effect of the boundary conditions in DEM modelling on the mechanical behavior of a cemented granular media: application to biocalcified sand</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marilyn Sarkis</w:t>
+                <w:t xml:space="preserve">Clogging and particle accumulation during the flow of suspensions of solid particles in model 2D porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Bodiguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Naillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Chareyre</w:t>
+                <w:t xml:space="preserve">Youness Soumane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEMP2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Rueil malmaison, France</w:t>
+              <w:t xml:space="preserve">Interpore 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Edimbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04941761v1</w:t>
+                <w:t xml:space="preserve">hal-04941750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the first normal stress difference in diluted polymer solutions by tracking particle migration in a microfluidic channel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical study of the effect of the boundary conditions in DEM modelling on the mechanical behavior of a cemented granular media: application to biocalcified sand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyn Sarkis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Naillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Alexander Salas Barzola</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hugues Bodiguel</w:t>
+                <w:t xml:space="preserve">Bruno Chareyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEMP2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2023, Rueil Malmaison, France</w:t>
+              <w:t xml:space="preserve">, Oct 2023, Rueil malmaison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04941758v1</w:t>
+                <w:t xml:space="preserve">hal-04941761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical properties and durability of a sand cemented by microbial-induced calcite precipitation (MICP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michela La Bella</w:t>
+                <w:t xml:space="preserve">Numerical study of the effect of the boundary conditions in DEM modelling on the mechanical behavior of a cemented granular media: application to biocalcified sand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyn Sarkis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Naillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEMP2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2023, Rueil Malmaison, France</w:t>
+              <w:t xml:space="preserve">, Oct 2023, Rueil malmaison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04941759v1</w:t>
+                <w:t xml:space="preserve">hal-05016484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of the effect of the boundary conditions in DEM modelling on the mechanical behavior of a cemented granular media: application to biocalcified sand</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Théo Dumas</w:t>
+                <w:t xml:space="preserve">Mechanical properties and durability of a sand cemented by microbial-induced calcite precipitation (MICP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michela La Bella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyn Sarkis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Naillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Emeriault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Noiriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEMP2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2023, Rueil malmaison, France</w:t>
+              <w:t xml:space="preserve">, Oct 2023, Rueil Malmaison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05016484v1</w:t>
+                <w:t xml:space="preserve">hal-04941759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bio-calcification of granular materials: micro-mechanical characterization of bio-cemented contacts for the prediction of macroscopic behavior</w:t>
               </w:r>
@@ -3682,77 +3682,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colmatage de milieux poreux modèles par des suspensions de particules non browniennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Bodiguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Naillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youness Soumane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3777,51 +3777,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE UNEXPECTED ROLE OF SOLVENT IN VISCOELASTIC MIGRATION OF PARTICLES CONFINED IN MICROCHANNELS,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Alexander Salas Barzola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Naillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3829,51 +3829,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Maîtrejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément de Loubens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Bodiguel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4006,90 +4006,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clogging of a 2D model porous media by a non brownian suspension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youness Soumane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Naillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément de Loubens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Bodiguel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEMP2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4356,77 +4356,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Naillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Chèvremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Alexander Salas Barzola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément de Loubens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Bodiguel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4477,77 +4477,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Naillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Chèvremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Alexander Salas Barzola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément de Loubens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Bodiguel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microfluidics 2019: from laboratory tools to process development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Rueil Malmaison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5280,260 +5280,260 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocementation of granular media : MICRO MECHAnical characterisation of the BIO cemented contacts to predict macroscopic properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling and simulation of the deformation induced by salt crystallization in a granular material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Naillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Chareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Prat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole d'hivers du FIC 2024</w:t>
+              <w:t xml:space="preserve">Ecole d'hivers du fic 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04941762v1</w:t>
+                <w:t xml:space="preserve">hal-04941764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and simulation of the deformation induced by salt crystallization in a granular material</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biocementation of granular media : MICRO MECHAnical characterisation of the BIO cemented contacts to predict macroscopic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Naillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyn Sarkis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Naillon</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michela La Bella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Chareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole d'hivers du fic 2024</w:t>
+              <w:t xml:space="preserve">Ecole d'hivers du FIC 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04941764v1</w:t>
+                <w:t xml:space="preserve">hal-04941762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of advanced time-resolved X-Ray tomography for two phase flow in porous media</w:t>
               </w:r>
@@ -6479,51 +6479,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592249v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Salas-Barzola" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Naillon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Loubens" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ma&#238;trejean" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Santanach Carreras" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2026.105596" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559704v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2024.105234" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910777v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Sarkis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Abbas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Emeriault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Geindreau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2022.104860" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751935v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Eid" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Socol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Feuillard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Ciandrini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpr.2022.100068" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363335v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joseph" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Prat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SM02546K" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327644v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Ch&#232;vremont" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rouze" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leonetti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.053301" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01700814v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.034502" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508504v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinse Liefferink" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonn" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noushine Shahidzadeh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7lc01377a" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964831v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pattamon Teerapanich" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pugniere" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Henriquet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yii-Lih Lin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2018.07.167" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544195v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinse Willem Liefferink" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01566417v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Massadi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Courson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bekhit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie F Seveno" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-017-1970-z" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578668v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2017.01.058" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544214v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fouet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Mader" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ira&#239;n" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Yanha" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5LC00941C" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222327v3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fouet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud-Alix Mader" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabri Ira&#239;n" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Yanha" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330778v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Duru" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Marcoux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2015.04.010" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05574386v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Oudinot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufour" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Vigui&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Org&#233;as" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941765v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela La Bella" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Noiriel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941766v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Giovenco" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Chabert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chambon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Machicoane" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941770v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Dumas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chareyre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941767v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Charlot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mougel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015532v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015964v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941752v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941750v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Bodiguel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Soumane" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941761v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chareyre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941758v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Alexander Salas Barzola" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941759v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016484v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941734v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941738v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941743v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941742v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941725v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941731v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941728v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941723v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941399v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941405v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941379v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hodaib" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810361v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391501v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Calmon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Seveno" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394530v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Geoffroy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453186v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefort" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01810344v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chauvet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubreuil" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941762v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941764v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941763v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rolland Du Roscoat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Oxarango" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941769v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Genetelli" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mesnilgrente" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941747v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424136v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eid" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Socol" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Feuillard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Margeat" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104220v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/tel-01449523v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04260368v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016INPT0110" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592249v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Salas-Barzola" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Naillon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Loubens" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ma&#238;trejean" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Santanach Carreras" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2026.105596" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559704v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2024.105234" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910777v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Sarkis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Abbas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Emeriault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Geindreau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2022.104860" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751935v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Eid" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Socol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Feuillard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Ciandrini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpr.2022.100068" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363335v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joseph" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Prat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SM02546K" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327644v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Ch&#232;vremont" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rouze" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leonetti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.053301" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508504v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinse Liefferink" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonn" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noushine Shahidzadeh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7lc01377a" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01700814v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.034502" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964831v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pattamon Teerapanich" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pugniere" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Henriquet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yii-Lih Lin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2018.07.167" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544195v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinse Willem Liefferink" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01566417v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Massadi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Courson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bekhit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie F Seveno" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-017-1970-z" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578668v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2017.01.058" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544214v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fouet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Mader" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ira&#239;n" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Yanha" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5LC00941C" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222327v3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fouet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud-Alix Mader" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabri Ira&#239;n" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Yanha" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330778v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Duru" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Marcoux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2015.04.010" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05574386v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Oudinot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufour" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Vigui&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Org&#233;as" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941765v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela La Bella" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Noiriel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941766v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Giovenco" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Chabert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chambon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Machicoane" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941770v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Dumas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chareyre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941767v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Charlot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mougel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941752v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015532v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015964v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941758v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Alexander Salas Barzola" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Bodiguel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941750v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Soumane" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941761v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chareyre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016484v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941759v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941734v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941738v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941743v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941742v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941725v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941731v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941728v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941723v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941399v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941405v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941379v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hodaib" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810361v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391501v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Calmon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Seveno" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394530v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Geoffroy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453186v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefort" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01810344v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chauvet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubreuil" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941764v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941762v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941763v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rolland Du Roscoat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Oxarango" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941769v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Genetelli" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mesnilgrente" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941747v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424136v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eid" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Socol" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Feuillard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Margeat" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104220v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/tel-01449523v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04260368v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016INPT0110" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>