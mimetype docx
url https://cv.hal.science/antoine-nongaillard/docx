--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -368,209 +368,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01946000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation multiniveau du bien-être social dans un SMA</w:t>
+                <w:t xml:space="preserve">Modélisation multiniveau du bien-être social dans un SMA. Application aux problémes d’affectation et d’appariement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 31 (6), pp.709-734. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/RIA.31.709-739⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/ria.31.709-734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01703869v2</w:t>
+                <w:t xml:space="preserve">hal-02618070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation multiniveau du bien-être social dans un SMA. Application aux problémes d’affectation et d’appariement</w:t>
+                <w:t xml:space="preserve">Modélisation multiniveau du bien-être social dans un SMA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 31 (6), pp.709-734. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/ria.31.709-734⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/RIA.31.709-739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02618070v1</w:t>
+                <w:t xml:space="preserve">hal-01703869v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Feature-Based Reputation Model for Product Evaluation</w:t>
               </w:r>
@@ -914,51 +914,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01337003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation model for e-tourism product: A Hidden Markov Model-based algorithm</w:t>
+                <w:t xml:space="preserve">Multi-criteria Decision Making based on Trust and Reputation in Supply Chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liu Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
@@ -989,567 +989,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhou Jiliu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Technology Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 64 (1), pp.45-63. </w:t>
+              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 147 (Part B), pp.362-372. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJTM.2014.059235⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2013.04.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01356036v1</w:t>
+                <w:t xml:space="preserve">hal-01356045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-criteria Decision Making based on Trust and Reputation in Supply Chain</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yacine Ouzrout</w:t>
+                <w:t xml:space="preserve">A novel approach to assess the products' global environmental impacts by considering pollution transfer phenomena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xi Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiqing Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2013.04.014⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Product Lifecycle Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (2-3), pp.114-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJPLM.2014.065861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01356045v1</w:t>
+                <w:t xml:space="preserve">hal-01467653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel approach to assess the products' global environmental impacts by considering pollution transfer phenomena</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aicha Sekhari</w:t>
+                <w:t xml:space="preserve">Evaluation model for e-tourism product: A Hidden Markov Model-based algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liu Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhou Jiliu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Product Lifecycle Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 7 (2-3), pp.114-136. </w:t>
+              <w:t xml:space="preserve">International Journal of Technology Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 64 (1), pp.45-63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJPLM.2014.065861⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1504/IJTM.2014.059235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01467653v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01356036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Reputation Evaluation based on Optimized Hidden Markov Model in E-commerce</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yacine Ouzrout</w:t>
+                <w:t xml:space="preserve">Agent-based reallocation problem on social networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nongaillard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zhou Jiliu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Problems in Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 2013, </w:t>
+              <w:t xml:space="preserve">Group Decision and Negotiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2013/391720⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10726-012-9336-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01355974v1</w:t>
+                <w:t xml:space="preserve">hal-00839404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agent-based reallocation problem on social networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Mathieu</w:t>
+                <w:t xml:space="preserve">The Reputation Evaluation based on Optimized Hidden Markov Model in E-commerce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liu Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nongaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhou Jiliu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Group Decision and Negotiation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, pp.17. </w:t>
+              <w:t xml:space="preserve">Mathematical Problems in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10726-012-9336-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2013/391720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00839404v1</w:t>
+                <w:t xml:space="preserve">hal-01355974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egalitarian Negotiations in Agent Societies</w:t>
               </w:r>
@@ -1881,51 +1881,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00731924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (37)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (39)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2019,946 +2019,925 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05481959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrastructure intelligente pour l'allocation de puissance dans les systèmes MIMO de type cell-free</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From Utility-Based Action Selection to the Emergence of Communication Chains in a Multi-Robot System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nongaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mathieu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Pierre Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents (JFSMA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th International Conference on Agents and Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Marbella, France. pp.164-173, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0014470900004052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05214291v1</w:t>
+                <w:t xml:space="preserve">hal-05560221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une stratégie d'optimisation d'intersections routières par ordonnancement de phases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jules Bompard</w:t>
+                <w:t xml:space="preserve">Emerging Multi-Robot Cooperation Through Action Selection Robust to Communication Disruptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mathieu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents (JFSMA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Dijon, France</w:t>
+              <w:t xml:space="preserve">6th International Conference on Robotics, Computer Vision and Intelligent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Marbella, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05214304v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un protocole de comparaison stochastique des systèmes de gestion du trafic routier</w:t>
+                <w:t xml:space="preserve">Une stratégie d'optimisation d'intersections routières par ordonnancement de phases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Bompard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trente-deuxièmes journées francophones sur les systèmes multi-agents (JFSMA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Cargese (Corse), France. pp.35-44</w:t>
+              <w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents (JFSMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04777205v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05214304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle explicatif de la sécession des experts dans les communautés de pratiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Delarre</w:t>
+                <w:t xml:space="preserve">Infrastructure intelligente pour l'allocation de puissance dans les systèmes MIMO de type cell-free</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Eloire</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maxime Morge</w:t>
+                <w:t xml:space="preserve">Eric Pierre Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trente-et-unièmes journées francophones sur les systèmes multi-agents (JFSMA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Strasbourg, France. pp.65-74</w:t>
+              <w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents (JFSMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Dijon, France. pp.43-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04164769v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05214291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Risk-Driven Model for Traffic Simulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un protocole de comparaison stochastique des systèmes de gestion du trafic routier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Bompard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nongaillard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Distributed Computing and Artificial Intelligence, 17th International Conference, {DCAI} 2020,</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Trente-deuxièmes journées francophones sur les systèmes multi-agents (JFSMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Cargese (Corse), France. pp.35-44</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02925891v1</w:t>
+                <w:t xml:space="preserve">hal-04777205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multi-agent Evaluation of Traffic Light Models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modèle explicatif de la sécession des experts dans les communautés de pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Delarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Eloire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Thery</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Morge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Practical Applications of Agents, Multi-Agent Systems (PAAMS'2020)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Trente-et-unièmes journées francophones sur les systèmes multi-agents (JFSMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Strasbourg, France. pp.65-74</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02911570v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04164769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The KISS Principle Applied to Traffic Light Behaviours</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Risk-Driven Model for Traffic Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nongaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mathieu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Thery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DSC 2020 EUROPE VR - Driving Simulation Conference &amp; Exhibition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Distributed Computing and Artificial Intelligence, 17th International Conference, {DCAI} 2020,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, L'Aquila, Italy. pp.1--10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-53036-5\_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02944173v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02925891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Situations accidentogènes dans les générateurs de trafic routier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Multi-agent Evaluation of Traffic Light Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nongaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Berenice Reffet</w:t>
+                <w:t xml:space="preserve">Alexandre Thery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26èmes Journées Francophones sur les Systèmes Multi-Agents (JFSMA'2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Practical Applications of Agents, Multi-Agent Systems (PAAMS'2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, L'Aquila, Italy. pp.451--455, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-49778-1_46⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01867957v1</w:t>
+                <w:t xml:space="preserve">hal-02911570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partir Ensemble Séniors (PartEnS) : un projet interdisciplinaire centré utilisateur pour des vacances partagées</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The KISS Principle Applied to Traffic Light Behaviours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nongaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Thery</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERGO'IA 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Bidart - Biarritz, France</w:t>
+              <w:t xml:space="preserve">DSC 2020 EUROPE VR - Driving Simulation Conference &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Antibes, France. pp.213--219</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01882593v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02944173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective evaluation of autonomous taxi fleets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2974,1564 +2953,1542 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAART 2018 - 10th International Conference on Agents and Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Funchal, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02143005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Agent-Based, Multilevel Welfare Assessment Model for Encompassing Assignment and Matching Problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Situations accidentogènes dans les générateurs de trafic routier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Picault</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berenice Reffet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Practical Applications of Agents and Multi-Agent Systems (PAAMS'2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">26èmes Journées Francophones sur les Systèmes Multi-Agents (JFSMA'2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Métabief (France), France. pp.31-40</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01536632v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01867957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Algorithm for Egalitarian Matching between Individuals and Activities with Additively Separable Preferences</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Partir Ensemble Séniors (PartEnS) : un projet interdisciplinaire centré utilisateur pour des vacances partagées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janick Naveteur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Secq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Delelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE 29th International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ERGO'IA 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Bidart - Biarritz, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01811517v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dealing with the right of way in advanced traffic simulation. A characterization of drivers' behaviours in a multi-agent approach</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Vailleau</w:t>
+                <w:t xml:space="preserve">Affectation distribuée d'individus à des activités avec des préférences additivement séparables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Morge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Driving Simulation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Stuttgart, Germany. pp.163-165</w:t>
+              <w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents (JFSMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Caen, France. pp.19-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01939812v1</w:t>
+                <w:t xml:space="preserve">hal-01558608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Affectation distribuée d'individus à des activités avec des préférences additivement séparables</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Agent-Based, Multilevel Welfare Assessment Model for Encompassing Assignment and Matching Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nongaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents (JFSMA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th International Conference on Practical Applications of Agents and Multi-Agent Systems (PAAMS'2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Porto, Portugal. pp.196-208, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-59930-4_16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01558608v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01536632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing energy markets in future smart grids using bilateral contracts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samir Aknine</w:t>
+                <w:t xml:space="preserve">Distributed Algorithm for Egalitarian Matching between Individuals and Activities with Additively Separable Preferences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Morge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nongaillard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarvapali Ramchurn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECAI, European Conference on AI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 IEEE 29th International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Boston, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTAI.2017.00117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01329606v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01811517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-agent mechanism for efficient cooperative use of energy</w:t>
+                <w:t xml:space="preserve">Dealing with the right of way in advanced traffic simulation. A characterization of drivers' behaviours in a multi-agent approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Caillière</w:t>
+                <w:t xml:space="preserve">Bérénice Reffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samir Aknine</w:t>
+                <w:t xml:space="preserve">Andras Kemeny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Vailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAMAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Singapour, Singapore. pp.1365—1366</w:t>
+              <w:t xml:space="preserve">Driving Simulation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Stuttgart, Germany. pp.163-165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01261596v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negation Handling in Sentiment Analysis at Sentence Level</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation multi-niveaux des problèmes d'affectation et d'appariement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Muhammad Abdul Qadir</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd IEEE International Conference on Information Management (ICIM 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">24e Journées Francophones sur les Systèmes Multi-Agents (JFSMA'16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Rouen, France. pp.75-84</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01641009v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01378571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilevel Agent-Based Modelling for Assignment or Matching Problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Managing energy markets in future smart grids using bilateral contracts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Caillière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Aknine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Picault</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarvapali Ramchurn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd European Conference on Artificial Intelligence (ECAI 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ECAI, European Conference on AI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, The Hague, Netherlands. pp.133—140</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01451548v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01329606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Environmental Burden Shifting Approach to Re-evaluate the Environmental Impacts of Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xi Yu</w:t>
+                <w:t xml:space="preserve">Multi-agent mechanism for efficient cooperative use of energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Caillière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Aknine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nongaillard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th IFIP International Conference on Product Lifecycle Management (PLM 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AAMAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Singapour, Singapore. pp.1365—1366</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01377428v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01261596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation multi-niveaux des problèmes d'affectation et d'appariement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Negation Handling in Sentiment Analysis at Sentence Level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umar Farooq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Picault</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Ouzrout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Abdul Qadir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24e Journées Francophones sur les Systèmes Multi-Agents (JFSMA'16)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd IEEE International Conference on Information Management (ICIM 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, London, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17706/jcp.12.5.470-478⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01378571v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01641009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Word Sense Disambiguation Method for Feature Level Sentiment Analysis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multilevel Agent-Based Modelling for Assignment or Matching Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Muhammad Abdul Qadir</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th IEEE International Conference on Software, Knowledge, Information Management &amp; Applications (SKIMA 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22nd European Conference on Artificial Intelligence (ECAI 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kaminka, Gal A. and Fox, Maria and Bouquet, Paolo and Hüllermeier, Eyke and Dignum, Virginia and Dignum, Frank and van Harmelen, Frank, Aug 2016, La Haye, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/978-1-61499-672-9-1561⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01467595v1</w:t>
+                <w:t xml:space="preserve">hal-01451548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Product Reputation Evaluation: The Impact of Conjunction on Sentiment Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Umar Farooq</w:t>
+                <w:t xml:space="preserve">An Environmental Burden Shifting Approach to Re-evaluate the Environmental Impacts of Products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xi Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Muhammad Abdul Qadir</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Sekhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th international conference on Software, Knowledge, Information management and Applications (SKIMA'2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th IFIP International Conference on Product Lifecycle Management (PLM 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Doha, Qatar. pp.56-65, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-33111-9_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01467566v1</w:t>
+                <w:t xml:space="preserve">hal-01377428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A LCIA Model Considering Pollution Transfer Phenomena</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aicha Sekhari</w:t>
+                <w:t xml:space="preserve">A Word Sense Disambiguation Method for Feature Level Sentiment Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umar Farooq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tej Prasad Dhamala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Ouzrout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Abdul Qadir</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Product Lifecycle Management for Society (PLM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th IEEE International Conference on Software, Knowledge, Information Management &amp; Applications (SKIMA 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Kathmandu, Nepal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-41501-2_37⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01461865v1</w:t>
+                <w:t xml:space="preserve">hal-01467595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A life cycle environmental transfer impact computing model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aicha Sekhari</w:t>
+                <w:t xml:space="preserve">Product Reputation Evaluation: The Impact of Conjunction on Sentiment Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umar Farooq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Y. Qingyan</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Ouzrout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Abdul Qadir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP WG5.1 10Th International Conference on Product Lifecycle Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Nantes, France</w:t>
+              <w:t xml:space="preserve">7th international conference on Software, Knowledge, Information management and Applications (SKIMA'2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Chiang-Mai, China. pp.590-602</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01574866v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01467566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The environmental impact integration in product lifecycle: State of the art</w:t>
+                <w:t xml:space="preserve">A LCIA Model Considering Pollution Transfer Phenomena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xi Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari</w:t>
@@ -4541,1017 +4498,1259 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suiran Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Software, Knowledge, Information Management and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th Product Lifecycle Management for Society (PLM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Nantes, France. pp.365-374, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-41501-2_37⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01467643v1</w:t>
+                <w:t xml:space="preserve">hal-01461865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized Hidden Markov Model based on Constrained Particle Swarm Optimization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yacine Ouzrout</w:t>
+                <w:t xml:space="preserve">A life cycle environmental transfer impact computing model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xi Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelaziz A Bouras</w:t>
+                <w:t xml:space="preserve">Y. Qingyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Software, Knowledge Information, Industrial Management and Applications SKIMA’12 International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Chengdu, China. 6 p</w:t>
+              <w:t xml:space="preserve">IFIP WG5.1 10Th International Conference on Product Lifecycle Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01551433v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01574866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resource Allocation Problems on Networks: Maximizing Social Welfare Using and Agent-Based Approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Mathieu</w:t>
+                <w:t xml:space="preserve">The environmental impact integration in product lifecycle: State of the art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xi Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nongaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAART'2011 -- Roma (Italy) -- January 28-30, 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Roma, Italy. pp.206-211</w:t>
+              <w:t xml:space="preserve">International Conference on Software, Knowledge, Information Management and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Chengdu, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00826399v1</w:t>
+                <w:t xml:space="preserve">hal-01467643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bien-être de Nash : enjeux et difficultés pour une société d'agents</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Mathieu</w:t>
+                <w:t xml:space="preserve">Optimized Hidden Markov Model based on Constrained Particle Swarm Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nongaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz A Bouras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFSMA'2010 -- Mahdia (Tunisie) -- 18-20 octobre 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Mahdia, Tunisie. pp.129-138</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Software, Knowledge Information, Industrial Management and Applications SKIMA’12 International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Chengdu, China. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00826403v1</w:t>
+                <w:t xml:space="preserve">hal-01551433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agent-based approach for Network allocation problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Resource Allocation Problems on Networks: Maximizing Social Welfare Using and Agent-Based Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Everaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SASO'2010 -- Budapest (Hungary) -- September 27th-October 1st, 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Hungary. pp.374-382</w:t>
+              <w:t xml:space="preserve">ICAART'2011 -- Roma (Italy) -- January 28-30, 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Roma, Italy. pp.206-211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00826413v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00826399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nash Welfare Allocation Problems: Concrete Issues</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient Agent Negotiations in a Realistic Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAT 2010 -- Toronto (Canada) -- August 31, September 3 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Toronto, Canada. pp.32-39</w:t>
+              <w:t xml:space="preserve">GDN 2010 -- Delft (Netherlands) -- June 21-23th, 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Netherlands. pp.198-201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00826397v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00826394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Agent Negotiations in a Realistic Context</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bien-être de Nash : enjeux et difficultés pour une société d'agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Everaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDN 2010 -- Delft (Netherlands) -- June 21-23th, 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Netherlands. pp.198-201</w:t>
+              <w:t xml:space="preserve">JFSMA'2010 -- Mahdia (Tunisie) -- 18-20 octobre 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Mahdia, Tunisie. pp.129-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00826394v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00826403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Realistic Approach To Solve The Nash Welfare</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Agent-based approach for Network allocation problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nongaillard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Jaumard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 7th International conference on Practical Applications of Agents and Multi-Agents Systems (PAAMS'2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, undef, France. pp.374-382</w:t>
+              <w:t xml:space="preserve">SASO'2010 -- Budapest (Hungary) -- September 27th-October 1st, 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Hungary. pp.374-382</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00732047v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00826413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multi-Agent Ressource Allocation for Social Welfare</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nash Welfare Allocation Problems: Concrete Issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Everaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nongaillard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the IEEE/WIC/ACM International Conference on Intelligent Agent Technology (IAT'09)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IAT 2010 -- Toronto (Canada) -- August 31, September 3 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Toronto, Canada. pp.32-39</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00731954v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00826397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allocation de Ressources et Maximisation de Bien-Être Social</w:t>
+                <w:t xml:space="preserve">A Realistic Approach To Solve The Nash Welfare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Jaumard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes des Cinquièmes Journées Francophones sur les Modèles Formels de l'Interaction (MFI'09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, undef, France. pp.243--254</w:t>
+              <w:t xml:space="preserve">Proceedings of the 7th International conference on Practical Applications of Agents and Multi-Agents Systems (PAAMS'2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, undef, France. pp.374-382</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00732037v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00732047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La négociation du bien-être social utilitaire</w:t>
+                <w:t xml:space="preserve">A Multi-Agent Ressource Allocation for Social Welfare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mathieu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Jaumard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes des 16e Journées Francophones sur les Systèmes Multi-Agents (JFSMA'2008)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the IEEE/WIC/ACM International Conference on Intelligent Agent Technology (IAT'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, undef, France. pp.58-61, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WI-IAT.2009.126⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00732025v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00731954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allocation de Ressources et Maximisation de Bien-Être Social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nongaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes des Cinquièmes Journées Francophones sur les Modèles Formels de l'Interaction (MFI'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, undef, France. pp.243--254</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00732037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La négociation du bien-être social utilitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nongaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Jaumard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes des 16e Journées Francophones sur les Systèmes Multi-Agents (JFSMA'2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, undef, France. pp.55-64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00732025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multi-Agent Resource Negotiation for the Utilitarian Social Welfare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5580,51 +5779,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 9th International Workshop Engineering Societies in the Agents World (ESAW'2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, undef, France. pp.208-226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00731993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5634,91 +5833,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward an Agent-Based Model of Community of Practice : Demonstration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Chaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Delarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Eloire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Morge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5727,92 +5926,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frank Dignum; Philippe Mathieu; Juan Manuel Corchado; Fernando De La Prieta. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference on Practical Applications of Agents and Multi-Agent Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, L'Aquila, Italy. Springer International Publishing, Advances in Practical Applications of Agents, Multi-Agent Systems, and Complex Systems Simulation, 13616, pp.467-472, 2022, The PAAMS Collection. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-18192-4_39⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03812873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évaluation efficace de flottes de taxis autonomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5828,51 +6027,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Caen, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01567281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5882,114 +6081,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An agent-based approach for distributed resource allocations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Artificial Intelligence [cs.AI]. Université des Sciences et Technologie de Lille - Lille I, 2009. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00831365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId127"/>
+      <w:footerReference w:type="default" r:id="rId131"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6136,51 +6335,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984723v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiene Abidi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mathieu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nongaillard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2025.103100" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02378917v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01946000v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Morge" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703869v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.31.709-739" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618070v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.31.709-734" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01467534v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umar Farooq" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ouzrout" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Abdul Qadir" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219622016500358" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01467613v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2016.08.002" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337003v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Yu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Sekhari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Bouras" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suiran Yu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/918795" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356036v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Chang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Jiliu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJTM.2014.059235" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356045v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2013.04.014" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01467653v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiqing Zhang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPLM.2014.065861" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355974v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/391720" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839404v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10726-012-9336-0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825533v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839396v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826139v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Everaere" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731924v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Jaumard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481959v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Bompard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-07638-0_3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214291v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pierre Simon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214304v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777205v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164769v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Delarre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Eloire" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02925891v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-53036-5\_1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02911570v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Thery" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49778-1_46" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944173v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867957v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berenice Reffet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882593v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janick Naveteur" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Antoine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Secq" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Adam" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Delelis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02143005v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01536632v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59930-4_16" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811517v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2017.00117" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939812v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Reffet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andras Kemeny" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vailleau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01558608v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329606v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cailli&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Aknine" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarvapali Ramchurn" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261596v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01641009v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Mansour" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17706/jcp.12.5.470-478" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01451548v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-672-9-1561" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377428v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33111-9_6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01378571v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01467595v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tej Prasad Dhamala" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01467566v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01461865v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41501-2_37" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574866v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Qingyan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01467643v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551433v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz A Bouras" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826399v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826403v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826413v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826397v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826394v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732047v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731954v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2009.126" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732037v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732025v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731993v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812873v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Chaoui" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18192-4_39" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567281v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00831365v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984723v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiene Abidi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mathieu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nongaillard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2025.103100" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02378917v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01946000v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Morge" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618070v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.31.709-734" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703869v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.31.709-739" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01467534v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umar Farooq" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ouzrout" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Abdul Qadir" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219622016500358" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01467613v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2016.08.002" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337003v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Yu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Sekhari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Bouras" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suiran Yu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/918795" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356045v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Chang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Jiliu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2013.04.014" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01467653v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiqing Zhang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPLM.2014.065861" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356036v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJTM.2014.059235" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839404v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10726-012-9336-0" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355974v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/391720" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825533v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839396v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826139v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Everaere" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731924v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Jaumard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481959v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Bompard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-07638-0_3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560221v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Martin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0014470900004052" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560258v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214304v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214291v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pierre Simon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777205v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164769v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Delarre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Eloire" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02925891v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-53036-5\_1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02911570v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Thery" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49778-1_46" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944173v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02143005v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867957v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berenice Reffet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882593v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janick Naveteur" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Antoine" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Secq" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Adam" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Delelis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01558608v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01536632v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59930-4_16" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811517v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2017.00117" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939812v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Reffet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andras Kemeny" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vailleau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01378571v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329606v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cailli&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Aknine" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarvapali Ramchurn" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261596v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01641009v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Mansour" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17706/jcp.12.5.470-478" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01451548v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-672-9-1561" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377428v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33111-9_6" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01467595v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tej Prasad Dhamala" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01467566v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01461865v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41501-2_37" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574866v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Qingyan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01467643v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551433v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz A Bouras" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826399v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826394v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826403v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826413v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826397v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732047v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731954v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2009.126" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732037v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732025v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731993v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812873v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Chaoui" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18192-4_39" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567281v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00831365v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>