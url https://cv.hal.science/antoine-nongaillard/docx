--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -1915,265 +1915,265 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing Road Intersections Using Phase Scheduling</w:t>
+                <w:t xml:space="preserve">From Utility-Based Action Selection to the Emergence of Communication Chains in a Multi-Robot System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jules Bompard</w:t>
+                <w:t xml:space="preserve">Erwan Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mathieu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Practical Applications of Agents and Multi-Agent Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Lille, France. pp.28-40, </w:t>
+              <w:t xml:space="preserve">18th International Conference on Agents and Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Marbella, France. pp.164-173, </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-032-07638-0_3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0014470900004052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05481959v1</w:t>
+                <w:t xml:space="preserve">hal-05560221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Utility-Based Action Selection to the Emergence of Communication Chains in a Multi-Robot System</w:t>
+                <w:t xml:space="preserve">Optimizing Road Intersections Using Phase Scheduling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Martin</w:t>
+                <w:t xml:space="preserve">Jules Bompard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nongaillard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Agents and Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2026, Marbella, France. pp.164-173, </w:t>
+              <w:t xml:space="preserve">International Conference on Practical Applications of Agents and Multi-Agent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lille, France. pp.28-40, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0014470900004052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-07638-0_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05560221v1</w:t>
+                <w:t xml:space="preserve">hal-05481959v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emerging Multi-Robot Cooperation Through Action Selection Robust to Communication Disruptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2224,51 +2224,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une stratégie d'optimisation d'intersections routières par ordonnancement de phases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Bompard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2414,51 +2414,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un protocole de comparaison stochastique des systèmes de gestion du trafic routier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Bompard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6335,51 +6335,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984723v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiene Abidi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mathieu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nongaillard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2025.103100" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02378917v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01946000v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Morge" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618070v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.31.709-734" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703869v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.31.709-739" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01467534v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umar Farooq" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ouzrout" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Abdul Qadir" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219622016500358" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01467613v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2016.08.002" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337003v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Yu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Sekhari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Bouras" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suiran Yu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/918795" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356045v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Chang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Jiliu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2013.04.014" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01467653v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiqing Zhang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPLM.2014.065861" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356036v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJTM.2014.059235" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839404v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10726-012-9336-0" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355974v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/391720" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825533v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839396v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826139v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Everaere" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731924v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Jaumard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481959v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Bompard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-07638-0_3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560221v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Martin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0014470900004052" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560258v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214304v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214291v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pierre Simon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777205v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164769v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Delarre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Eloire" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02925891v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-53036-5\_1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02911570v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Thery" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49778-1_46" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944173v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02143005v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867957v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berenice Reffet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882593v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janick Naveteur" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Antoine" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Secq" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Adam" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Delelis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01558608v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01536632v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59930-4_16" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811517v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2017.00117" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939812v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Reffet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andras Kemeny" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vailleau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01378571v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329606v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cailli&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Aknine" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarvapali Ramchurn" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261596v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01641009v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Mansour" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17706/jcp.12.5.470-478" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01451548v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-672-9-1561" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377428v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33111-9_6" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01467595v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tej Prasad Dhamala" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01467566v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01461865v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41501-2_37" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574866v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Qingyan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01467643v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551433v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz A Bouras" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826399v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826394v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826403v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826413v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826397v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732047v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731954v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2009.126" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732037v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732025v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731993v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812873v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Chaoui" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18192-4_39" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567281v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00831365v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984723v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiene Abidi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mathieu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nongaillard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2025.103100" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02378917v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01946000v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Morge" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618070v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.31.709-734" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703869v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.31.709-739" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01467534v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umar Farooq" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ouzrout" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Abdul Qadir" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219622016500358" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01467613v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2016.08.002" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337003v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Yu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Sekhari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Bouras" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suiran Yu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/918795" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356045v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Chang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Jiliu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2013.04.014" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01467653v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiqing Zhang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPLM.2014.065861" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356036v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJTM.2014.059235" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839404v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10726-012-9336-0" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355974v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/391720" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825533v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839396v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826139v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Everaere" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731924v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Jaumard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560221v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Martin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0014470900004052" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481959v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Bompard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-07638-0_3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560258v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214304v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214291v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pierre Simon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777205v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164769v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Delarre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Eloire" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02925891v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-53036-5\_1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02911570v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Thery" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49778-1_46" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944173v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02143005v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867957v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berenice Reffet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882593v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janick Naveteur" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Antoine" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Secq" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Adam" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Delelis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01558608v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01536632v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59930-4_16" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811517v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2017.00117" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939812v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Reffet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andras Kemeny" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vailleau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01378571v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329606v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cailli&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Aknine" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarvapali Ramchurn" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261596v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01641009v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Mansour" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17706/jcp.12.5.470-478" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01451548v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-672-9-1561" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377428v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33111-9_6" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01467595v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tej Prasad Dhamala" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01467566v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01461865v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41501-2_37" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574866v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Qingyan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01467643v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551433v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz A Bouras" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826399v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826394v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826403v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826413v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826397v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732047v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731954v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2009.126" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732037v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732025v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731993v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812873v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Chaoui" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18192-4_39" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567281v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00831365v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>