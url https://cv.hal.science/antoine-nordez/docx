--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -194,51 +194,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (157)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (158)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -311,1613 +311,1613 @@
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, pp.113193. </w:t>
+              <w:t xml:space="preserve">, 2026, 198 (March), pp.113193. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2026.113193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05488723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of eccentric training at different muscle lengths on the gastrocnemius medialis fascicle behaviour during single and multi-joint tasks</w:t>
+                <w:t xml:space="preserve">Experimental investigation of muscle-tendon unit geometry and kinematics in lower-limb muscles during gait: Current applications and future directions – A scoping review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Tallio</w:t>
+                <w:t xml:space="preserve">Thomas Lecharte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Dorel</w:t>
+                <w:t xml:space="preserve">Fabien Leboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Bizet</w:t>
+                <w:t xml:space="preserve">Raphaël Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julian Colard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yohan Betus</w:t>
+                <w:t xml:space="preserve">Guillaume Le Sant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-026-06159-z⟩</w:t>
+              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 127, pp.110159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2026.110159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05551795v1</w:t>
+                <w:t xml:space="preserve">hal-05572326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does a counterforce brace reduce common extensor tendon loading during a wrist extension task? An in vivo study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of eccentric training at different muscle lengths on the gastrocnemius medialis fascicle behaviour during single and multi-joint tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Tallio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nico Magni</w:t>
+                <w:t xml:space="preserve">Sylvain Dorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Ellis</w:t>
+                <w:t xml:space="preserve">Baptiste Bizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leanne Bisset</w:t>
+                <w:t xml:space="preserve">Julian Colard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Gonzalez-Vazquez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Nordez</w:t>
+                <w:t xml:space="preserve">Yohan Betus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 191, pp.112909. </w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2025.112909⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00421-026-06159-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05245032v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05551795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasound Shear Wave Velocity of Peripheral Nerves: A Possible Non‐Invasive Biomarker for Demyelinating Neuropathies</w:t>
+                <w:t xml:space="preserve">Does a counterforce brace reduce common extensor tendon loading during a wrist extension task? An in vivo study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo Andrade</w:t>
+                <w:t xml:space="preserve">Nico Magni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Ellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leanne Bisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Gonzalez-Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean‐philippe Plançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Peripheral Nervous System</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 30 (2), </w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 191, pp.112909. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jns.70015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2025.112909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05022768v1</w:t>
+                <w:t xml:space="preserve">hal-05245032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patellar tendon adaptations to resistance training in young women using combined oral contraceptives</w:t>
+                <w:t xml:space="preserve">Ultrasound Shear Wave Velocity of Peripheral Nerves: A Possible Non‐Invasive Biomarker for Demyelinating Neuropathies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrid Zech</w:t>
+                <w:t xml:space="preserve">Ricardo Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingvild Vesterhus</w:t>
+                <w:t xml:space="preserve">Armelle Magot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eirik R Hesseberg</w:t>
+                <w:t xml:space="preserve">Laura Couloume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ken Fjeldberg</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martin K Engstad</w:t>
+                <w:t xml:space="preserve">Jean‐philippe Plançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7717/peerj.19581⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Peripheral Nervous System</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 30 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jns.70015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05110351v1</w:t>
+                <w:t xml:space="preserve">hal-05022768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustness of hamstring muscle activation strategies following selective hypertrophy induced by Nordic hamstring curl and stiff-leg deadlift exercises</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Patellar tendon adaptations to resistance training in young women using combined oral contraceptives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Zech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titouan Morin</w:t>
+                <w:t xml:space="preserve">Ingvild Vesterhus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnault Hubert Caillet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Nordez</w:t>
+                <w:t xml:space="preserve">Eirik R Hesseberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Doguet</w:t>
+                <w:t xml:space="preserve">Ken Fjeldberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Martin K Engstad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13, pp.e19581. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00237.2025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7717/peerj.19581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05147674v2</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05110351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practical recommendations on stretching exercise: A Delphi consensus statement of international research experts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Force–velocity and power–velocity relationships in on-water rowing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konstantin Warneke</w:t>
+                <w:t xml:space="preserve">C. Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ewan Thomas</w:t>
+                <w:t xml:space="preserve">F. Teissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Blazevich</w:t>
+                <w:t xml:space="preserve">F. Colloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Afonso</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Behm</w:t>
+                <w:t xml:space="preserve">N. Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sport and Health Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jshs.2025.101067⟩</w:t>
+              <w:t xml:space="preserve">Sports Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14763141.2025.2511765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05110353v1</w:t>
+                <w:t xml:space="preserve">hal-05089641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eccentric training at long muscle lengths induces greater corticospinal and spinal reflex plasticity than eccentric training at short muscle lengths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Colard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Betus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Tallio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Bizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1113/EP092470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05093895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Force–velocity and power–velocity relationships in on-water rowing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Nordez</w:t>
+                <w:t xml:space="preserve">Effect of Oral Contraceptive Use on Muscle Hypertrophy Following Strength Training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Kvalvik Engstad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Delhaye</w:t>
+                <w:t xml:space="preserve">Olivier Seynnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingvild Vesterhus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Teissier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">N. Peyrot</w:t>
+                <w:t xml:space="preserve">Eirik Hesseberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken Fjeldberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sports Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14763141.2025.2511765⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sms.70052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05089641v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05036906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Oral Contraceptive Use on Muscle Hypertrophy Following Strength Training</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robustness of hamstring muscle activation strategies following selective hypertrophy induced by Nordic hamstring curl and stiff-leg deadlift exercises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnault Hubert Caillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Kvalvik Engstad</w:t>
+                <w:t xml:space="preserve">Valentin Doguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Seynnes</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/sms.70052⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00237.2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05036906v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05147674v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimal Role of Hamstring Hypertrophy in Strength Transfer Between Nordic Hamstring and Stiff-Leg Deadlift: A Blinded Randomized Controlled Trial</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antoine Nordez</w:t>
+                <w:t xml:space="preserve">Practical recommendations on stretching exercise: A Delphi consensus statement of international research experts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Warneke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnault Caillet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ewan Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Blazevich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Behm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1519/JSC.0000000000005159.⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sport and Health Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.101067. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jshs.2025.101067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05386640v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05110353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Resistance and Speed on Electromyographic Activity of Thigh and Gluteal Muscles in Elite Athletes throughout Resisted Sprint Running</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Caroline Giroux</w:t>
+                <w:t xml:space="preserve">Minimal Role of Hamstring Hypertrophy in Strength Transfer Between Nordic Hamstring and Stiff-Leg Deadlift: A Blinded Randomized Controlled Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Doguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe Rabita</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arnault Caillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+              <w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1249/MSS.0000000000003689⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1519/JSC.0000000000005159.⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04983854v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05386640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eight weeks of eccentric training at long-muscle length increases fascicle length independently of adaptations in passive mechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Bizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Tallio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cattagni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1962,8026 +1962,8030 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04983853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eccentric training effects on hamstring muscles in oral contraceptive users and naturally menstruating women</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Seynnes</w:t>
+                <w:t xml:space="preserve">Effects of Resistance and Speed on Electromyographic Activity of Thigh and Gluteal Muscles in Elite Athletes throughout Resisted Sprint Running</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Macchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">András Hegyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Giroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rabita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ingvild Vesterhus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-025-05753-x⟩</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1249/MSS.0000000000003689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05017112v1</w:t>
+                <w:t xml:space="preserve">hal-04983854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous measurement of tensile and shear elasticity and anisotropy in human skeletal muscle tissue using steered ultrasound shear waves</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alice Lemoine</w:t>
+                <w:t xml:space="preserve">Eccentric training effects on hamstring muscles in oral contraceptive users and naturally menstruating women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Seynnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eirik Hesseberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingvild Vesterhus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2025.05.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00421-025-05753-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05056264v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05017112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability of a 2D-Panoramic Ultrasound System for the Determination of Muscle Volume in Older Hospitalized Patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simultaneous measurement of tensile and shear elasticity and anisotropy in human skeletal muscle tissue using steered ultrasound shear waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Sophie Boureau</w:t>
+                <w:t xml:space="preserve">Apolline Racapé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Anger</w:t>
+                <w:t xml:space="preserve">Mar Hernández-Secorún</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Cornu</w:t>
+                <w:t xml:space="preserve">Ha-Hien-Phuong Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Mathieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Berrut</w:t>
+                <w:t xml:space="preserve">Alice Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasound Quarterly</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/RUQ.0000000000000688⟩</w:t>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2025.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04685304v1</w:t>
+                <w:t xml:space="preserve">hal-05056264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concordance of Freehand 3D Ultrasound Muscle Measurements With Sarcopenia Parameters in a Geriatric Rehabilitation Ward</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reliability of a 2D-Panoramic Ultrasound System for the Determination of Muscle Volume in Older Hospitalized Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sophie Boureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremie Huet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Nordez</w:t>
+                <w:t xml:space="preserve">Sylvain Anger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Sarcher</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Christophe Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cornu</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Berrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cachexia, Sarcopenia and Muscle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jcsm.13648⟩</w:t>
+              <w:t xml:space="preserve">Ultrasound Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/RUQ.0000000000000688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04798284v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04685304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual distribution of muscle hypertrophy among hamstring muscle heads: Adding muscle volume where you need is not so simple</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Concordance of Freehand 3D Ultrasound Muscle Measurements With Sarcopenia Parameters in a Geriatric Rehabilitation Ward</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Barbier</w:t>
+                <w:t xml:space="preserve">Jeremie Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Jacquemin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Mcnair</w:t>
+                <w:t xml:space="preserve">Aurélie Sarcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/sms.14608⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cachexia, Sarcopenia and Muscle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (1), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcsm.13648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04516235v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04798284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo assessment of shear modulus along the fibers of pennate muscle during passive lengthening and contraction using steered ultrasound push beams</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Apolline Racapé</w:t>
+                <w:t xml:space="preserve">Individual distribution of muscle hypertrophy among hamstring muscle heads: Adding muscle volume where you need is not so simple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Sant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Etaix</w:t>
+                <w:t xml:space="preserve">L. Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mcnair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2024.106862⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sms.14608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04825940v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04516235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscle-Tendon Unit Length Measurement Using 3D Ultrasound in Passive Conditions: OpenSim Validation and Development of Personalized Models</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Sarcher</w:t>
+                <w:t xml:space="preserve">In vivo assessment of shear modulus along the fibers of pennate muscle during passive lengthening and contraction using steered ultrasound push beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ha-Hien-Phuong Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Racapé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floren Colloud</w:t>
+                <w:t xml:space="preserve">Nicolas Etaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 52, pp.997-1008. </w:t>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 163, pp.106862. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10439-023-03436-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2024.106862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04430527v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04825940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a scanning technique with minimal compression for measuring muscle volume with freehand 3D ultrasound</w:t>
+                <w:t xml:space="preserve">Muscle-Tendon Unit Length Measurement Using 3D Ultrasound in Passive Conditions: OpenSim Validation and Development of Personalized Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Huet</w:t>
+                <w:t xml:space="preserve">Hugo Guenanten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.-S. Boureau</w:t>
+                <w:t xml:space="preserve">Maëva Retailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Sarcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Sarcher</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Floren Colloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 162, pp.111878. </w:t>
+              <w:t xml:space="preserve">Annals of Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 52, pp.997-1008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2023.111878⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10439-023-03436-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04327078v1</w:t>
+                <w:t xml:space="preserve">hal-04430527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In plane quantification of in vivo muscle elastic anisotropy factor by steered ultrasound pushing beams</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Validation of a scanning technique with minimal compression for measuring muscle volume with freehand 3D ultrasound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Brum</w:t>
+                <w:t xml:space="preserve">J. Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Benech</w:t>
+                <w:t xml:space="preserve">A.-S. Boureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Chatelin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Sarcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 69 (4), pp.045013. </w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 162, pp.111878. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6560/ad21a0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2023.111878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04413779v1</w:t>
+                <w:t xml:space="preserve">hal-04327078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of preoperative treatment on healthcare utilization and return to work for anterior cruciate ligament injuries: a real-world study using the French healthcare database</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Le Sant</w:t>
+                <w:t xml:space="preserve">In plane quantification of in vivo muscle elastic anisotropy factor by steered ultrasound pushing beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ha-Hien-Phuong Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Frouin</w:t>
+                <w:t xml:space="preserve">Javier Brum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Gachet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Antoine Nordez</w:t>
+                <w:t xml:space="preserve">Nicolas Benech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physician and Sports Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00913847.2024.2435256⟩</w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 69 (4), pp.045013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6560/ad21a0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04813507v1</w:t>
+                <w:t xml:space="preserve">hal-04413779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preoperative Rehabilitation Enhances Mental and Physical Well-Being in Anterior Cruciate Ligament-Injured Individuals: A Mixed Methods Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Desfontaines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Sant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sport Rehabilitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.1-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1123/jsr.2023-0312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04536930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an individualized periodization of training load adapted to muscle properties to reduce injury occurrence in sprint running (FULGUR ANR project)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultrasound segmentation analysis via distinct and completed anatomical borders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-L. Genisson</w:t>
+                <w:t xml:space="preserve">Vanessa Gonzalez Duque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Hanon</w:t>
+                <w:t xml:space="preserve">Alexandra Marquardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yordanka Velikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Traumatologie du Sport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jts.2024.09.015⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (7), pp.1419-1427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11548-024-03170-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05095152v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04772928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasound segmentation analysis via distinct and completed anatomical borders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Gonzalez Duque</w:t>
+                <w:t xml:space="preserve">Effects of preoperative treatment on healthcare utilization and return to work for anterior cruciate ligament injuries: a real-world study using the French healthcare database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Sant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Marquardt</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Lucie Gachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11548-024-03170-7⟩</w:t>
+              <w:t xml:space="preserve">Physician and Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00913847.2024.2435256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04772928v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vision et attentes des patients sur la rééducation préopératoire, à quelques semaines d’une reconstruction chirurgicale du ligament croisé antérieur du genou : enquête préliminaire par méthode mixte</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Towards an individualized periodization of training load adapted to muscle properties to reduce injury occurrence in sprint running (FULGUR ANR project)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Giroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Fornasier-Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Genisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Hanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.kine.2022.12.158⟩</w:t>
+              <w:t xml:space="preserve">Journal de Traumatologie du Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 41 (4), pp.380-387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jts.2024.09.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04579498v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05095152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to: Achilles tendon and triceps surae muscle properties in athletes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In vivo assessment of the elastic properties of the external anal sphincter in term pregnant women using shear wave elastography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iida Laatikainen-Raussi</w:t>
+                <w:t xml:space="preserve">Bertrand Gachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Eon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Océane Clergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fritel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-023-05401-2⟩</w:t>
+              <w:t xml:space="preserve">International Urogynecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34 (1705-1713), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00192-023-05456-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04773008v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04075516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo measurement of the elastic properties of pelvic floor muscles in pregnancy using shear wave elastography</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Pierre</w:t>
+                <w:t xml:space="preserve">Vision et attentes des patients sur la rééducation préopératoire, à quelques semaines d’une reconstruction chirurgicale du ligament croisé antérieur du genou : enquête préliminaire par méthode mixte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Sant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Desfontaines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Gynecology and Obstetrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00404-023-07174-7⟩</w:t>
+              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (255), pp.90 - 91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.kine.2022.12.158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04327071v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04579498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo assessment of the elastic properties of the external anal sphincter in term pregnant women using shear wave elastography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">In vivo measurement of the elastic properties of pelvic floor muscles in pregnancy using shear wave elastography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Gachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fritel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Urogynecology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00192-023-05456-x⟩</w:t>
+              <w:t xml:space="preserve">Archives of Gynecology and Obstetrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00404-023-07174-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04075516v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validity and Reliability of 3-D Ultrasound Imaging to Measure Hamstring Muscle and Tendon Volumes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
+                <w:t xml:space="preserve">Correction to: Achilles tendon and triceps surae muscle properties in athletes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Sukanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ra’ad Khair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Liebard</w:t>
+                <w:t xml:space="preserve">Johanna Ihalainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iida Laatikainen-Raussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultrasmedbio.2023.02.012⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 124 (2), pp.649-650. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-023-05401-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04075502v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04773008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mild to moderate damage in knee extensor muscles accumulates after two bouts of maximal eccentric contractions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titouan Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Souron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Boulaouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jubeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00421-023-05257-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-04142224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unravelling anisotropic nonlinear shear elasticity in muscles: Towards a non-invasive assessment of stress in living organisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ha Hien Phuong Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Lancelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Loumeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 150, pp.106325. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2023.106325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04388240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motor performance, motor impairments, and quality of life after eccentric resistance training in neurological populations: A systematic review and meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Sant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lecharte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Goreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroRehabilitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.1-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3233/NRE-230035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04155975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achilles tendon and triceps surae muscle properties in athletes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pauline Eon</w:t>
+                <w:t xml:space="preserve">Validity and Reliability of 3-D Ultrasound Imaging to Measure Hamstring Muscle and Tendon Volumes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Guenanten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Sant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Liebard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-023-05348-4⟩</w:t>
+              <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 49 (6), pp.1457-1464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultrasmedbio.2023.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04327076v1</w:t>
+                <w:t xml:space="preserve">hal-04075502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking muscle architecture and function in vivo : conceptual or methodological limitations?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jens Bojsen-Møller</w:t>
+                <w:t xml:space="preserve">Achilles tendon and triceps surae muscle properties in athletes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Sukanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ra’ad Khair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Ihalainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iida Laatikainen-Raussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7717/peerj.15194⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 124, pp.633-647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-023-05348-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04077448v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamstring muscle activation strategies during eccentric contractions are related to the distribution of muscle damage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Goreau</w:t>
+                <w:t xml:space="preserve">Linking muscle architecture and function in vivo : conceptual or methodological limitations?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Werkhausen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Øyvind Gløersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gøran Paulsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Pigne</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">François Hug</w:t>
+                <w:t xml:space="preserve">Jens Bojsen-Møller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/sms.14191⟩</w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.e15194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7717/peerj.15194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04075585v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04077448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial variation in mechanical properties along the sciatic and tibial nerves: an ultrasound shear wave elastography study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hamstring muscle activation strategies during eccentric contractions are related to the distribution of muscle damage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Goreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Pigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo J. Andrade</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eva Sierra-Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2022.111075⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (9), pp.1335 - 1345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sms.14191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03629109v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04075585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Neck Muscle Shear Modulus Normalization in Women with and without Chronic Neck Pain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial variation in mechanical properties along the sciatic and tibial nerves: an ultrasound shear wave elastography study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo J. Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coppieters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Dieterich</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eva Sierra-Silvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/diagnostics12081791⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 136, pp.111075. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2022.111075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04075576v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03629109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of experience on kinematics of upper limbs during sewing gesture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of Neck Muscle Shear Modulus Normalization in Women with and without Chronic Neck Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Dieterich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utku Şükrü Yavuz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Maillet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Proquez</w:t>
+                <w:t xml:space="preserve">Frank Petzke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Ergonomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apergo.2022.103737⟩</w:t>
+              <w:t xml:space="preserve">Diagnostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (8), pp.1791. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/diagnostics12081791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04076003v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04075576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rate of force development relationships to muscle architecture and contractile behavior in the human vastus lateralis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Øyvind Gløersen</w:t>
+                <w:t xml:space="preserve">Influence of experience on kinematics of upper limbs during sewing gesture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Maillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Proquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-26379-5⟩</w:t>
+              <w:t xml:space="preserve">Applied Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 102, pp.103737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apergo.2022.103737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04075557v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04076003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handedness is associated with less common input to spinal motor neurons innervating different hand muscles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simon Avrillon</w:t>
+                <w:t xml:space="preserve">Rate of force development relationships to muscle architecture and contractile behavior in the human vastus lateralis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Werkhausen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Øyvind Gløersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gøran Paulsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Bojsen-Møller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 128 (4), pp.778-789. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.21816. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/jn.00237.2022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-26379-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04075570v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04075557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of elite road‐cycling sprints in relation to power‐velocity‐endurance profile: A longitudinal one‐case study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Handedness is associated with less common input to spinal motor neurons innervating different hand muscles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Maillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Robin</w:t>
+                <w:t xml:space="preserve">Simon Avrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Dorel</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 32 (3), pp.598-611. </w:t>
+              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 128 (4), pp.778-789. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/sms.14103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/jn.00237.2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03460519v1</w:t>
+                <w:t xml:space="preserve">hal-04075570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term adaptations in the mechanical properties of human peripheral nerves and skeletal muscles to stretching interventions - 2020 PNS Congress</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">IFSS-Net: Interactive Few-Shot Siamese Network for Faster Muscle Segmentation and Propagation in Volumetric Ultrasound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dawood Al Chanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Gonzalez Duque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Crouzier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Peripheral Nervous System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jns.12427⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMI.2021.3058303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04579937v1</w:t>
+                <w:t xml:space="preserve">hal-03197457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Gel Pad Designed to Measure Muscle Volume Using Freehand 3‐Dimensional Ultrasonography</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of elite road‐cycling sprints in relation to power‐velocity‐endurance profile: A longitudinal one‐case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Crouzier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maxime Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dorel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ultrasound in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 40 (6), pp.1245-1250. </w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 32 (3), pp.598-611. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jum.15490⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/sms.14103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03298657v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03460519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IFSS-Net: Interactive Few-Shot Siamese Network for Faster Muscle Segmentation and Propagation in Volumetric Ultrasound</w:t>
+                <w:t xml:space="preserve">A Gel Pad Designed to Measure Muscle Volume Using Freehand 3‐Dimensional Ultrasonography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dawood Al Chanti</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
+                <w:t xml:space="preserve">Julien Thomare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Mcnair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Crouzier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Ellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMI.2021.3058303⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ultrasound in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40 (6), pp.1245-1250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jum.15490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03197457v1</w:t>
+                <w:t xml:space="preserve">hal-03298657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transperineal ultrasound shear-wave elastography is a reliable tool for assessment of the elastic properties of the levator ani muscle in women</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Long-term adaptations in the mechanical properties of human peripheral nerves and skeletal muscles to stretching interventions - 2020 PNS Congress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Sant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Peripheral Nervous System</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (1), pp.118-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jns.12427⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-95012-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03409537v1</w:t>
+                <w:t xml:space="preserve">hal-04579937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neck Muscle Stiffness Measured With Shear Wave Elastography in Women With Chronic Nonspecific Neck Pain</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frank Petzke</w:t>
+                <w:t xml:space="preserve">Transperineal ultrasound shear-wave elastography is a reliable tool for assessment of the elastic properties of the levator ani muscle in women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Gachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fritel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Deborah Falla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of orthopaedic and sports physical therapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 50 (4), pp.179-188. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2519/jospt.2020.8821⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-95012-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03325249v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03409537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear Wave Elastographic Investigation of the Immediate Effects of Slump Neurodynamics in People With Sciatica</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
+                <w:t xml:space="preserve">Chronic effects of muscle and nerve-directed stretching on tissue mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bruno Mendes</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Sant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ultrasound in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jum.15144⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 129 (5), pp.1011-1023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00239.2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04222260v1</w:t>
+                <w:t xml:space="preserve">hal-04191406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic effects of muscle and nerve-directed stretching on tissue mechanics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Shear Wave Elastographic Investigation of the Immediate Effects of Slump Neurodynamics in People With Sciatica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Vaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 129 (5), pp.1011-1023. </w:t>
+              <w:t xml:space="preserve">Journal of Ultrasound in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39 (4), pp.675-681. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00239.2019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jum.15144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04191406v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo assessment of the elastic properties of women’s pelvic floor during pregnancy using shear wave elastography: design and protocol of the ELASTOPELV study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Pierre</w:t>
+                <w:t xml:space="preserve">Neck Muscle Stiffness Measured With Shear Wave Elastography in Women With Chronic Nonspecific Neck Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Dieterich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utku Şükrü Yavuz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Petzke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Falla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Musculoskeletal Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12891-020-03333-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of orthopaedic and sports physical therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 50 (4), pp.179-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2519/jospt.2020.8821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03298530v1</w:t>
+                <w:t xml:space="preserve">hal-03325249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Surface Properties on Gastrocnemius Medialis and Vastus Lateralis Fascicle Mechanics During Maximal Countermovement Jumping</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jennyfer Lecompte</w:t>
+                <w:t xml:space="preserve">In vivo assessment of the elastic properties of women’s pelvic floor during pregnancy using shear wave elastography: design and protocol of the ELASTOPELV study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Gachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fritel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2020.00917⟩</w:t>
+              <w:t xml:space="preserve">BMC Musculoskeletal Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12891-020-03333-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02974240v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03298530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of chronic stretching interventions on the mechanical properties of muscles in patients with stroke: A systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lecharte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Sant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 63 (3), pp.222-229. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rehab.2019.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03325264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of joint angle on muscle fascicle dynamics and rate of torque development during isometric explosive contractions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Hager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Poulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Guilhem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 129 (3), pp.569-579. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1152/japplphysiol.00143.2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03298460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface properties affect the interplay between fascicles and tendinous tissues during landing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
+                <w:t xml:space="preserve">Effects of Surface Properties on Gastrocnemius Medialis and Vastus Lateralis Fascicle Mechanics During Maximal Countermovement Jumping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Hollville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rabita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Guilhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennyfer Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Rabita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-019-04265-9⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.917. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2020.00917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02556594v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02974240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contemporary image-based methods for measuring passive mechanical properties of skeletal muscles in vivo</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bart Bolsterlee</w:t>
+                <w:t xml:space="preserve">Surface properties affect the interplay between fascicles and tendinous tissues during landing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Hollville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Shantanu Sinha</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Guilhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennyfer Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rabita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00672.2018⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Eur J Appl Physiol, 120 (1), pp.203-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-019-04265-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03333540v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tissue biomechanical behavior should be considered in the risk assessment of perineal trauma at childbirth</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hamstring muscle elasticity differs in specialized high‐performance athletes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Avrillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Sant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Gynecology and Obstetrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00404-019-05369-5⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (1), pp.83-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sms.13564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03334028v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03325056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo assessment of the levator ani muscles using shear wave elastography: a feasibility study in women</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Gachon</w:t>
+                <w:t xml:space="preserve">Contemporary image-based methods for measuring passive mechanical properties of skeletal muscles in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynne Bilston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bart Bolsterlee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier * Fritel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shantanu Sinha</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Urogynecology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 30 (7), pp.1179-1186. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 126 (5), pp.1454-1464. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00192-018-3693-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00672.2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02285850v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03333540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamstring muscle elasticity differs in specialized high‐performance athletes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tissue biomechanical behavior should be considered in the risk assessment of perineal trauma at childbirth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Gachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fritel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/sms.13564⟩</w:t>
+              <w:t xml:space="preserve">Archives of Gynecology and Obstetrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 300 (6), pp.1821-1826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00404-019-05369-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03325056v1</w:t>
+                <w:t xml:space="preserve">hal-03334028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced Active Muscle Stiffness after Intermittent Submaximal Isometric Contractions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In vivo assessment of the levator ani muscles using shear wave elastography: a feasibility study in women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Gachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Fradet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Morel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Thibault Besson</w:t>
+                <w:t xml:space="preserve">Xavier * Fritel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1249/MSS.0000000000002080⟩</w:t>
+              <w:t xml:space="preserve">International Urogynecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (7), pp.1179-1186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00192-018-3693-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02409444v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is reaction time altered by mental or physical exertion ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reduced Active Muscle Stiffness after Intermittent Submaximal Isometric Contractions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pournot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Le Mansec</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thibault Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 119 (6), pp.1323-1335. </w:t>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 51 (12), pp.2603-2609. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00421-019-04124-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1249/MSS.0000000000002080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03409269v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of low muscle activation levels on the ankle torque and muscle shear modulus during plantar flexor stretching</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Hug</w:t>
+                <w:t xml:space="preserve">Is reaction time altered by mental or physical exertion ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Mansec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jubeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2019.06.018⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 119 (6), pp.1323-1335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-019-04124-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03324589v1</w:t>
+                <w:t xml:space="preserve">hal-03409269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear wave sonoelastography of skeletal muscle: basic principles, biomechanical concepts, clinical applications, and future perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maud Creze</w:t>
+                <w:t xml:space="preserve">Influence of low muscle activation levels on the ankle torque and muscle shear modulus during plantar flexor stretching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Sant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Skeletal Radiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00256-017-2843-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 93, pp.111-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2019.06.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03347336v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03324589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reaction time can be measured during voluntary contractions with electrode array</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Mansec</w:t>
+                <w:t xml:space="preserve">Shear wave sonoelastography of skeletal muscle: basic principles, biomechanical concepts, clinical applications, and future perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Creze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Soubeyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Maître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Physiology and Functional Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cpf.12455⟩</w:t>
+              <w:t xml:space="preserve">Skeletal Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 47 (4), pp.457-471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00256-017-2843-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03409543v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03347336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of stroke injury on the shear modulus of the lower leg muscle during passive dorsiflexion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Le Sant</w:t>
+                <w:t xml:space="preserve">Reaction time can be measured during voluntary contractions with electrode array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Mansec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jubeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical Physiology and Functional Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38 (2), pp.338-340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cpf.12455⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00968.2017⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04191405v1</w:t>
+                <w:t xml:space="preserve">hal-03409543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response to considerations on “Achilles tendinopathy and patellar tendinopathy display opposite changes in elastic properties”</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Can chronic stretching change the muscle-tendon mechanical properties? A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Tucker</w:t>
+                <w:t xml:space="preserve">S. Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Vicenzino</w:t>
+                <w:t xml:space="preserve">B. Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Vuvan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Mellor</w:t>
+                <w:t xml:space="preserve">G. Le Sant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 28 (4), pp.1471-1472. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/sms.13025⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 28 (3), pp.794-806. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sms.12957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03430147v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03347403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noninvasive measurement of sciatic nerve stiffness in patients with chronic low Bback related leg pain using shear wave Eeastography</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Mendes</w:t>
+                <w:t xml:space="preserve">The slack test does not assess maximal shortening velocity of muscle fascicles in humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Hager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rabita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ultrasound in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 38 (1), pp.157-164. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 221 (15), pp.jeb169623. </w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jum.14679⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/jeb.169623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03352459v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02525779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The slack test does not assess maximal shortening velocity of muscle fascicles in humans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cryotherapy induces an increase in muscle stiffness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Point</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Hager</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Dorel</w:t>
+                <w:t xml:space="preserve">Gaël Guilhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antoine Couturier</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 221 (15), pp.jeb169623. </w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (1), pp.260-266. </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/jeb.169623⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/sms.12872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02525779v1</w:t>
+                <w:t xml:space="preserve">hal-02569863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryotherapy induces an increase in muscle stiffness</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Frey</w:t>
+                <w:t xml:space="preserve">Noninvasive measurement of sciatic nerve stiffness in patients with chronic low Bback related leg pain using shear wave Eeastography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Vaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/sms.12872⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ultrasound in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38 (1), pp.157-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jum.14679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02569863v1</w:t>
+                <w:t xml:space="preserve">hal-03352459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can chronic stretching change the muscle-tendon mechanical properties? A review</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Effects of stroke injury on the shear modulus of the lower leg muscle during passive dorsiflexion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Sant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Nordez</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lecharte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/sms.12957⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 126 (1), pp.11-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00968.2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03347403v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do insertional and mid-portion Achilles tendinopathy display different material properties?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Response to considerations on “Achilles tendinopathy and patellar tendinopathy display opposite changes in elastic properties”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Coombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Tucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vicenzino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vuvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brooke Coombes</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Rebecca Mellor</w:t>
+                <w:t xml:space="preserve">R. Mellor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 28 (10), pp.2247-2248. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/sms.13265⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 28 (4), pp.1471-1472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sms.13025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03430123v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03430147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The potential role of sciatic nerve stiffness in the limitation of maximal ankle range of motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Sant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (1), pp.14532. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-018-32873-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03329543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achilles and patellar tendinopathy display opposite changes in elastic properties: A shear wave elastography study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Mellor</w:t>
+                <w:t xml:space="preserve">Do insertional and mid-portion Achilles tendinopathy display different material properties?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brooke Coombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kylie Tucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bill Vicenzino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viana Vuvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Mellor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 28 (3), pp.1201-1208. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/sms.12986⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 28 (10), pp.2247-2248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sms.13265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03409609v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03430123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mental fatigue alters the speed and the accuracy of the ball in table tennis</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Achilles and patellar tendinopathy display opposite changes in elastic properties: A shear wave elastography study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Coombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Tucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vicenzino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vuvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mellor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 36 (23), pp.2751-2759. </w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (3), pp.1201-1208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02640414.2017.1418647⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/sms.12986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01681357v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03409609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuromechanical coupling within the human triceps surae and its consequence on individual force sharing strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Crouzier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kylie Tucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 221 (Pt 21), </w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10009,2166 +10013,2154 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03409623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between fascicles and tendinous tissues in gastrocnemius medialis and vastus lateralis during drop landing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Enzo Hollville</w:t>
+                <w:t xml:space="preserve">Mental fatigue alters the speed and the accuracy of the ball in table tennis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Mansec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pageaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Rabita</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jubeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/sms.13308⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 36 (23), pp.2751-2759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02640414.2017.1418647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02556631v1</w:t>
+                <w:t xml:space="preserve">hal-01681357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of two methodological approaches for the mechanical analysis of single-joint isoinertial movement using a customised isokinetic dynamometer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
+                <w:t xml:space="preserve">Interactions between fascicles and tendinous tissues in gastrocnemius medialis and vastus lateralis during drop landing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Hollville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Guilhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennyfer Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rabita</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sports Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14763141.2016.1269187⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29 (1), pp.55-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sms.13308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03338299v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpersonal Coordination and Individual Organization Combined with Shared Phenomenological Experience in Rowing Performance: Two Case Studies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antoine Nordez</w:t>
+                <w:t xml:space="preserve">Shear wave elastography reveals different degrees of passive and active stiffness of the neck extensor muscles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Dieterich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Sant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Falla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Petzke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2017.00075⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 117 (1), pp.171-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-016-3509-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02116008v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The nervous system does not compensate for an acute change in the balance of passive force between synergist muscles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
+                <w:t xml:space="preserve">Maximal shortening velocity during plantar flexion: Effects of pre-activity and initial stretching state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beaumatin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Hauraix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Hager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rabita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jeb.163303⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28 (4), pp.1361-1370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sms.13043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03347462v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de la variabilité spatiale de la raideur au sein des muscles fléchisseurs plantaires lors de l’étirement passif</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Le Sant</w:t>
+                <w:t xml:space="preserve">Muscle fascicle shortening behaviour of vastus lateralis during a maximal force–velocity test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Hauraix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rabita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Guilhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.kine.2017.02.033⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-016-3518-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04579940v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01662520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sciatic nerve stiffness is not changed immediately after a slump neurodynamics technique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tiago Neto</w:t>
+                <w:t xml:space="preserve">The nervous system does not compensate for an acute change in the balance of passive force between synergist muscles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Muscles, Ligaments and Tendons Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11138/mltj/2017.7.3.583⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 220 (Pt19), pp.3455-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.163303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03351756v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03347462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximal shortening velocity during plantar flexion: Effects of pre-activity and initial stretching state</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hugo Hauraix</w:t>
+                <w:t xml:space="preserve">Comparison of two methodological approaches for the mechanical analysis of single-joint isoinertial movement using a customised isokinetic dynamometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Plautard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Guilhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fohanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Rabita</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/sms.13043⟩</w:t>
+              <w:t xml:space="preserve">Sports Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (3), pp.287-302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14763141.2016.1269187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02556744v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03338299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscle fascicle shortening behaviour of vastus lateralis during a maximal force–velocity test</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interpersonal Coordination and Individual Organization Combined with Shared Phenomenological Experience in Rowing Performance: Two Case Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Seifert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Hauraix</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gaël Guilhem</w:t>
+                <w:t xml:space="preserve">Julien Lardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bourbousson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Adé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.75. </w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00421-016-3518-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2017.00075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01662520v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear wave elastography reveals different degrees of passive and active stiffness of the neck extensor muscles</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sciatic nerve stiffness is not changed immediately after a slump neurodynamics technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Freitaso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-016-3509-5⟩</w:t>
+              <w:t xml:space="preserve">Muscles, Ligaments and Tendons Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (3), pp.583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11138/mltj/2017.7.3.583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03337491v1</w:t>
+                <w:t xml:space="preserve">hal-03351756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Duchenne muscular dystrophy on muscle stiffness and response to electrically-induced muscle contraction: A 12-month follow-up</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+                <w:t xml:space="preserve">Mesure de la variabilité spatiale de la raideur au sein des muscles fléchisseurs plantaires lors de l’étirement passif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Sant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yann Péréon</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuromuscular Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nmd.2017.01.001⟩</w:t>
+              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (184), pp.37-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.kine.2017.02.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03337682v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04579940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Muscular Structures Can Limit the Maximal Joint Range of Motion during Stretching</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+                <w:t xml:space="preserve">Effects of Duchenne muscular dystrophy on muscle stiffness and response to electrically-induced muscle contraction: A 12-month follow-up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sandro Freitas</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guével</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Péréon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sports Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40279-017-0703-5⟩</w:t>
+              <w:t xml:space="preserve">Neuromuscular Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (3), pp.214-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nmd.2017.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04191421v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early detection of exercise-induced muscle damage using elastography</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non-Muscular Structures Can Limit the Maximal Joint Range of Motion during Stretching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Sant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 47 (10), pp.1925-1929. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40279-017-0703-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00421-017-3695-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02570060v1</w:t>
+                <w:t xml:space="preserve">hal-04191421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stiffness mapping of lower leg muscles during passive dorsiflexion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Le Sant</w:t>
+                <w:t xml:space="preserve">Early detection of exercise-induced muscle damage using elastography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Doguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Andrade</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandro Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Anatomy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 117 (10), pp.2047-2056. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-017-3695-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/joa.12589⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04191262v1</w:t>
+                <w:t xml:space="preserve">hal-02570060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscle force loss and soreness subsequent to maximal eccentric contractions depend on the amount of fascicle strain in vivo</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Jubeau</w:t>
+                <w:t xml:space="preserve">Stiffness mapping of lower leg muscles during passive dorsiflexion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Sant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Physiologica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Anatomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 230 (5), pp.639-650. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/joa.12589⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/apha.12654⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01473732v1</w:t>
+                <w:t xml:space="preserve">hal-04191262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'innovation technologique, clef de l'entraînement de la puissance et de la vitesse</w:t>
+                <w:t xml:space="preserve">Muscle force loss and soreness subsequent to maximal eccentric contractions depend on the amount of fascicle strain in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Hager</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gaël Guilhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Doguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Hauraix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jubeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réflexions Sport</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Physiologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 217 (2), pp.152-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/apha.12654⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01734538v1</w:t>
+                <w:t xml:space="preserve">hal-01473732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of damaging exercise on electromechanical delay</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
+                <w:t xml:space="preserve">L'innovation technologique, clef de l'entraînement de la puissance et de la vitesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Hager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Guilhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gaël Guilhem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Muscle &amp; Nerve</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Réflexions Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14, pp.2-19</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01491997v1</w:t>
+                <w:t xml:space="preserve">hal-01734538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity and Reliability of a Specific Test of Stroke Performance in Table Tennis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Mansec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jubeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11 (5), pp.678-684. </w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12196,4148 +12188,4173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03407573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex differences in active tibialis anterior stiffness evaluated using supersonic shear imaging</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of damaging exercise on electromechanical delay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Doguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Guilhem</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2016.08.008⟩</w:t>
+              <w:t xml:space="preserve">Muscle &amp; Nerve</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 54 (1), pp.136-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mus.25024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02409559v1</w:t>
+                <w:t xml:space="preserve">hal-01491997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute muscle and joint mechanical responses following a high-intensity stretching protocol</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bruno Mendes</w:t>
+                <w:t xml:space="preserve">Sex differences in active tibialis anterior stiffness evaluated using supersonic shear imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Souron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bordat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Farabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Belli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Mil-Homens</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Léonard Féasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 116 (8), pp.1519-1526. </w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (14), pp.3534-3537. </w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00421-016-3410-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2016.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04577882v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a New Dynamic Muscle Fatigue Model and DMET Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acute muscle and joint mechanical responses following a high-intensity stretching protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Seth</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pedro Mil-Homens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Virtual Reality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/ijvr.2016.16.1.2879⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116 (8), pp.1519-1526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-016-3410-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01420684v1</w:t>
+                <w:t xml:space="preserve">hal-04577882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetry in elite rowers: effect of ergometer design and stroke rate</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Nordez</w:t>
+                <w:t xml:space="preserve">Validation of a New Dynamic Muscle Fatigue Model and DMET Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deep Seth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Chablat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bennis Fouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Smith</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sophie Sakka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jubeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sports Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 14 (3), pp.310-322. </w:t>
+              <w:t xml:space="preserve">International Journal of Virtual Reality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, The International Journal of Virtual Reality, 2016 (16), </w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14763141.2015.1060252⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/ijvr.2016.16.1.2879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03407613v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01420684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscle shear elastic modulus is linearly related to muscle torque over the entire range of isometric contraction intensity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Muscle and tendon stiffness assessment using the alpha method and ultrafast ultrasound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Hauraix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filiz Ates</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexandre Fouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2015.02.005⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 115 (7), pp.1393--1400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-015-3112-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03407750v1</w:t>
+                <w:t xml:space="preserve">hal-01414357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastography Study of Hamstring Behaviors during Passive Stretching</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Non-invasive assessment of muscle stiffness in patients with duchenne muscular dystrophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guével</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Péréon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Magot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0139272⟩</w:t>
+              <w:t xml:space="preserve">Muscle &amp; nerve. Supplement.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51 (2), pp.284-286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mus.24445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03339539v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03407900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-invasive assessment of muscle stiffness in patients with duchenne muscular dystrophy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elastography Study of Hamstring Behaviors during Passive Stretching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Sant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filiz Ates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Muscle &amp; nerve. Supplement.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 51 (2), pp.284-286. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (9), pp.e0139272. </w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mus.24445⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0139272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03407900v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscle and tendon stiffness assessment using the alpha method and ultrafast ultrasound</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Hauraix</w:t>
+                <w:t xml:space="preserve">Muscle shear elastic modulus is linearly related to muscle torque over the entire range of isometric contraction intensity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filiz Ates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Killian Bouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jubeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Fouré</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Frappart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 115 (7), pp.1393--1400. </w:t>
+              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (4), pp.703-708. </w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00421-015-3112-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2015.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01414357v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03407750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contracting biceps brachii elastic properties can be reliably characterized using supersonic shear imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Asymmetry in elite rowers: effect of ergometer design and stroke rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fohanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Lapole</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Antoine Nordez</w:t>
+                <w:t xml:space="preserve">Richard Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floren Colloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-014-3037-0⟩</w:t>
+              <w:t xml:space="preserve">Sports Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14 (3), pp.310-322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14763141.2015.1060252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02409627v1</w:t>
+                <w:t xml:space="preserve">hal-03407613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de la raideur de chacun des ischio-jambiers lors d'étirements passifs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Brasseur</w:t>
+                <w:t xml:space="preserve">Contracting biceps brachii elastic properties can be reliably characterized using supersonic shear imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lapole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Tindel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.kine.2014.11.029⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 115 (3), pp.497-505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-014-3037-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04579942v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo maximal fascicle-shortening velocity during plantar flexion in humans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Hauraix</w:t>
+                <w:t xml:space="preserve">Mesure de la raideur de chacun des ischio-jambiers lors d'étirements passifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Sant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filiz Ates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Brasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Dorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (158), pp.25-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.kine.2014.11.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00542.2015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01616663v1</w:t>
+                <w:t xml:space="preserve">hal-04579942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étirements et activité sportive</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In vivo maximal fascicle-shortening velocity during plantar flexion in humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Hauraix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Le Sant</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Guilhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rabita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPS : Revue education physique et sport</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119 (11), pp.1262-1271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00542.2015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04579488v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01616663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastography for Muscle Biomechanics : Toward the Estimation of Individual Muscle Force</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étirements et activité sportive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo J. Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Sant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Exercise and Sport Sciences Reviews</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EPS : Revue education physique et sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 368, pp.16-19</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03407595v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04579488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of vastus lateralis fatigue on load sharing between quadriceps femoris muscles during isometric knee extensions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Jubeau</w:t>
+                <w:t xml:space="preserve">Elastography for Muscle Biomechanics : Toward the Estimation of Individual Muscle Force</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kylie Tucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Tanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/jn.00595.2013⟩</w:t>
+              <w:t xml:space="preserve">Exercise and Sport Sciences Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 43 (3), pp.125-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1249/JES.0000000000000049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03409072v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03407595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights on contraction efficiency in patients with Duchenne muscular dystrophy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+                <w:t xml:space="preserve">Effect of vastus lateralis fatigue on load sharing between quadriceps femoris muscles during isometric knee extensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Killian Bouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jubeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 111 (4), pp.768-776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/jn.00595.2013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00544.2014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03407908v1</w:t>
+                <w:t xml:space="preserve">hal-03409072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-course effect of exercise-induced muscle damage on localized muscle mechanical properties assessed using elastography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">New insights on contraction efficiency in patients with Duchenne muscular dystrophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Dibie</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guével</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Péréon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Magot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Physiologica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 211 (1), pp.135-146. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 117 (6), pp.658-662. </w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/apha.12272⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00544.2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01616669v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03407908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Stress within a Muscle Change in Response to an Acute Noxious Stimulus?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Wolbert van den Hoorn</w:t>
+                <w:t xml:space="preserve">Time-course effect of exercise-induced muscle damage on localized muscle mechanical properties assessed using elastography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dibie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0091899⟩</w:t>
+              <w:t xml:space="preserve">Acta Physiologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 211 (1), pp.135-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/apha.12272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03409022v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01616669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between gastrocnemius medialis fascicle and Achilles tendon compliance: a new insight on the quick-release method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does Stress within a Muscle Change in Response to an Acute Noxious Stimulus?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kylie Tucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Hodges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stevy Farcy</w:t>
+                <w:t xml:space="preserve">Wolbert van den Hoorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00309.2013⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (3), pp.e91899. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0091899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04078240v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03409022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commentaries on viewpoint : on the hysteresis in the human Achilles tendon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interaction between gastrocnemius medialis fascicle and Achilles tendon compliance: a new insight on the quick-release method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stevy Farcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Hauraix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glen Lichtwark</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Constantinos Maganaris</w:t>
+                <w:t xml:space="preserve">Pierre Portero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 114 (4), pp.518-520. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.01525.2012⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 116 (3), pp.259-266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00309.2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03430186v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04078240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shortening behavior of the different components of muscle-tendon unit during isokinetic plantar flexions</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Commentaries on viewpoint : on the hysteresis in the human Achilles tendon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glen Lichtwark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Cresswell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Ker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Reeves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantinos Maganaris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 115 (7), pp.1015-1024. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00247.2013⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 114 (4), pp.518-520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.01525.2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03409092v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03430186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Passive Muscle Tension on Electromechanical Delay in Humans</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Hug</w:t>
+                <w:t xml:space="preserve">Shortening behavior of the different components of muscle-tendon unit during isokinetic plantar flexions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Hauraix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 115 (7), pp.1015-1024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00247.2013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0053159⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03594284v1</w:t>
+                <w:t xml:space="preserve">hal-03409092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slack length of gastrocnemius medialis and Achilles tendon occurs at different ankle angles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+                <w:t xml:space="preserve">Influence of Passive Muscle Tension on Electromechanical Delay in Humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Maïsetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 46 (14), pp.2534-2538. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (1), pp.e53159. </w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2013.07.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0053159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03409215v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03594284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of stimulus intensity on electromechanical delay and its mechanisms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Slack length of gastrocnemius medialis and Achilles tendon occurs at different ankle angles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maïsetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2012.06.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46 (14), pp.2534-2538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2013.07.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03409853v1</w:t>
+                <w:t xml:space="preserve">hal-03409215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of eccentric training on mechanical properties of the plantar flexor muscle-tendon complex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Fouré</w:t>
+                <w:t xml:space="preserve">Influence of stimulus intensity on electromechanical delay and its mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cornu</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (1), pp.51-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2012.06.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.01313.2011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02130794v1</w:t>
+                <w:t xml:space="preserve">hal-03409853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomechanical properties of the plantar flexor muscle-tendon complex 6 months post-rupture of the achilles tendon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Peter Mcnair</w:t>
+                <w:t xml:space="preserve">Effects of eccentric training on mechanical properties of the plantar flexor muscle-tendon complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Orthopaedic Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jor.22381⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 114 (5), pp.523-537. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.01313.2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03409199v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gastrocnemius medialis fascicle and Achilles' tendon behaviour during a quick-release movement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stevy Farcy</w:t>
+                <w:t xml:space="preserve">Biomechanical properties of the plantar flexor muscle-tendon complex 6 months post-rupture of the achilles tendon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Mcnair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margie Olds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2013.815912⟩</w:t>
+              <w:t xml:space="preserve">Journal of Orthopaedic Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 31 (9), pp.1469-1474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jor.22381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03430212v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03409199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of passive elastic properties of the human medial gastrocnemius muscle belly using supersonic shear imaging</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Killian Bouillard</w:t>
+                <w:t xml:space="preserve">Gastrocnemius medialis fascicle and Achilles' tendon behaviour during a quick-release movement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stevy Farcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Hauraix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Portero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 16 (sup1), pp.158-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2013.815912⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2012.01.009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03409813v1</w:t>
+                <w:t xml:space="preserve">hal-03430212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear elastic modulus can be used to estimate an index of individual muscle force during a submaximal isometric fatiguing contraction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Guével</w:t>
+                <w:t xml:space="preserve">Is tendon stiffness correlated to the dissipation coefficient?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physiological Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33 (1), pp.N1-N9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0967-3334/33/1/N1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00858.2012⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03409848v1</w:t>
+                <w:t xml:space="preserve">hal-02130769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of changes in load sharing during isometric elbow flexion with ramped torque</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId390" w:history="1">
+                <w:t xml:space="preserve">Shear elastic modulus can be used to estimate an index of individual muscle force during a submaximal isometric fatiguing contraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Killian Bouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guével</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2012.02.020⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 113 (9), pp.1353-1361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00858.2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03409845v1</w:t>
+                <w:t xml:space="preserve">hal-03409848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is tendon stiffness correlated to the dissipation coefficient?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Evidence of changes in load sharing during isometric elbow flexion with ramped torque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Killian Bouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Hodges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Nordez</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Measurement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 45 (8), pp.1424-1429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2012.02.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0967-3334/33/1/N1⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02130769v1</w:t>
+                <w:t xml:space="preserve">hal-03409845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of plyometric training on passive stiffness of gastrocnemii muscles and Achilles tendon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Fouré</w:t>
+                <w:t xml:space="preserve">Characterization of passive elastic properties of the human medial gastrocnemius muscle belly using supersonic shear imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maïsetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Killian Bouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 45 (6), pp.978-984. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2012.01.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00421-011-2256-x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02130773v1</w:t>
+                <w:t xml:space="preserve">hal-03409813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance analysis in sport: Contributions from a joint analysis of athletes’ experience and biomechanical indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Sève</w:t>
+                <w:t xml:space="preserve">Effects of plyometric training on passive stiffness of gastrocnemii muscles and Achilles tendon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Saury</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1600-0838.2011.01421.x⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 112 (8), pp.2849-2857. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-011-2256-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03409850v1</w:t>
+                <w:t xml:space="preserve">hal-02130773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gender differences in both active and passive parts of the plantar flexors series elastic component stiffness and geometrical parameters of the muscle-tendon complex</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cornu</w:t>
+                <w:t xml:space="preserve">Performance analysis in sport: Contributions from a joint analysis of athletes’ experience and biomechanical indicators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Poizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter J. Mcnair</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Nordez</w:t>
+                <w:t xml:space="preserve">J. Saury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Orthopaedic Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 30 (5), pp.707-712. </w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.n/a-n/a. </w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jor.21584⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1600-0838.2011.01421.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02130772v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03409850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supersonic shear imaging provides a reliable measurement of resting muscle shear elastic modulus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Killian Bouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Hogrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16403,3017 +16420,3004 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03409840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of plyometric training on both active and passive parts of the plantarflexors series elastic component stiffness of muscle–tendon complex</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId400" w:history="1">
+                <w:t xml:space="preserve">Gender differences in both active and passive parts of the plantar flexors series elastic component stiffness and geometrical parameters of the muscle-tendon complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter J. Mcnair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-010-1667-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Orthopaedic Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 30 (5), pp.707-712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jor.21584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02130768v1</w:t>
+                <w:t xml:space="preserve">hal-02130772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromechanical delay in biceps brachii assessed by ultrafast ultrasonography</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stefan Catheline</w:t>
+                <w:t xml:space="preserve">Effects of plyometric training on both active and passive parts of the plantarflexors series elastic component stiffness of muscle–tendon complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter J. Mcnair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Muscle &amp; Nerve</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mus.21948⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 111 (3), pp.539-548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-010-1667-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00680417v1</w:t>
+                <w:t xml:space="preserve">hal-02130768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active Stiffness and Strength in People With Unilateral Anterior Shoulder Instability: A Bilateral Comparison</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Peter Mcnair</w:t>
+                <w:t xml:space="preserve">Electromechanical delay in biceps brachii assessed by ultrafast ultrasonography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Catheline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Athletic Training</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 46 (6), pp.642-647. </w:t>
+              <w:t xml:space="preserve">Muscle &amp; Nerve</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 43 (3), pp.441-443. </w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4085/1062-6050-46.6.642⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mus.21948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03409808v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00680417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of Individual Muscle Force Using Elastography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Killian Bouillard</w:t>
+                <w:t xml:space="preserve">Active Stiffness and Strength in People With Unilateral Anterior Shoulder Instability: A Bilateral Comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margie Olds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Mcnair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Hug</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Athletic Training</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 46 (6), pp.642-647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4085/1062-6050-46.6.642⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0029261⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03409806v1</w:t>
+                <w:t xml:space="preserve">hal-03409808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thigh Muscle Activities in Elite Rowers During On-Water Rowing</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimation of Individual Muscle Force Using Elastography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Killian Bouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0030-1268412⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (12), pp.e29261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0029261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02359753v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03409806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromechanical delay measured during a voluntary contraction should be interpreted with caution</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thigh Muscle Activities in Elite Rowers During On-Water Rowing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guével</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boyas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Guihard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Muscle &amp; Nerve</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mus.22139⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32 (2), pp.109-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0030-1268412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03409803v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02359753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vivo Assessment of Both Active and Passive Parts of the Plantarflexors Series Elastic Component Stiffness Using the Alpha Method: A Reliability Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Fouré</w:t>
+                <w:t xml:space="preserve">Electromechanical delay measured during a voluntary contraction should be interpreted with caution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 31 (01), pp.51-57. </w:t>
+              <w:t xml:space="preserve">Muscle &amp; Nerve</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44 (5), pp.838-838. </w:t>
             </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-0029-1241210⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mus.22139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02129144v1</w:t>
+                <w:t xml:space="preserve">hal-03409803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination interindividuelle et performance en aviron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Saury</w:t>
+                <w:t xml:space="preserve">In Vivo Assessment of Both Active and Passive Parts of the Plantarflexors Series Elastic Component Stiffness Using the Alpha Method: A Reliability Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carole Sève</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Activités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 07 (1), </w:t>
+              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 31 (01), pp.51-57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/activites.2369⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1055/s-0029-1241210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03590821v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plyometric training effects on Achilles tendon stiffness and dissipative properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Fouré</w:t>
+                <w:t xml:space="preserve">Coordination interindividuelle et performance en aviron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Saury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cornu</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Sève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.01150.2009⟩</w:t>
+              <w:t xml:space="preserve">Activités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 07 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/activites.2369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02130763v1</w:t>
+                <w:t xml:space="preserve">hal-03590821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new device to study isoload eccentric exercise</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Plyometric training effects on Achilles tendon stiffness and dissipative properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cornu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Guével</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 109 (3), pp.849-854. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.01150.2009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1519/JSC.0b013e3181d640ec⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01566256v1</w:t>
+                <w:t xml:space="preserve">hal-02130763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscle shear elastic modulus measured using supersonic shear imaging is highly related to muscle activity level</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new device to study isoload eccentric exercise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Guilhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Hug</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guével</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 24 (2), pp.3476 - 3483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1519/JSC.0b013e3181d640ec⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.01323.2009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03409603v1</w:t>
+                <w:t xml:space="preserve">hal-01566256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvements to Hoang et al.'s method for measuring passive length–tension properties of human gastrocnemius muscle in vivo</w:t>
+                <w:t xml:space="preserve">Muscle shear elastic modulus measured using supersonic shear imaging is highly related to muscle activity level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2009.07.034⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 108 (5), pp.1389-1394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.01323.2009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02130759v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03409603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static and cyclic stretching: Their different effects on the passive torque-angle curve</w:t>
+                <w:t xml:space="preserve">Improvements to Hoang et al.'s method for measuring passive length–tension properties of human gastrocnemius muscle in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Peter Mcnair</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik W. Dombroski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Casari</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Jean-Pierre Mariot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cornu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Science and Medicine in Sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 13 (1), pp.156-160. </w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 43 (2), pp.379-382. </w:t>
             </w:r>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsams.2009.02.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2009.07.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01007320v1</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromechanical delay revisited using very high frame rate ultrasound</w:t>
+                <w:t xml:space="preserve">Static and cyclic stretching: Their different effects on the passive torque-angle curve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Mcnair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cornu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00221.2009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Science and Medicine in Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 13 (1), pp.156-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsams.2009.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00447530v1</w:t>
+                <w:t xml:space="preserve">hal-01007320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of methods to assess quadriceps muscle volume using magnetic resonance imaging</w:t>
+                <w:t xml:space="preserve">A Novel Method for Measuring Electromechanical Delay on the Vastus Medialis Obliquus and Vastus Lateralis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Catheline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jmri.21867⟩</w:t>
+              <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 35 (5), pp.878. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultrasmedbio.2008.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03409566v1</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00499262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of plyometric training on passive stiffness of gastrocnemii and the musculo-articular complex of the ankle joint</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The effect of angular velocity and cycle on the dissipative properties of the knee during passive cyclic stretching: A matter of viscosity or solid friction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Mcnair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1600-0838.2008.00853.x⟩</w:t>
+              <w:t xml:space="preserve">Clinical Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 24 (1), pp.77-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2008.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02129107v1</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and modelling of the musculoarticular complex mechanical behavior in passive conditions. Effects of cyclic and static stretching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.J. Mcnair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 30 (1), pp.20-29. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.irbm.2009.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03409612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of angular velocity and cycle on the dissipative properties of the knee during passive cyclic stretching: A matter of viscosity or solid friction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of plyometric training on passive stiffness of gastrocnemii and the musculo-articular complex of the ankle joint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Guette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2008.10.004⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19 (6), pp.811-818. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1600-0838.2008.00853.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01007360v1</w:t>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Method for Measuring Electromechanical Delay on the Vastus Medialis Obliquus and Vastus Lateralis</w:t>
+                <w:t xml:space="preserve">Electromechanical delay revisited using very high frame rate ultrasound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Catheline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guével</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultrasmedbio.2008.11.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 106 (6), pp.1970-1975. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00221.2009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00499262v1</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00447530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of muscle hardness changes induced by a submaximal fatiguing isometric contraction</w:t>
+                <w:t xml:space="preserve">Comparison of methods to assess quadriceps muscle volume using magnetic resonance imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Südhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques de Guise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 19 (3), pp.484-91. </w:t>
+              <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30 (5), pp.1116-1123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2007.11.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jmri.21867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005278v1</w:t>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03409566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shoulder Rotators Electro-Mechanical Properties Change with Intensive Volleyball Practice: A Pilot Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bideau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 30 (12), pp.857-862. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1055/s-0029-1237390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03409594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D-patient-specific geometry of the muscles involved in knee motion from selected MRI images</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of muscle hardness changes induced by a submaximal fatiguing isometric contraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guével</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Catheline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11517-009-0466-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19 (3), pp.484-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2007.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03409333v1</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of the passive mechanical properties of the musculo-articular complex: Acute effects of cyclic and static stretching</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D-patient-specific geometry of the muscles involved in knee motion from selected MRI images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Südhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. de Guise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 30 (1), pp.20-29. </w:t>
+              <w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 47 (6), pp.579-587. </w:t>
             </w:r>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2008.12.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11517-009-0466-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005847v1</w:t>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03409333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can the electromyographic fatigue threshold be determined from superficial elbow flexor muscles during an isometric single-joint task?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling of the passive mechanical properties of the musculo-articular complex: Acute effects of cyclic and static stretching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Guével</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Mariot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30 (1), pp.20-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2008.12.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00421-009-1114-6⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03409555v1</w:t>
+                <w:t xml:space="preserve">hal-01005847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of muscle belly elastic properties during passive stretching using transient elastography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Can the electromyographic fatigue threshold be determined from superficial elbow flexor muscles during an isometric single-joint task?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId558" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cornu</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guével</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 107 (2), pp.193-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-009-1114-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2008.03.033⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01005849v1</w:t>
+                <w:t xml:space="preserve">hal-03409555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acute changes in hamstrings musculo-articular dissipative properties induced by cyclic and static stretching</w:t>
               </w:r>
@@ -19425,64 +19429,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mc Nair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 29 (5), pp.414-422. </w:t>
             </w:r>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
@@ -19510,592 +19514,722 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01004977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of stretching velocity on passive resistance developed by the knee musculo-articular complex: contributions of frictional and viscoelastic behaviours</w:t>
+                <w:t xml:space="preserve">Characterization of muscle belly elastic properties during passive stretching using transient elastography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Gennisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Catheline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-008-0695-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 41 (10), pp.2305-2311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2008.03.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01006781v1</w:t>
+                <w:t xml:space="preserve">hal-01005849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy of Biodex system 3 pro computerized dynamometer in passive mode</w:t>
+                <w:t xml:space="preserve">Effects of stretching velocity on passive resistance developed by the knee musculo-articular complex: contributions of frictional and viscoelastic behaviours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 103 (2), pp.243-250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-008-0695-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.medengphy.2007.11.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01004974v1</w:t>
+                <w:t xml:space="preserve">hal-01006781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute effects of static stretching on passive stiffness of the hamstring muscles calculated using different mathematical models</w:t>
+                <w:t xml:space="preserve">Accuracy of Biodex system 3 pro computerized dynamometer in passive mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cornu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Peter Mcnair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Biomechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 30 (7), pp.880-887. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.medengphy.2007.11.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2006.03.005⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03409108v1</w:t>
+                <w:t xml:space="preserve">hal-01004974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power Responses of a Rowing Ergometer: Mechanical Sensors vs. Concept2® Measurement System</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Acute effects of static stretching on passive stiffness of the hamstring muscles calculated using different mathematical models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Guével</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Mcnair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 27 (10), pp.830-833. </w:t>
+              <w:t xml:space="preserve">Clinical Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 21 (7), pp.755-760. </w:t>
             </w:r>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-2006-923774⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2006.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02359766v1</w:t>
+                <w:t xml:space="preserve">hal-03409108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Power Responses of a Rowing Ergometer: Mechanical Sensors vs. Concept2® Measurement System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boyas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guével</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 27 (10), pp.830-833. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-2006-923774⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02359766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ultrafast imaging of in vivo muscle contraction using ultrasound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Deffieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Tanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Fink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 89 (18), pp.184107. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2378616⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId575" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02481829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20105,100 +20239,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation et modélisation du comportement mécanique du complexe musculo-articulaire en conditions passives. Influence de protocoles d’étirements cyclique et statique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biomécanique [physics.med-ph]. Université de Nantes, 2006. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05016181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20208,105 +20342,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions de la caractérisation des propriétés mécaniques à l'étude du système muscle-tendon in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biomécanique [physics.med-ph]. Université de Nantes, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04075700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId579"/>
+      <w:footerReference w:type="default" r:id="rId582"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -20374,51 +20508,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BAF7F615"/>
+    <w:nsid w:val="FD49F720"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20605,51 +20739,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-nordez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7276-4793" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113194528" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488723v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hugues" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Quaine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nordez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Perrin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beaudoin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2026.113193" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551795v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Tallio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dorel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bizet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Colard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Betus" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-026-06159-z" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245032v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Magni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ellis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne Bisset" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Gonzalez-Vazquez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2025.112909" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022768v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Andrade" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Magot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Couloume" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Plan&#231;on" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jns.70015" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110351v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Zech" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingvild Vesterhus" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirik R Hesseberg" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Fjeldberg" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin K Engstad" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.19581" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147674v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Morin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Hubert Caillet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Doguet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Lacourpaille" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00237.2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110353v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Warneke" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Thomas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Blazevich" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Afonso" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Behm" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jshs.2025.101067" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093895v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/EP092470" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089641v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delhaye" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Teissier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colloud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Peyrot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2025.2511765" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036906v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kvalvik Engstad" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Seynnes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirik Hesseberg" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.70052" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386640v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Caillet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0000000000005159." TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983854v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Macchi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Hegyi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Giroux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rabita" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000003689" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983853v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cattagni" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00859.2024" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017112v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-025-05753-x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056264v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Racap&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Hern&#225;ndez-Secor&#250;n" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha-Hien-Phuong Ngo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lemoine" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2025.05.010" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685304v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Boureau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Anger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cornu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mathieu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berrut" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/RUQ.0000000000000688" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798284v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Huet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Sarcher" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.13648" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516235v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frouin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Sant" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barbier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jacquemin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mcnair" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14608" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825940v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Etaix" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2024.106862" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04430527v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Guenanten" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Retailleau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floren Colloud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-023-03436-2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04327078v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Huet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Boureau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sarcher" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2023.111878" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413779v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Brum" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benech" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chatelin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ad21a0" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813507v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Frouin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gachet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00913847.2024.2435256" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536930v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Desfontaines" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jsr.2023-0312" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05095152v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Edouard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Fornasier-Santos" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Genisson" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hanon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jts.2024.09.015" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04772928v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Gonzalez Duque" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Marquardt" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yordanka Velikova" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-024-03170-7" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579498v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2022.12.158" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04773008v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sukanen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#8217;ad Khair" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Ihalainen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iida Laatikainen-Raussi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Eon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-023-05401-2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04327071v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gachon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fritel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pierre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00404-023-07174-7" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075516v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Clergue" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00192-023-05456-x" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075502v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Liebard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2023.02.012" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04142224v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Souron" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Boulaouche" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jubeau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-023-05257-6" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388240v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Hien Phuong Ngo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lancelot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Loumeaud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Cornu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2023.106325" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155975v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecharte" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Goreau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gross" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/NRE-230035" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04327076v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-023-05348-4" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04077448v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Werkhausen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;yvind Gl&#248;ersen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#248;ran Paulsen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Bojsen-M&#248;ller" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.15194" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075585v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Pigne" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Bernier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hug" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14191" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629109v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo J. Andrade" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Freitas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coppieters" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Sierra-Silvestre" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2022.111075" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075576v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Dieterich" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utku &#350;&#252;kr&#252; Yavuz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Petzke" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics12081791" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04076003v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Maillet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rossi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Proquez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2022.103737" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075557v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-26379-5" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075570v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Avrillon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00237.2022" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460519v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Robin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14103" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579937v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jns.12427" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03298657v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thomare" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mcnair" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Crouzier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jum.15490" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197457v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawood Al Chanti" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2021.3058303" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409537v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-95012-8" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03325249v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Falla" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2519/jospt.2020.8821" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222260v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Neto" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Vaz" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mendes" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jum.15144" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191406v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00239.2019" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03298530v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12891-020-03333-y" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02974240v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Hollville" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guilhem" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennyfer Lecompte" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2020.00917" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03325264v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2019.12.003" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298460v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Hager" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Poulard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00143.2019" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02556594v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-019-04265-9" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333540v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynne Bilston" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Bolsterlee" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shantanu Sinha" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00672.2018" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334028v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00404-019-05369-5" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285850v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fradet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier * Fritel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00192-018-3693-4" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03325056v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Frey" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.13564" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409444v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Morel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pournot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Besson" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000002080" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409269v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Mansec" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-019-04124-7" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324589v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2019.06.018" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347336v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Creze" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Soubeyrand" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rocher" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ma&#238;tre" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00256-017-2843-y" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409543v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cpf.12455" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191405v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00968.2017" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03430147v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Coombes" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tucker" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vicenzino" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vuvan" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mellor" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.13025" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352459v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jum.14679" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02525779v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Couturier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.169623" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02569863v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Point" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12872" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347403v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Freitas" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mendes" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Sant" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12957" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03430123v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brooke Coombes" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylie Tucker" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Vicenzino" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viana Vuvan" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Mellor" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.13265" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03329543v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32873-6" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409609v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12986" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01681357v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pageaux" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2017.1418647" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03409623v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.187260" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02556631v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.13308" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338299v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Plautard" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fohanno" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2016.1269187" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02116008v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Seifert" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lardy" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bourbousson" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ad&#233;" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.00075" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347462v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.163303" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579940v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2017.02.033" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351756v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Freitaso" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11138/mltj/2017.7.3.583" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02556744v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaumatin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Hauraix" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.13043" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01662520v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-016-3518-4" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337491v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-016-3509-5" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337682v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gu&#233;vel" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann P&#233;r&#233;on" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2017.01.001" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191421v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-017-0703-5" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02570060v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-017-3695-9" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191262v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.12589" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01473732v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.12654" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7C7LPR13-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01734538v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01491997v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.25024" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8S8FBLWR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407573v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2015-0444" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409559v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bordat" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Farabet" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Belli" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard F&#233;asson" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2016.08.008" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577882v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Mil-Homens" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-016-3410-2" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420684v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deep Seth" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chablat" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bennis Fouad" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sakka" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/ijvr.2016.16.1.2879" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407613v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Smith" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2015.1060252" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407750v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filiz Ates" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Bouillard" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Frappart" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2015.02.005" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339539v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Brasseur" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0139272" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407900v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.24445" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-266PT9VB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01414357v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Four&#233;" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-015-3112-1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409627v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lapole" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tindel" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Galy" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-014-3037-0" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579942v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2014.11.029" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01616663v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00542.2015" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579488v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407595v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gennisson" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Tanter" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/JES.0000000000000049" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409072v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00595.2013" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407908v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00544.2014" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01616669v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dibie" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.12272" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K1S23K12-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409022v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hodges" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolbert van den Hoorn" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0091899" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04078240v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevy Farcy" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Portero" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00309.2013" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03430186v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen Lichtwark" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Cresswell" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ker" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Reeves" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Maganaris" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.01525.2012" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409092v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00247.2013" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594284v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0053159" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409215v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ma&#239;setti" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2013.07.015" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03409853v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2012.06.010" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130794v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.01313.2011" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409199v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margie Olds" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Young" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jor.22381" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03430212v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815912" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03409813v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2012.01.009" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03409848v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00858.2012" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03409845v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2012.02.020" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0ZGHF87W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130769v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0967-3334/33/1/N1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C8CDAD140E1A6B3CE1AB99B3E290EDAE1447C4C6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130773v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-011-2256-x" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C927B042305F74776AFDE206702E651AED20C881/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03409850v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. S&#232;ve" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poizat" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saury" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0838.2011.01421.x" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130772v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Mcnair" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jor.21584" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03409840v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Hogrel" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0967-3334/33/3/N19" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A2354C4DCE29F4903AC465C288507EBFC35EFB92/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130768v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-010-1667-4" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/191A23F50255A7A4C004E0C8DF01B1774E82A230/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680417v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gallot" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Catheline" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.21948" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RZH5460W-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03409808v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4085/1062-6050-46.6.642" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03409806v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029261" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359753v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boyas" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guihard" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cornu" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hug" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0030-1268412" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03409803v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.22139" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9MD782DX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129144v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0029-1241210" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590821v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole S&#232;ve" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.2369" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130763v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.01150.2009" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01566256v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0b013e3181d640ec" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409603v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.01323.2009" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130759v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik W. Dombroski" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mariot" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2009.07.034" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007320v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Casari" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2009.02.003" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00447530v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00221.2009" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409566v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Jolivet" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid S&#252;dhoff" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonneau" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques de Guise" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.21867" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WX3TFBHP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129107v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guette" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0838.2008.00853.x" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8479C02F71C31B281D96B13F14711504ABF5C2E5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409612v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Mcnair" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2009.01.004" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007360v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2008.10.004" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00499262v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2008.11.005" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005278v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2007.11.005" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409594v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bideau" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0029-1237390" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409333v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. S&#252;dhoff" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Guise" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jolivet" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonneau" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-009-0466-8" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1170701914C2CB18E9C6E8E4098F2271C2680310/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005847v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2008.12.019" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409555v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-009-1114-6" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-168SSRCJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005849v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Gennisson" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2008.03.033" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004977v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mc Nair" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2007-964980" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006781v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-008-0695-9" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004974v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2007.11.001" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409108v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2006.03.005" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4PJ7H0WK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359766v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2006-923774" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481829v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deffieux" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fink" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2378616" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05016181v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04075700v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-nordez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7276-4793" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113194528" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488723v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hugues" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Quaine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nordez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Perrin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beaudoin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2026.113193" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572326v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecharte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Leboeuf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gross" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Sant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2026.110159" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551795v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Tallio" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dorel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bizet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Colard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Betus" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-026-06159-z" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245032v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Magni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ellis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne Bisset" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Gonzalez-Vazquez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2025.112909" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022768v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Andrade" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Magot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Couloume" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Plan&#231;on" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jns.70015" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110351v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Zech" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingvild Vesterhus" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirik R Hesseberg" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Fjeldberg" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin K Engstad" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.19581" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089641v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delhaye" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Teissier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colloud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Peyrot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2025.2511765" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093895v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/EP092470" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036906v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kvalvik Engstad" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Seynnes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirik Hesseberg" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.70052" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147674v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Morin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Hubert Caillet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Doguet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Lacourpaille" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00237.2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110353v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Warneke" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Thomas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Blazevich" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Afonso" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Behm" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jshs.2025.101067" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386640v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Caillet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0000000000005159." TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983853v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cattagni" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00859.2024" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983854v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Macchi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Hegyi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Giroux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rabita" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000003689" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017112v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-025-05753-x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056264v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Racap&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Hern&#225;ndez-Secor&#250;n" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha-Hien-Phuong Ngo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lemoine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2025.05.010" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685304v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Boureau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Anger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cornu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mathieu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berrut" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/RUQ.0000000000000688" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798284v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Huet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Sarcher" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.13648" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516235v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frouin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barbier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jacquemin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mcnair" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14608" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825940v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Etaix" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2024.106862" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04430527v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Guenanten" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Retailleau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floren Colloud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-023-03436-2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04327078v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Huet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Boureau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sarcher" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2023.111878" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413779v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Brum" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benech" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chatelin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ad21a0" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536930v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Frouin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Desfontaines" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jsr.2023-0312" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04772928v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Gonzalez Duque" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Marquardt" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yordanka Velikova" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-024-03170-7" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813507v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gachet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00913847.2024.2435256" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05095152v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Edouard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Fornasier-Santos" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Genisson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hanon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jts.2024.09.015" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075516v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gachon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Clergue" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fritel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pierre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00192-023-05456-x" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579498v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2022.12.158" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04327071v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00404-023-07174-7" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04773008v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sukanen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#8217;ad Khair" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Ihalainen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iida Laatikainen-Raussi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Eon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-023-05401-2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04142224v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Souron" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Boulaouche" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jubeau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-023-05257-6" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388240v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Hien Phuong Ngo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lancelot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Loumeaud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Cornu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2023.106325" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155975v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Goreau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/NRE-230035" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075502v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Liebard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2023.02.012" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04327076v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-023-05348-4" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04077448v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Werkhausen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;yvind Gl&#248;ersen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#248;ran Paulsen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Bojsen-M&#248;ller" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.15194" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075585v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Pigne" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Bernier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hug" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14191" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629109v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo J. Andrade" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Freitas" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coppieters" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Sierra-Silvestre" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2022.111075" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075576v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Dieterich" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utku &#350;&#252;kr&#252; Yavuz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Petzke" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics12081791" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04076003v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Maillet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rossi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Proquez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2022.103737" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075557v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-26379-5" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075570v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Avrillon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00237.2022" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197457v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawood Al Chanti" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Crouzier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2021.3058303" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460519v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Robin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14103" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03298657v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thomare" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mcnair" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jum.15490" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579937v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jns.12427" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409537v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-95012-8" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191406v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00239.2019" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222260v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Neto" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Vaz" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mendes" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jum.15144" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03325249v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Falla" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2519/jospt.2020.8821" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03298530v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12891-020-03333-y" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03325264v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2019.12.003" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298460v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Hager" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Poulard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guilhem" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00143.2019" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02974240v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Hollville" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennyfer Lecompte" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2020.00917" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02556594v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-019-04265-9" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03325056v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Frey" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.13564" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333540v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynne Bilston" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Bolsterlee" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shantanu Sinha" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00672.2018" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334028v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00404-019-05369-5" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285850v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fradet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier * Fritel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00192-018-3693-4" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409444v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Morel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pournot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Besson" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000002080" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409269v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Mansec" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-019-04124-7" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324589v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2019.06.018" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347336v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Creze" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Soubeyrand" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rocher" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ma&#238;tre" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00256-017-2843-y" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409543v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cpf.12455" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347403v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Freitas" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mendes" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Sant" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12957" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02525779v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Couturier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.169623" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02569863v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Point" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12872" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352459v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jum.14679" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191405v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00968.2017" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03430147v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Coombes" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tucker" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vicenzino" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vuvan" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mellor" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.13025" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03329543v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32873-6" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03430123v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brooke Coombes" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylie Tucker" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Vicenzino" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viana Vuvan" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Mellor" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.13265" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409609v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12986" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03409623v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.187260" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01681357v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pageaux" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2017.1418647" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02556631v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.13308" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337491v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-016-3509-5" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02556744v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaumatin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Hauraix" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.13043" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01662520v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-016-3518-4" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347462v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.163303" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338299v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Plautard" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fohanno" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2016.1269187" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02116008v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Seifert" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lardy" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bourbousson" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ad&#233;" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.00075" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351756v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Freitaso" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11138/mltj/2017.7.3.583" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579940v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2017.02.033" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337682v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gu&#233;vel" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann P&#233;r&#233;on" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2017.01.001" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191421v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-017-0703-5" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02570060v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-017-3695-9" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191262v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.12589" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01473732v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.12654" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7C7LPR13-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01734538v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407573v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2015-0444" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01491997v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.25024" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8S8FBLWR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409559v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bordat" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Farabet" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Belli" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard F&#233;asson" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2016.08.008" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577882v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Mil-Homens" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-016-3410-2" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420684v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deep Seth" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chablat" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bennis Fouad" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sakka" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/ijvr.2016.16.1.2879" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01414357v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Four&#233;" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-015-3112-1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407900v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.24445" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-266PT9VB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339539v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filiz Ates" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Brasseur" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0139272" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407750v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Bouillard" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Frappart" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2015.02.005" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407613v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Smith" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2015.1060252" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409627v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lapole" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tindel" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Galy" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-014-3037-0" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579942v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2014.11.029" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01616663v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00542.2015" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579488v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407595v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gennisson" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Tanter" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/JES.0000000000000049" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409072v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00595.2013" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407908v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00544.2014" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01616669v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dibie" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.12272" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K1S23K12-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409022v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hodges" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolbert van den Hoorn" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0091899" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04078240v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevy Farcy" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Portero" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00309.2013" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03430186v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen Lichtwark" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Cresswell" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ker" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Reeves" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Maganaris" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.01525.2012" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409092v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00247.2013" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594284v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0053159" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409215v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ma&#239;setti" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2013.07.015" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03409853v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2012.06.010" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130794v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.01313.2011" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409199v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margie Olds" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Young" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jor.22381" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03430212v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815912" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130769v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0967-3334/33/1/N1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C8CDAD140E1A6B3CE1AB99B3E290EDAE1447C4C6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03409848v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00858.2012" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03409845v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2012.02.020" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0ZGHF87W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03409813v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2012.01.009" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130773v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-011-2256-x" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C927B042305F74776AFDE206702E651AED20C881/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03409850v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. S&#232;ve" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poizat" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saury" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0838.2011.01421.x" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03409840v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Hogrel" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0967-3334/33/3/N19" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A2354C4DCE29F4903AC465C288507EBFC35EFB92/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130772v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Mcnair" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jor.21584" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130768v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-010-1667-4" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/191A23F50255A7A4C004E0C8DF01B1774E82A230/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680417v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gallot" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Catheline" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.21948" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RZH5460W-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03409808v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4085/1062-6050-46.6.642" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03409806v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029261" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359753v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boyas" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guihard" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cornu" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hug" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0030-1268412" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03409803v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.22139" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9MD782DX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129144v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0029-1241210" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590821v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole S&#232;ve" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.2369" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130763v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.01150.2009" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01566256v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0b013e3181d640ec" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409603v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.01323.2009" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130759v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik W. Dombroski" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mariot" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2009.07.034" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007320v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Casari" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2009.02.003" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00499262v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2008.11.005" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007360v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2008.10.004" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409612v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Mcnair" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2009.01.004" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129107v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guette" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0838.2008.00853.x" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8479C02F71C31B281D96B13F14711504ABF5C2E5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00447530v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00221.2009" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409566v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Jolivet" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid S&#252;dhoff" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonneau" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques de Guise" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.21867" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WX3TFBHP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409594v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bideau" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0029-1237390" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005278v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2007.11.005" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409333v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. S&#252;dhoff" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Guise" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jolivet" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonneau" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-009-0466-8" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1170701914C2CB18E9C6E8E4098F2271C2680310/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005847v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2008.12.019" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409555v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-009-1114-6" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-168SSRCJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004977v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mc Nair" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2007-964980" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005849v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Gennisson" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2008.03.033" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006781v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-008-0695-9" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004974v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2007.11.001" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409108v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2006.03.005" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4PJ7H0WK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359766v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2006-923774" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481829v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deffieux" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fink" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2378616" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05016181v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04075700v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>