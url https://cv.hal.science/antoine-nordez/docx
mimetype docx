--- v1 (2026-04-10)
+++ v2 (2026-05-02)
@@ -228,1579 +228,1579 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finger flexor and extensor muscles load sharing: Effect of the climbing grip technique</w:t>
+                <w:t xml:space="preserve">Effect of eccentric training at different muscle lengths on the gastrocnemius medialis fascicle behaviour during single and multi-joint tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Hugues</w:t>
+                <w:t xml:space="preserve">Tristan Tallio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Quaine</w:t>
+                <w:t xml:space="preserve">Sylvain Dorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Nordez</w:t>
+                <w:t xml:space="preserve">Baptiste Bizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titouan Perrin</w:t>
+                <w:t xml:space="preserve">Julian Colard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Beaudoin</w:t>
+                <w:t xml:space="preserve">Yohan Betus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 198 (March), pp.113193. </w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2026.113193⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00421-026-06159-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05488723v1</w:t>
+                <w:t xml:space="preserve">hal-05551795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of muscle-tendon unit geometry and kinematics in lower-limb muscles during gait: Current applications and future directions – A scoping review</w:t>
+                <w:t xml:space="preserve">Finger flexor and extensor muscles load sharing: Effect of the climbing grip technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Lecharte</w:t>
+                <w:t xml:space="preserve">Xavier Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Leboeuf</w:t>
+                <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Gross</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Le Sant</w:t>
+                <w:t xml:space="preserve">Titouan Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2026.110159⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 198 (March), pp.113193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2026.113193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05572326v1</w:t>
+                <w:t xml:space="preserve">hal-05488723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of eccentric training at different muscle lengths on the gastrocnemius medialis fascicle behaviour during single and multi-joint tasks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental investigation of muscle-tendon unit geometry and kinematics in lower-limb muscles during gait: Current applications and future directions – A scoping review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Dorel</w:t>
+                <w:t xml:space="preserve">Thomas Lecharte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Bizet</w:t>
+                <w:t xml:space="preserve">Fabien Leboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julian Colard</w:t>
+                <w:t xml:space="preserve">Raphaël Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohan Betus</w:t>
+                <w:t xml:space="preserve">Guillaume Le Sant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 127, pp.110159. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00421-026-06159-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2026.110159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05551795v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does a counterforce brace reduce common extensor tendon loading during a wrist extension task? An in vivo study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Force–velocity and power–velocity relationships in on-water rowing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nico Magni</w:t>
+                <w:t xml:space="preserve">C. Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Ellis</w:t>
+                <w:t xml:space="preserve">F. Teissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leanne Bisset</w:t>
+                <w:t xml:space="preserve">F. Colloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Gonzalez-Vazquez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Nordez</w:t>
+                <w:t xml:space="preserve">N. Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 191, pp.112909. </w:t>
+              <w:t xml:space="preserve">Sports Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2025.112909⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14763141.2025.2511765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05245032v1</w:t>
+                <w:t xml:space="preserve">hal-05089641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasound Shear Wave Velocity of Peripheral Nerves: A Possible Non‐Invasive Biomarker for Demyelinating Neuropathies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ricardo Andrade</w:t>
+                <w:t xml:space="preserve">Eccentric training at long muscle lengths induces greater corticospinal and spinal reflex plasticity than eccentric training at short muscle lengths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Colard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Betus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Tallio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Baptiste Bizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean‐philippe Plançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Peripheral Nervous System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jns.70015⟩</w:t>
+              <w:t xml:space="preserve">Experimental Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1113/EP092470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05022768v1</w:t>
+                <w:t xml:space="preserve">hal-05093895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patellar tendon adaptations to resistance training in young women using combined oral contraceptives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of Oral Contraceptive Use on Muscle Hypertrophy Following Strength Training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Kvalvik Engstad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Seynnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingvild Vesterhus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eirik Hesseberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrid Zech</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ken Fjeldberg</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin K Engstad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7717/peerj.19581⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sms.70052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05110351v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05036906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Force–velocity and power–velocity relationships in on-water rowing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Ultrasound Shear Wave Velocity of Peripheral Nerves: A Possible Non‐Invasive Biomarker for Demyelinating Neuropathies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">N. Peyrot</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Magot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Couloume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐philippe Plançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sports Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14763141.2025.2511765⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Peripheral Nervous System</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 30 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jns.70015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05089641v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05022768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eccentric training at long muscle lengths induces greater corticospinal and spinal reflex plasticity than eccentric training at short muscle lengths</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antoine Nordez</w:t>
+                <w:t xml:space="preserve">Patellar tendon adaptations to resistance training in young women using combined oral contraceptives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Zech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingvild Vesterhus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eirik R Hesseberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken Fjeldberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin K Engstad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1113/EP092470⟩</w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13, pp.e19581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7717/peerj.19581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05093895v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05110351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Oral Contraceptive Use on Muscle Hypertrophy Following Strength Training</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Practical recommendations on stretching exercise: A Delphi consensus statement of international research experts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Warneke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Kvalvik Engstad</w:t>
+                <w:t xml:space="preserve">Ewan Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Seynnes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ingvild Vesterhus</w:t>
+                <w:t xml:space="preserve">Anthony Blazevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eirik Hesseberg</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ken Fjeldberg</w:t>
+                <w:t xml:space="preserve">José Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Behm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/sms.70052⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sport and Health Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.101067. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jshs.2025.101067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05036906v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05110353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robustness of hamstring muscle activation strategies following selective hypertrophy induced by Nordic hamstring curl and stiff-leg deadlift exercises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titouan Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnault Hubert Caillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Doguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1152/japplphysiol.00237.2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05147674v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practical recommendations on stretching exercise: A Delphi consensus statement of international research experts</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Does a counterforce brace reduce common extensor tendon loading during a wrist extension task ? An in vivo study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ewan Thomas</w:t>
+                <w:t xml:space="preserve">Nico Magni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Blazevich</w:t>
+                <w:t xml:space="preserve">Richard Ellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Afonso</w:t>
+                <w:t xml:space="preserve">Leanne Bisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Behm</w:t>
+                <w:t xml:space="preserve">Alberto Gonzalez-Vazquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sport and Health Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.101067. </w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 191, pp.112909. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jshs.2025.101067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2025.112909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05110353v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05245032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimal Role of Hamstring Hypertrophy in Strength Transfer Between Nordic Hamstring and Stiff-Leg Deadlift: A Blinded Randomized Controlled Trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titouan Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Doguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnault Caillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1834,90 +1834,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eight weeks of eccentric training at long-muscle length increases fascicle length independently of adaptations in passive mechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Bizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Tallio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cattagni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2020,51 +2020,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Giroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rabita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
@@ -2102,103 +2102,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eccentric training effects on hamstring muscles in oral contraceptive users and naturally menstruating women</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Seynnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eirik Hesseberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingvild Vesterhus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
@@ -2236,51 +2236,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous measurement of tensile and shear elasticity and anisotropy in human skeletal muscle tissue using steered ultrasound shear waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Racapé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2364,1480 +2364,1480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05056264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability of a 2D-Panoramic Ultrasound System for the Determination of Muscle Volume in Older Hospitalized Patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In plane quantification of in vivo muscle elastic anisotropy factor by steered ultrasound pushing beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ha-Hien-Phuong Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Sophie Boureau</w:t>
+                <w:t xml:space="preserve">Javier Brum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Anger</w:t>
+                <w:t xml:space="preserve">Nicolas Benech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Cornu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gilles Berrut</w:t>
+                <w:t xml:space="preserve">Simon Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasound Quarterly</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/RUQ.0000000000000688⟩</w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 69 (4), pp.045013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6560/ad21a0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04685304v1</w:t>
+                <w:t xml:space="preserve">hal-04413779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concordance of Freehand 3D Ultrasound Muscle Measurements With Sarcopenia Parameters in a Geriatric Rehabilitation Ward</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultrasound segmentation analysis via distinct and completed anatomical borders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Gonzalez Duque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Marquardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremie Huet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Yordanka Velikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cachexia, Sarcopenia and Muscle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jcsm.13648⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (7), pp.1419-1427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11548-024-03170-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04798284v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04772928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual distribution of muscle hypertrophy among hamstring muscle heads: Adding muscle volume where you need is not so simple</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preoperative Rehabilitation Enhances Mental and Physical Well-Being in Anterior Cruciate Ligament-Injured Individuals: A Mixed Methods Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Frouin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Nina Desfontaines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Sant</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/sms.14608⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sport Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/jsr.2023-0312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04516235v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04536930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo assessment of shear modulus along the fibers of pennate muscle during passive lengthening and contraction using steered ultrasound push beams</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Apolline Racapé</w:t>
+                <w:t xml:space="preserve">Towards an individualized periodization of training load adapted to muscle properties to reduce injury occurrence in sprint running (FULGUR ANR project)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Giroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Fornasier-Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Genisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Etaix</w:t>
+                <w:t xml:space="preserve">Christine Hanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 163, pp.106862. </w:t>
+              <w:t xml:space="preserve">Journal de Traumatologie du Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 41 (4), pp.380-387. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2024.106862⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jts.2024.09.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04825940v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05095152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscle-Tendon Unit Length Measurement Using 3D Ultrasound in Passive Conditions: OpenSim Validation and Development of Personalized Models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of preoperative treatment on healthcare utilization and return to work for anterior cruciate ligament injuries: a real-world study using the French healthcare database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Sant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Guenanten</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Floren Colloud</w:t>
+                <w:t xml:space="preserve">Lucie Gachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10439-023-03436-2⟩</w:t>
+              <w:t xml:space="preserve">Physician and Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00913847.2024.2435256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04430527v1</w:t>
+                <w:t xml:space="preserve">hal-04813507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a scanning technique with minimal compression for measuring muscle volume with freehand 3D ultrasound</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Individual distribution of muscle hypertrophy among hamstring muscle heads: Adding muscle volume where you need is not so simple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Sant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Huet</w:t>
+                <w:t xml:space="preserve">E. Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.-S. Boureau</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Mcnair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2023.111878⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sms.14608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04327078v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04516235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In plane quantification of in vivo muscle elastic anisotropy factor by steered ultrasound pushing beams</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ricardo Andrade</w:t>
+                <w:t xml:space="preserve">Reliability of a 2D-Panoramic Ultrasound System for the Determination of Muscle Volume in Older Hospitalized Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sophie Boureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Brum</w:t>
+                <w:t xml:space="preserve">Sylvain Anger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Benech</w:t>
+                <w:t xml:space="preserve">Christophe Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Chatelin</w:t>
+                <w:t xml:space="preserve">Marie Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Berrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6560/ad21a0⟩</w:t>
+              <w:t xml:space="preserve">Ultrasound Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/RUQ.0000000000000688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04413779v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04685304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preoperative Rehabilitation Enhances Mental and Physical Well-Being in Anterior Cruciate Ligament-Injured Individuals: A Mixed Methods Study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Concordance of Freehand 3D Ultrasound Muscle Measurements With Sarcopenia Parameters in a Geriatric Rehabilitation Ward</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Desfontaines</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Jeremie Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Sarcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sport Rehabilitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1123/jsr.2023-0312⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cachexia, Sarcopenia and Muscle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (1), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcsm.13648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04536930v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04798284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasound segmentation analysis via distinct and completed anatomical borders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Gonzalez Duque</w:t>
+                <w:t xml:space="preserve">In vivo assessment of shear modulus along the fibers of pennate muscle during passive lengthening and contraction using steered ultrasound push beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ha-Hien-Phuong Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Racapé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Marquardt</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Antoine Nordez</w:t>
+                <w:t xml:space="preserve">Nicolas Etaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11548-024-03170-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 163, pp.106862. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2024.106862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04772928v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04825940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of preoperative treatment on healthcare utilization and return to work for anterior cruciate ligament injuries: a real-world study using the French healthcare database</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Frouin</w:t>
+                <w:t xml:space="preserve">Muscle-Tendon Unit Length Measurement Using 3D Ultrasound in Passive Conditions: OpenSim Validation and Development of Personalized Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Guenanten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Gachet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Antoine Nordez</w:t>
+                <w:t xml:space="preserve">Maëva Retailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Sarcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floren Colloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physician and Sports Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00913847.2024.2435256⟩</w:t>
+              <w:t xml:space="preserve">Annals of Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 52, pp.997-1008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10439-023-03436-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04813507v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04430527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an individualized periodization of training load adapted to muscle properties to reduce injury occurrence in sprint running (FULGUR ANR project)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Validation of a scanning technique with minimal compression for measuring muscle volume with freehand 3D ultrasound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charly Fornasier-Santos</w:t>
+                <w:t xml:space="preserve">J. Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-L. Genisson</w:t>
+                <w:t xml:space="preserve">A.-S. Boureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Hanon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Sarcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Traumatologie du Sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 41 (4), pp.380-387. </w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 162, pp.111878. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jts.2024.09.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2023.111878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05095152v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo assessment of the elastic properties of the external anal sphincter in term pregnant women using shear wave elastography</w:t>
               </w:r>
@@ -3875,51 +3875,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fritel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Urogynecology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 34 (1705-1713), </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3947,274 +3947,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04075516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vision et attentes des patients sur la rééducation préopératoire, à quelques semaines d’une reconstruction chirurgicale du ligament croisé antérieur du genou : enquête préliminaire par méthode mixte</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">In vivo measurement of the elastic properties of pelvic floor muscles in pregnancy using shear wave elastography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Gachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fritel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 23 (255), pp.90 - 91. </w:t>
+              <w:t xml:space="preserve">Archives of Gynecology and Obstetrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.kine.2022.12.158⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00404-023-07174-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04579498v1</w:t>
+                <w:t xml:space="preserve">hal-04327071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo measurement of the elastic properties of pelvic floor muscles in pregnancy using shear wave elastography</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Vision et attentes des patients sur la rééducation préopératoire, à quelques semaines d’une reconstruction chirurgicale du ligament croisé antérieur du genou : enquête préliminaire par méthode mixte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Sant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Desfontaines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Gynecology and Obstetrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (255), pp.90 - 91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00404-023-07174-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.kine.2022.12.158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04327071v1</w:t>
+                <w:t xml:space="preserve">hal-04579498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction to: Achilles tendon and triceps surae muscle properties in athletes</w:t>
               </w:r>
@@ -4334,51 +4334,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mild to moderate damage in knee extensor muscles accumulates after two bouts of maximal eccentric contractions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titouan Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Souron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4386,51 +4386,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Boulaouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jubeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
@@ -4481,51 +4481,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unravelling anisotropic nonlinear shear elasticity in muscles: Towards a non-invasive assessment of stress in living organisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ha Hien Phuong Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Lancelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4596,295 +4596,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04388240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motor performance, motor impairments, and quality of life after eccentric resistance training in neurological populations: A systematic review and meta-analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Validity and Reliability of 3-D Ultrasound Imaging to Measure Hamstring Muscle and Tendon Volumes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Guenanten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Sant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Lecharte</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Goreau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Gross</w:t>
+                <w:t xml:space="preserve">Martin Liebard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroRehabilitation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.1-18. </w:t>
+              <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 49 (6), pp.1457-1464. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/NRE-230035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ultrasmedbio.2023.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04155975v1</w:t>
+                <w:t xml:space="preserve">hal-04075502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validity and Reliability of 3-D Ultrasound Imaging to Measure Hamstring Muscle and Tendon Volumes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Motor performance, motor impairments, and quality of life after eccentric resistance training in neurological populations: A systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Sant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lecharte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Liebard</w:t>
+                <w:t xml:space="preserve">Valentin Goreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 49 (6), pp.1457-1464. </w:t>
+              <w:t xml:space="preserve">NeuroRehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultrasmedbio.2023.02.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/NRE-230035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04075502v1</w:t>
+                <w:t xml:space="preserve">hal-04155975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achilles tendon and triceps surae muscle properties in athletes</w:t>
               </w:r>
@@ -5030,51 +5030,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Werkhausen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Øyvind Gløersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gøran Paulsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5132,888 +5132,888 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04077448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamstring muscle activation strategies during eccentric contractions are related to the distribution of muscle damage</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of experience on kinematics of upper limbs during sewing gesture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Pigne</w:t>
+                <w:t xml:space="preserve">Jean Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Bernier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Jeremy Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Proquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/sms.14191⟩</w:t>
+              <w:t xml:space="preserve">Applied Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 102, pp.103737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apergo.2022.103737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04075585v1</w:t>
+                <w:t xml:space="preserve">hal-04076003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial variation in mechanical properties along the sciatic and tibial nerves: an ultrasound shear wave elastography study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eva Sierra-Silvestre</w:t>
+                <w:t xml:space="preserve">Rate of force development relationships to muscle architecture and contractile behavior in the human vastus lateralis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Werkhausen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Øyvind Gløersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gøran Paulsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Bojsen-Møller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2022.111075⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.21816. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-26379-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03629109v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04075557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Neck Muscle Shear Modulus Normalization in Women with and without Chronic Neck Pain</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Handedness is associated with less common input to spinal motor neurons innervating different hand muscles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Maillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Avrillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/diagnostics12081791⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 128 (4), pp.778-789. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/jn.00237.2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04075576v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04075570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of experience on kinematics of upper limbs during sewing gesture</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Rossi</w:t>
+                <w:t xml:space="preserve">Hamstring muscle activation strategies during eccentric contractions are related to the distribution of muscle damage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Goreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Pigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Ergonomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apergo.2022.103737⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (9), pp.1335 - 1345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sms.14191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04076003v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04075585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rate of force development relationships to muscle architecture and contractile behavior in the human vastus lateralis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jens Bojsen-Møller</w:t>
+                <w:t xml:space="preserve">Spatial variation in mechanical properties along the sciatic and tibial nerves: an ultrasound shear wave elastography study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo J. Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coppieters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Sierra-Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-26379-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 136, pp.111075. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2022.111075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04075557v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03629109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handedness is associated with less common input to spinal motor neurons innervating different hand muscles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Maillet</w:t>
+                <w:t xml:space="preserve">Assessment of Neck Muscle Shear Modulus Normalization in Women with and without Chronic Neck Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Dieterich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utku Şükrü Yavuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Avrillon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Frank Petzke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 128 (4), pp.778-789. </w:t>
+              <w:t xml:space="preserve">Diagnostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (8), pp.1791. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/jn.00237.2022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/diagnostics12081791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04075570v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04075576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IFSS-Net: Interactive Few-Shot Siamese Network for Faster Muscle Segmentation and Propagation in Volumetric Ultrasound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dawood Al Chanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Gonzalez Duque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Crouzier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.1-14. </w:t>
@@ -6045,347 +6045,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03197457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of elite road‐cycling sprints in relation to power‐velocity‐endurance profile: A longitudinal one‐case study</w:t>
+                <w:t xml:space="preserve">A Gel Pad Designed to Measure Muscle Volume Using Freehand 3‐Dimensional Ultrasonography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Robin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julien Thomare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Mcnair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Crouzier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Ellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/sms.14103⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ultrasound in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40 (6), pp.1245-1250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jum.15490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03460519v1</w:t>
+                <w:t xml:space="preserve">hal-03298657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Gel Pad Designed to Measure Muscle Volume Using Freehand 3‐Dimensional Ultrasonography</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of elite road‐cycling sprints in relation to power‐velocity‐endurance profile: A longitudinal one‐case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Mcnair</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maxime Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dorel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ultrasound in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 40 (6), pp.1245-1250. </w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 32 (3), pp.598-611. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jum.15490⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/sms.14103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03298657v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03460519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term adaptations in the mechanical properties of human peripheral nerves and skeletal muscles to stretching interventions - 2020 PNS Congress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Sant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Peripheral Nervous System</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 26 (1), pp.118-144. </w:t>
@@ -6462,51 +6462,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fritel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6534,364 +6534,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03409537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic effects of muscle and nerve-directed stretching on tissue mechanics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surface properties affect the interplay between fascicles and tendinous tissues during landing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Hollville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Guilhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennyfer Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rabita</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00239.2019⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Eur J Appl Physiol, 120 (1), pp.203-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-019-04265-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04191406v1</w:t>
+                <w:t xml:space="preserve">hal-02556594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear Wave Elastographic Investigation of the Immediate Effects of Slump Neurodynamics in People With Sciatica</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+                <w:t xml:space="preserve">Chronic effects of muscle and nerve-directed stretching on tissue mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bruno Mendes</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Sant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ultrasound in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 39 (4), pp.675-681. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 129 (5), pp.1011-1023. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jum.15144⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00239.2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04222260v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neck Muscle Stiffness Measured With Shear Wave Elastography in Women With Chronic Nonspecific Neck Pain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Dieterich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utku Şükrü Yavuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Petzke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Falla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6932,720 +6928,724 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03325249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo assessment of the elastic properties of women’s pelvic floor during pregnancy using shear wave elastography: design and protocol of the ELASTOPELV study</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Shear Wave Elastographic Investigation of the Immediate Effects of Slump Neurodynamics in People With Sciatica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Vaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Musculoskeletal Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12891-020-03333-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ultrasound in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39 (4), pp.675-681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jum.15144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03298530v1</w:t>
+                <w:t xml:space="preserve">hal-04222260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of chronic stretching interventions on the mechanical properties of muscles in patients with stroke: A systematic review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Lecharte</w:t>
+                <w:t xml:space="preserve">In vivo assessment of the elastic properties of women’s pelvic floor during pregnancy using shear wave elastography: design and protocol of the ELASTOPELV study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Gachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fritel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Gross</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Le Sant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rehab.2019.12.003⟩</w:t>
+              <w:t xml:space="preserve">BMC Musculoskeletal Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12891-020-03333-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03325264v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03298530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of joint angle on muscle fascicle dynamics and rate of torque development during isometric explosive contractions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Effect of chronic stretching interventions on the mechanical properties of muscles in patients with stroke: A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lecharte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gaël Guilhem</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Sant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 129 (3), pp.569-579. </w:t>
+              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 63 (3), pp.222-229. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00143.2019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2019.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03298460v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03325264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Surface Properties on Gastrocnemius Medialis and Vastus Lateralis Fascicle Mechanics During Maximal Countermovement Jumping</w:t>
+                <w:t xml:space="preserve">Influence of joint angle on muscle fascicle dynamics and rate of torque development during isometric explosive contractions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzo Hollville</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
+                <w:t xml:space="preserve">Robin Hager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Poulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Guilhem</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, pp.917. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 129 (3), pp.569-579. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphys.2020.00917⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00143.2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02974240v1</w:t>
+                <w:t xml:space="preserve">hal-03298460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface properties affect the interplay between fascicles and tendinous tissues during landing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
+                <w:t xml:space="preserve">Effects of Surface Properties on Gastrocnemius Medialis and Vastus Lateralis Fascicle Mechanics During Maximal Countermovement Jumping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Hollville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rabita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Guilhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennyfer Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Rabita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Eur J Appl Physiol, 120 (1), pp.203-217. </w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.917. </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00421-019-04265-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2020.00917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02556594v1</w:t>
+                <w:t xml:space="preserve">hal-02974240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamstring muscle elasticity differs in specialized high‐performance athletes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Avrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Sant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7690,395 +7690,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03325056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contemporary image-based methods for measuring passive mechanical properties of skeletal muscles in vivo</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In vivo assessment of the levator ani muscles using shear wave elastography: a feasibility study in women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Gachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lynne Bilston</w:t>
+                <w:t xml:space="preserve">Laetitia Fradet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bart Bolsterlee</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xavier * Fritel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00672.2018⟩</w:t>
+              <w:t xml:space="preserve">International Urogynecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (7), pp.1179-1186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00192-018-3693-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03333540v1</w:t>
+                <w:t xml:space="preserve">hal-02285850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tissue biomechanical behavior should be considered in the risk assessment of perineal trauma at childbirth</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Contemporary image-based methods for measuring passive mechanical properties of skeletal muscles in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynne Bilston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bart Bolsterlee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xavier Fritel</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shantanu Sinha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Gynecology and Obstetrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00404-019-05369-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 126 (5), pp.1454-1464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00672.2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03334028v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03333540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo assessment of the levator ani muscles using shear wave elastography: a feasibility study in women</w:t>
+                <w:t xml:space="preserve">Tissue biomechanical behavior should be considered in the risk assessment of perineal trauma at childbirth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Gachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fritel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Urogynecology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 30 (7), pp.1179-1186. </w:t>
+              <w:t xml:space="preserve">Archives of Gynecology and Obstetrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 300 (6), pp.1821-1826. </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00192-018-3693-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00404-019-05369-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02285850v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03334028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced Active Muscle Stiffness after Intermittent Submaximal Isometric Contractions</w:t>
               </w:r>
@@ -8090,51 +8090,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pournot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8211,64 +8211,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is reaction time altered by mental or physical exertion ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Mansec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jubeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8315,90 +8315,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of low muscle activation levels on the ankle torque and muscle shear modulus during plantar flexor stretching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Sant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 93, pp.111-117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8426,1164 +8426,1164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03324589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear wave sonoelastography of skeletal muscle: basic principles, biomechanical concepts, clinical applications, and future perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The slack test does not assess maximal shortening velocity of muscle fascicles in humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Hager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rabita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Creze</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Xavier Maître</w:t>
+                <w:t xml:space="preserve">Antoine Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Skeletal Radiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00256-017-2843-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 221 (15), pp.jeb169623. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.169623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03347336v1</w:t>
+                <w:t xml:space="preserve">hal-02525779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reaction time can be measured during voluntary contractions with electrode array</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Cryotherapy induces an increase in muscle stiffness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Point</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Guilhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Physiology and Functional Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cpf.12455⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (1), pp.260-266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sms.12872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03409543v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02569863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can chronic stretching change the muscle-tendon mechanical properties? A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Freitas</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">G. Le Sant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 28 (3), pp.794-806. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/sms.12957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03347403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The slack test does not assess maximal shortening velocity of muscle fascicles in humans</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Shear wave sonoelastography of skeletal muscle: basic principles, biomechanical concepts, clinical applications, and future perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Creze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Rabita</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Soubeyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Couturier</w:t>
+                <w:t xml:space="preserve">Laurence Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jeb.169623⟩</w:t>
+              <w:t xml:space="preserve">Skeletal Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 47 (4), pp.457-471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00256-017-2843-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02525779v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03347336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryotherapy induces an increase in muscle stiffness</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Reaction time can be measured during voluntary contractions with electrode array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Mansec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jubeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 28 (1), pp.260-266. </w:t>
+              <w:t xml:space="preserve">Clinical Physiology and Functional Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38 (2), pp.338-340. </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/sms.12872⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/cpf.12455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02569863v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03409543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noninvasive measurement of sciatic nerve stiffness in patients with chronic low Bback related leg pain using shear wave Eeastography</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Mendes</w:t>
+                <w:t xml:space="preserve">Response to considerations on “Achilles tendinopathy and patellar tendinopathy display opposite changes in elastic properties”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Coombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Tucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vicenzino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vuvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mellor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ultrasound in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jum.14679⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (4), pp.1471-1472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sms.13025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03352459v1</w:t>
+                <w:t xml:space="preserve">hal-03430147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of stroke injury on the shear modulus of the lower leg muscle during passive dorsiflexion</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Noninvasive measurement of sciatic nerve stiffness in patients with chronic low Bback related leg pain using shear wave Eeastography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Lecharte</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Vaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00968.2017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ultrasound in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38 (1), pp.157-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jum.14679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04191405v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03352459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response to considerations on “Achilles tendinopathy and patellar tendinopathy display opposite changes in elastic properties”</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Mellor</w:t>
+                <w:t xml:space="preserve">Effects of stroke injury on the shear modulus of the lower leg muscle during passive dorsiflexion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Sant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lecharte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 28 (4), pp.1471-1472. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 126 (1), pp.11-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/sms.13025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00968.2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03430147v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The potential role of sciatic nerve stiffness in the limitation of maximal ankle range of motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Sant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (1), pp.14532. </w:t>
@@ -9755,103 +9755,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achilles and patellar tendinopathy display opposite changes in elastic properties: A shear wave elastography study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Coombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Tucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vicenzino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vuvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Mellor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 28 (3), pp.1201-1208. </w:t>
@@ -9902,64 +9902,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuromechanical coupling within the human triceps surae and its consequence on individual force sharing strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Crouzier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kylie Tucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10045,64 +10045,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Mansec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pageaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jubeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10149,90 +10149,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between fascicles and tendinous tissues in gastrocnemius medialis and vastus lateralis during drop landing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Hollville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Guilhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennyfer Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rabita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10273,983 +10273,983 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02556631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear wave elastography reveals different degrees of passive and active stiffness of the neck extensor muscles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frank Petzke</w:t>
+                <w:t xml:space="preserve">Maximal shortening velocity during plantar flexion: Effects of pre-activity and initial stretching state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beaumatin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Hauraix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Hager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rabita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-016-3509-5⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28 (4), pp.1361-1370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sms.13043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03337491v1</w:t>
+                <w:t xml:space="preserve">hal-02556744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximal shortening velocity during plantar flexion: Effects of pre-activity and initial stretching state</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
+                <w:t xml:space="preserve">Muscle fascicle shortening behaviour of vastus lateralis during a maximal force–velocity test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Hauraix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rabita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Guilhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 28 (4), pp.1361-1370. </w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/sms.13043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00421-016-3518-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02556744v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01662520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscle fascicle shortening behaviour of vastus lateralis during a maximal force–velocity test</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Shear wave elastography reveals different degrees of passive and active stiffness of the neck extensor muscles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Dieterich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Sant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Falla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Petzke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, </w:t>
+              <w:t xml:space="preserve">, 2017, 117 (1), pp.171-178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00421-016-3518-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00421-016-3509-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01662520v1</w:t>
+                <w:t xml:space="preserve">hal-03337491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The nervous system does not compensate for an acute change in the balance of passive force between synergist muscles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Sciatic nerve stiffness is not changed immediately after a slump neurodynamics technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Freitaso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jeb.163303⟩</w:t>
+              <w:t xml:space="preserve">Muscles, Ligaments and Tendons Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (3), pp.583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11138/mltj/2017.7.3.583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03347462v1</w:t>
+                <w:t xml:space="preserve">hal-03351756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of two methodological approaches for the mechanical analysis of single-joint isoinertial movement using a customised isokinetic dynamometer</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The nervous system does not compensate for an acute change in the balance of passive force between synergist muscles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sports Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14763141.2016.1269187⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 220 (Pt19), pp.3455-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.163303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03338299v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03347462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpersonal Coordination and Individual Organization Combined with Shared Phenomenological Experience in Rowing Performance: Two Case Studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of two methodological approaches for the mechanical analysis of single-joint isoinertial movement using a customised isokinetic dynamometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Plautard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Guilhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Seifert</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Vincent Fohanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2017.00075⟩</w:t>
+              <w:t xml:space="preserve">Sports Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (3), pp.287-302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14763141.2016.1269187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02116008v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03338299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sciatic nerve stiffness is not changed immediately after a slump neurodynamics technique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interpersonal Coordination and Individual Organization Combined with Shared Phenomenological Experience in Rowing Performance: Two Case Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Seifert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bourbousson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandro Freitaso</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">David Adé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Muscles, Ligaments and Tendons Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (3), pp.583. </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.75. </w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.11138/mltj/2017.7.3.583⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2017.00075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03351756v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de la variabilité spatiale de la raideur au sein des muscles fléchisseurs plantaires lors de l’étirement passif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Sant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 17 (184), pp.37-38. </w:t>
@@ -11287,64 +11287,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Duchenne muscular dystrophy on muscle stiffness and response to electrically-induced muscle contraction: A 12-month follow-up</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11415,377 +11415,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03337682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Muscular Structures Can Limit the Maximal Joint Range of Motion during Stretching</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Early detection of exercise-induced muscle damage using elastography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Doguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Andrade</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandro Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sports Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 47 (10), pp.1925-1929. </w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 117 (10), pp.2047-2056. </w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40279-017-0703-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00421-017-3695-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04191421v1</w:t>
+                <w:t xml:space="preserve">hal-02570060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early detection of exercise-induced muscle damage using elastography</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Non-Muscular Structures Can Limit the Maximal Joint Range of Motion during Stretching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Sant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 117 (10), pp.2047-2056. </w:t>
+              <w:t xml:space="preserve">Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 47 (10), pp.1925-1929. </w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00421-017-3695-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40279-017-0703-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02570060v1</w:t>
+                <w:t xml:space="preserve">hal-04191421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stiffness mapping of lower leg muscles during passive dorsiflexion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Sant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Anatomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 230 (5), pp.639-650. </w:t>
@@ -11817,3819 +11817,3819 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04191262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscle force loss and soreness subsequent to maximal eccentric contractions depend on the amount of fascicle strain in vivo</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Acute muscle and joint mechanical responses following a high-intensity stretching protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Mil-Homens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Physiologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/apha.12654⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116 (8), pp.1519-1526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-016-3410-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01473732v1</w:t>
+                <w:t xml:space="preserve">hal-04577882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'innovation technologique, clef de l'entraînement de la puissance et de la vitesse</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Validation of a New Dynamic Muscle Fatigue Model and DMET Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deep Seth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Chablat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bennis Fouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sakka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jubeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réflexions Sport</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Virtual Reality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, The International Journal of Virtual Reality, 2016 (16), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/ijvr.2016.16.1.2879⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01734538v1</w:t>
+                <w:t xml:space="preserve">hal-01420684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity and Reliability of a Specific Test of Stroke Performance in Table Tennis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antoine Nordez</w:t>
+                <w:t xml:space="preserve">Muscle force loss and soreness subsequent to maximal eccentric contractions depend on the amount of fascicle strain in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Guilhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Doguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Hauraix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jubeau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1123/ijspp.2015-0444⟩</w:t>
+              <w:t xml:space="preserve">Acta Physiologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 217 (2), pp.152-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/apha.12654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03407573v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01473732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of damaging exercise on electromechanical delay</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">L'innovation technologique, clef de l'entraînement de la puissance et de la vitesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Hager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Guilhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gaël Guilhem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Muscle &amp; Nerve</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Réflexions Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14, pp.2-19</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01491997v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01734538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex differences in active tibialis anterior stiffness evaluated using supersonic shear imaging</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sensitivity and Reliability of a Specific Test of Stroke Performance in Table Tennis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Mansec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jubeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 49 (14), pp.3534-3537. </w:t>
+              <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (5), pp.678-684. </w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2016.08.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1123/ijspp.2015-0444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02409559v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03407573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute muscle and joint mechanical responses following a high-intensity stretching protocol</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Effect of damaging exercise on electromechanical delay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pedro Mil-Homens</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Doguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Guilhem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Muscle &amp; Nerve</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 54 (1), pp.136-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mus.25024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00421-016-3410-2⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04577882v1</w:t>
+                <w:t xml:space="preserve">hal-01491997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a New Dynamic Muscle Fatigue Model and DMET Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sex differences in active tibialis anterior stiffness evaluated using supersonic shear imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Souron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Seth</w:t>
+                <w:t xml:space="preserve">Florian Bordat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Chablat</w:t>
+                <w:t xml:space="preserve">Adrien Farabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bennis Fouad</w:t>
+                <w:t xml:space="preserve">Alain Belli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Sakka</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Jubeau</w:t>
+                <w:t xml:space="preserve">Léonard Féasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Virtual Reality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, The International Journal of Virtual Reality, 2016 (16), </w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (14), pp.3534-3537. </w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/ijvr.2016.16.1.2879⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2016.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01420684v1</w:t>
+                <w:t xml:space="preserve">hal-02409559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscle and tendon stiffness assessment using the alpha method and ultrafast ultrasound</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Hauraix</w:t>
+                <w:t xml:space="preserve">Elastography for Muscle Biomechanics : Toward the Estimation of Individual Muscle Force</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kylie Tucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Fouré</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Tanter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-015-3112-1⟩</w:t>
+              <w:t xml:space="preserve">Exercise and Sport Sciences Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 43 (3), pp.125-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1249/JES.0000000000000049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01414357v1</w:t>
+                <w:t xml:space="preserve">hal-03407595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-invasive assessment of muscle stiffness in patients with duchenne muscular dystrophy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Muscle and tendon stiffness assessment using the alpha method and ultrafast ultrasound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Hauraix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Muscle &amp; nerve. Supplement.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 115 (7), pp.1393--1400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-015-3112-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mus.24445⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03407900v1</w:t>
+                <w:t xml:space="preserve">hal-01414357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastography Study of Hamstring Behaviors during Passive Stretching</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Filiz Ates</w:t>
+                <w:t xml:space="preserve">Asymmetry in elite rowers: effect of ergometer design and stroke rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fohanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Brasseur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Nordez</w:t>
+                <w:t xml:space="preserve">Richard Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floren Colloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10 (9), pp.e0139272. </w:t>
+              <w:t xml:space="preserve">Sports Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14 (3), pp.310-322. </w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0139272⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14763141.2015.1060252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03339539v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03407613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muscle shear elastic modulus is linearly related to muscle torque over the entire range of isometric contraction intensity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filiz Ates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Killian Bouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jubeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Frappart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 25 (4), pp.703-708. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jelekin.2015.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03407750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetry in elite rowers: effect of ergometer design and stroke rate</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Elastography Study of Hamstring Behaviors during Passive Stretching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Sant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filiz Ates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Floren Colloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sports Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14763141.2015.1060252⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (9), pp.e0139272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0139272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03407613v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contracting biceps brachii elastic properties can be reliably characterized using supersonic shear imaging</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Non-invasive assessment of muscle stiffness in patients with duchenne muscular dystrophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guével</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Péréon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Magot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-014-3037-0⟩</w:t>
+              <w:t xml:space="preserve">Muscle &amp; nerve. Supplement.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51 (2), pp.284-286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mus.24445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02409627v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03407900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de la raideur de chacun des ischio-jambiers lors d'étirements passifs</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Contracting biceps brachii elastic properties can be reliably characterized using supersonic shear imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lapole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Tindel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.kine.2014.11.029⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 115 (3), pp.497-505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-014-3037-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04579942v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo maximal fascicle-shortening velocity during plantar flexion in humans</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Mesure de la raideur de chacun des ischio-jambiers lors d'étirements passifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Sant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filiz Ates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Dorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00542.2015⟩</w:t>
+              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (158), pp.25-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.kine.2014.11.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01616663v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04579942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étirements et activité sportive</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">In vivo maximal fascicle-shortening velocity during plantar flexion in humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Hauraix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Le Sant</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Guilhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rabita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPS : Revue education physique et sport</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119 (11), pp.1262-1271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00542.2015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04579488v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01616663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastography for Muscle Biomechanics : Toward the Estimation of Individual Muscle Force</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Étirements et activité sportive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo J. Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Sant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Exercise and Sport Sciences Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPS : Revue education physique et sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 368, pp.16-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1249/JES.0000000000000049⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03407595v1</w:t>
+                <w:t xml:space="preserve">hal-04579488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of vastus lateralis fatigue on load sharing between quadriceps femoris muscles during isometric knee extensions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Interaction between gastrocnemius medialis fascicle and Achilles tendon compliance: a new insight on the quick-release method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stevy Farcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Hauraix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Portero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/jn.00595.2013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 116 (3), pp.259-266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00309.2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03409072v1</w:t>
+                <w:t xml:space="preserve">hal-04078240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights on contraction efficiency in patients with Duchenne muscular dystrophy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Time-course effect of exercise-induced muscle damage on localized muscle mechanical properties assessed using elastography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Armelle Magot</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dibie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00544.2014⟩</w:t>
+              <w:t xml:space="preserve">Acta Physiologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 211 (1), pp.135-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/apha.12272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03407908v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01616669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-course effect of exercise-induced muscle damage on localized muscle mechanical properties assessed using elastography</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Effect of vastus lateralis fatigue on load sharing between quadriceps femoris muscles during isometric knee extensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Killian Bouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jubeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Physiologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/apha.12272⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 111 (4), pp.768-776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/jn.00595.2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01616669v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03409072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Stress within a Muscle Change in Response to an Acute Noxious Stimulus?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Antoine Nordez</w:t>
+                <w:t xml:space="preserve">New insights on contraction efficiency in patients with Duchenne muscular dystrophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guével</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Péréon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Magot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (3), pp.e91899. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 117 (6), pp.658-662. </w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0091899⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00544.2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03409022v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03407908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between gastrocnemius medialis fascicle and Achilles tendon compliance: a new insight on the quick-release method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does Stress within a Muscle Change in Response to an Acute Noxious Stimulus?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kylie Tucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stevy Farcy</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Paul Hodges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolbert van den Hoorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 116 (3), pp.259-266. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (3), pp.e91899. </w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00309.2013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0091899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04078240v1</w:t>
+                <w:t xml:space="preserve">hal-03409022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commentaries on viewpoint : on the hysteresis in the human Achilles tendon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biomechanical properties of the plantar flexor muscle-tendon complex 6 months post-rupture of the achilles tendon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Mcnair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glen Lichtwark</w:t>
+                <w:t xml:space="preserve">Margie Olds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Cresswell</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simon Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.01525.2012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Orthopaedic Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 31 (9), pp.1469-1474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jor.22381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03430186v1</w:t>
+                <w:t xml:space="preserve">hal-03409199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shortening behavior of the different components of muscle-tendon unit during isokinetic plantar flexions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
+                <w:t xml:space="preserve">Gastrocnemius medialis fascicle and Achilles' tendon behaviour during a quick-release movement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stevy Farcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Hauraix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Portero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00247.2013⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 16 (sup1), pp.158-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2013.815912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03409092v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03430212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Passive Muscle Tension on Electromechanical Delay in Humans</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Slack length of gastrocnemius medialis and Achilles tendon occurs at different ankle angles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maïsetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0053159⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46 (14), pp.2534-2538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2013.07.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03594284v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03409215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slack length of gastrocnemius medialis and Achilles tendon occurs at different ankle angles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of stimulus intensity on electromechanical delay and its mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2013.07.015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (1), pp.51-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2012.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03409215v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03409853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of stimulus intensity on electromechanical delay and its mechanisms</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Commentaries on viewpoint : on the hysteresis in the human Achilles tendon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glen Lichtwark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Cresswell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Ker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Reeves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantinos Maganaris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2012.06.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 114 (4), pp.518-520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.01525.2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03409853v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03430186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of eccentric training on mechanical properties of the plantar flexor muscle-tendon complex</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Shortening behavior of the different components of muscle-tendon unit during isokinetic plantar flexions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Hauraix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cornu</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 114 (5), pp.523-537. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.01313.2011⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 115 (7), pp.1015-1024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00247.2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02130794v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03409092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomechanical properties of the plantar flexor muscle-tendon complex 6 months post-rupture of the achilles tendon</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Influence of Passive Muscle Tension on Electromechanical Delay in Humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Orthopaedic Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 31 (9), pp.1469-1474. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (1), pp.e53159. </w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jor.22381⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0053159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03409199v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03594284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gastrocnemius medialis fascicle and Achilles' tendon behaviour during a quick-release movement</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Effects of eccentric training on mechanical properties of the plantar flexor muscle-tendon complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 16 (sup1), pp.158-160. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 114 (5), pp.523-537. </w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255842.2013.815912⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.01313.2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03430212v1</w:t>
+                <w:t xml:space="preserve">hal-02130794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is tendon stiffness correlated to the dissipation coefficient?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiological Measurement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 33 (1), pp.N1-N9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15675,90 +15675,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shear elastic modulus can be used to estimate an index of individual muscle force during a submaximal isometric fatiguing contraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Killian Bouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Guével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 113 (9), pp.1353-1361. </w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15792,90 +15792,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of changes in load sharing during isometric elbow flexion with ramped torque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Killian Bouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Hodges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15934,90 +15934,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of passive elastic properties of the human medial gastrocnemius muscle belly using supersonic shear imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maïsetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Killian Bouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 45 (6), pp.978-984. </w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16051,77 +16051,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of plyometric training on passive stiffness of gastrocnemii muscles and Achilles tendon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 112 (8), pp.2849-2857. </w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16180,51 +16180,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance analysis in sport: Contributions from a joint analysis of athletes’ experience and biomechanical indicators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Poizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16284,103 +16284,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supersonic shear imaging provides a reliable measurement of resting muscle shear elastic modulus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Killian Bouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Hogrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiological Measurement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 33 (3), pp.N19-N28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16426,90 +16426,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gender differences in both active and passive parts of the plantar flexors series elastic component stiffness and geometrical parameters of the muscle-tendon complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter J. Mcnair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Orthopaedic Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 30 (5), pp.707-712. </w:t>
             </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16537,812 +16537,812 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of plyometric training on both active and passive parts of the plantarflexors series elastic component stiffness of muscle–tendon complex</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Electromechanical delay measured during a voluntary contraction should be interpreted with caution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 111 (3), pp.539-548. </w:t>
+              <w:t xml:space="preserve">Muscle &amp; Nerve</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44 (5), pp.838-838. </w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00421-010-1667-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mus.22139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02130768v1</w:t>
+                <w:t xml:space="preserve">hal-03409803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromechanical delay in biceps brachii assessed by ultrafast ultrasonography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Hug</w:t>
+                <w:t xml:space="preserve">Thigh Muscle Activities in Elite Rowers During On-Water Rowing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Gallot</w:t>
+                <w:t xml:space="preserve">S. Boyas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Catheline</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">V. Guihard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Muscle &amp; Nerve</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mus.21948⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32 (2), pp.109-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0030-1268412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00680417v1</w:t>
+                <w:t xml:space="preserve">hal-02359753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active Stiffness and Strength in People With Unilateral Anterior Shoulder Instability: A Bilateral Comparison</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Effects of plyometric training on both active and passive parts of the plantarflexors series elastic component stiffness of muscle–tendon complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter J. Mcnair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Athletic Training</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 111 (3), pp.539-548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-010-1667-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4085/1062-6050-46.6.642⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03409808v1</w:t>
+                <w:t xml:space="preserve">hal-02130768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of Individual Muscle Force Using Elastography</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Electromechanical delay in biceps brachii assessed by ultrafast ultrasonography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Catheline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0029261⟩</w:t>
+              <w:t xml:space="preserve">Muscle &amp; Nerve</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 43 (3), pp.441-443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mus.21948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03409806v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00680417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thigh Muscle Activities in Elite Rowers During On-Water Rowing</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Active Stiffness and Strength in People With Unilateral Anterior Shoulder Instability: A Bilateral Comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margie Olds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Mcnair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Athletic Training</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 46 (6), pp.642-647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4085/1062-6050-46.6.642⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-0030-1268412⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02359753v1</w:t>
+                <w:t xml:space="preserve">hal-03409808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromechanical delay measured during a voluntary contraction should be interpreted with caution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation of Individual Muscle Force Using Elastography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Killian Bouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Muscle &amp; Nerve</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (12), pp.e29261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0029261⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mus.22139⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03409803v1</w:t>
+                <w:t xml:space="preserve">hal-03409806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Vivo Assessment of Both Active and Passive Parts of the Plantarflexors Series Elastic Component Stiffness Using the Alpha Method: A Reliability Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 31 (01), pp.51-57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17389,51 +17389,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordination interindividuelle et performance en aviron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Saury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Sève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17480,77 +17480,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plyometric training effects on Achilles tendon stiffness and dissipative properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 109 (3), pp.849-854. </w:t>
             </w:r>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17584,77 +17584,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new device to study isoload eccentric exercise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Guilhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Guével</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17701,51 +17701,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muscle shear elastic modulus measured using supersonic shear imaging is highly related to muscle activity level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17792,103 +17792,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvements to Hoang et al.'s method for measuring passive length–tension properties of human gastrocnemius muscle in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik W. Dombroski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Mariot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 43 (2), pp.379-382. </w:t>
@@ -17926,90 +17926,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Static and cyclic stretching: Their different effects on the passive torque-angle curve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Mcnair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Science and Medicine in Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 13 (1), pp.156-160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18037,434 +18037,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Method for Measuring Electromechanical Delay on the Vastus Medialis Obliquus and Vastus Lateralis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Can the electromyographic fatigue threshold be determined from superficial elbow flexor muscles during an isometric single-joint task?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Hug</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guével</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 35 (5), pp.878. </w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 107 (2), pp.193-201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultrasmedbio.2008.11.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00421-009-1114-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00499262v1</w:t>
+                <w:t xml:space="preserve">hal-03409555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of angular velocity and cycle on the dissipative properties of the knee during passive cyclic stretching: A matter of viscosity or solid friction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Modeling of the passive mechanical properties of the musculo-articular complex: Acute effects of cyclic and static stretching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Mariot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Biomechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30 (1), pp.20-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2008.12.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2008.10.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01007360v1</w:t>
+                <w:t xml:space="preserve">hal-01005847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and modelling of the musculoarticular complex mechanical behavior in passive conditions. Effects of cyclic and static stretching</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A Novel Method for Measuring Electromechanical Delay on the Vastus Medialis Obliquus and Vastus Lateralis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C. Cornu</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Catheline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 30 (1), pp.20-29. </w:t>
+              <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 35 (5), pp.878. </w:t>
             </w:r>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.irbm.2009.01.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ultrasmedbio.2008.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03409612v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00499262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of plyometric training on passive stiffness of gastrocnemii and the musculo-articular complex of the ankle joint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Guette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 19 (6), pp.811-818. </w:t>
             </w:r>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18504,1738 +18503,1739 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02129107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromechanical delay revisited using very high frame rate ultrasound</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Characterization and modelling of the musculoarticular complex mechanical behavior in passive conditions. Effects of cyclic and static stretching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.J. Mcnair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00221.2009⟩</w:t>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30 (1), pp.20-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.irbm.2009.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00447530v1</w:t>
+                <w:t xml:space="preserve">hal-03409612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of methods to assess quadriceps muscle volume using magnetic resonance imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The effect of angular velocity and cycle on the dissipative properties of the knee during passive cyclic stretching: A matter of viscosity or solid friction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Mcnair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jmri.21867⟩</w:t>
+              <w:t xml:space="preserve">Clinical Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 24 (1), pp.77-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2008.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03409566v1</w:t>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shoulder Rotators Electro-Mechanical Properties Change with Intensive Volleyball Practice: A Pilot Study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Electromechanical delay revisited using very high frame rate ultrasound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Catheline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guével</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0029-1237390⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 106 (6), pp.1970-1975. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00221.2009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03409594v1</w:t>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00447530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of muscle hardness changes induced by a submaximal fatiguing isometric contraction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Comparison of methods to assess quadriceps muscle volume using magnetic resonance imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Südhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques de Guise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30 (5), pp.1116-1123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jmri.21867⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2007.11.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01005278v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03409566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D-patient-specific geometry of the muscles involved in knee motion from selected MRI images</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shoulder Rotators Electro-Mechanical Properties Change with Intensive Volleyball Practice: A Pilot Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Südhoff</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B. Bideau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11517-009-0466-8⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30 (12), pp.857-862. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0029-1237390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03409333v1</w:t>
+                <w:t xml:space="preserve">hal-03409594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of the passive mechanical properties of the musculo-articular complex: Acute effects of cyclic and static stretching</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Assessment of muscle hardness changes induced by a submaximal fatiguing isometric contraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guével</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Catheline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cornu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Mariot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2008.12.019⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19 (3), pp.484-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2007.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005847v1</w:t>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can the electromyographic fatigue threshold be determined from superficial elbow flexor muscles during an isometric single-joint task?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">3D-patient-specific geometry of the muscles involved in knee motion from selected MRI images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Südhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. de Guise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 107 (2), pp.193-201. </w:t>
+              <w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 47 (6), pp.579-587. </w:t>
             </w:r>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00421-009-1114-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11517-009-0466-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03409555v1</w:t>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03409333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute changes in hamstrings musculo-articular dissipative properties induced by cyclic and static stretching</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Accuracy of Biodex system 3 pro computerized dynamometer in passive mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Cornu</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-2007-964980⟩</w:t>
+              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 30 (7), pp.880-887. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.medengphy.2007.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004977v1</w:t>
+                <w:t xml:space="preserve">hal-01004974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of muscle belly elastic properties during passive stretching using transient elastography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Acute changes in hamstrings musculo-articular dissipative properties induced by cyclic and static stretching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Luc Gennisson</w:t>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mc Nair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cornu</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2008.03.033⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 29 (5), pp.414-422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-2007-964980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005849v1</w:t>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of stretching velocity on passive resistance developed by the knee musculo-articular complex: contributions of frictional and viscoelastic behaviours</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Characterization of muscle belly elastic properties during passive stretching using transient elastography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Gennisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Catheline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 103 (2), pp.243-250. </w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 41 (10), pp.2305-2311. </w:t>
             </w:r>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00421-008-0695-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2008.03.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01006781v1</w:t>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy of Biodex system 3 pro computerized dynamometer in passive mode</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Effects of stretching velocity on passive resistance developed by the knee musculo-articular complex: contributions of frictional and viscoelastic behaviours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 30 (7), pp.880-887. </w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 103 (2), pp.243-250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.medengphy.2007.11.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00421-008-0695-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004974v1</w:t>
+                <w:t xml:space="preserve">hal-01006781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute effects of static stretching on passive stiffness of the hamstring muscles calculated using different mathematical models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Ultrafast imaging of in vivo muscle contraction using ultrasound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Deffieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Tanter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Fink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Peter Mcnair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2006.03.005⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 89 (18), pp.184107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2378616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03409108v1</w:t>
+                <w:t xml:space="preserve">hal-02481829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power Responses of a Rowing Ergometer: Mechanical Sensors vs. Concept2® Measurement System</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Acute effects of static stretching on passive stiffness of the hamstring muscles calculated using different mathematical models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Guével</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Mcnair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 21 (7), pp.755-760. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2006.03.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-2006-923774⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02359766v1</w:t>
+                <w:t xml:space="preserve">hal-03409108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast imaging of in vivo muscle contraction using ultrasound</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Power Responses of a Rowing Ergometer: Mechanical Sensors vs. Concept2® Measurement System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boyas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guével</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 89 (18), pp.184107. </w:t>
+              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 27 (10), pp.830-833. </w:t>
             </w:r>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2378616⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1055/s-2006-923774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02481829v1</w:t>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02359766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -20253,51 +20253,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation et modélisation du comportement mécanique du complexe musculo-articulaire en conditions passives. Influence de protocoles d’étirements cyclique et statique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biomécanique [physics.med-ph]. Université de Nantes, 2006. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -20356,51 +20356,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions de la caractérisation des propriétés mécaniques à l'étude du système muscle-tendon in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biomécanique [physics.med-ph]. Université de Nantes, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20508,51 +20508,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FD49F720"/>
+    <w:nsid w:val="2AAF4E11"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20739,51 +20739,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-nordez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7276-4793" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113194528" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488723v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hugues" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Quaine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nordez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Perrin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beaudoin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2026.113193" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572326v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecharte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Leboeuf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gross" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Sant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2026.110159" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551795v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Tallio" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dorel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bizet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Colard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Betus" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-026-06159-z" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245032v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Magni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ellis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne Bisset" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Gonzalez-Vazquez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2025.112909" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022768v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Andrade" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Magot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Couloume" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Plan&#231;on" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jns.70015" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110351v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Zech" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingvild Vesterhus" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirik R Hesseberg" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Fjeldberg" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin K Engstad" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.19581" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089641v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delhaye" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Teissier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colloud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Peyrot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2025.2511765" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093895v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/EP092470" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036906v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kvalvik Engstad" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Seynnes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirik Hesseberg" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.70052" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147674v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Morin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Hubert Caillet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Doguet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Lacourpaille" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00237.2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110353v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Warneke" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Thomas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Blazevich" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Afonso" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Behm" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jshs.2025.101067" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386640v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Caillet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0000000000005159." TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983853v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cattagni" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00859.2024" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983854v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Macchi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Hegyi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Giroux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rabita" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000003689" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017112v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-025-05753-x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056264v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Racap&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Hern&#225;ndez-Secor&#250;n" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha-Hien-Phuong Ngo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lemoine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2025.05.010" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685304v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Boureau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Anger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cornu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mathieu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berrut" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/RUQ.0000000000000688" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798284v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Huet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Sarcher" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.13648" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516235v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frouin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barbier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jacquemin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mcnair" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14608" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825940v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Etaix" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2024.106862" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04430527v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Guenanten" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Retailleau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floren Colloud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-023-03436-2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04327078v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Huet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Boureau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sarcher" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2023.111878" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413779v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Brum" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benech" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chatelin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ad21a0" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536930v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Frouin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Desfontaines" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jsr.2023-0312" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04772928v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Gonzalez Duque" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Marquardt" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yordanka Velikova" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-024-03170-7" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813507v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gachet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00913847.2024.2435256" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05095152v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Edouard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Fornasier-Santos" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Genisson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hanon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jts.2024.09.015" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075516v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gachon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Clergue" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fritel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pierre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00192-023-05456-x" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579498v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2022.12.158" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04327071v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00404-023-07174-7" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04773008v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sukanen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#8217;ad Khair" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Ihalainen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iida Laatikainen-Raussi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Eon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-023-05401-2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04142224v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Souron" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Boulaouche" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jubeau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-023-05257-6" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388240v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Hien Phuong Ngo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lancelot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Loumeaud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Cornu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2023.106325" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155975v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Goreau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/NRE-230035" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075502v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Liebard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2023.02.012" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04327076v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-023-05348-4" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04077448v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Werkhausen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;yvind Gl&#248;ersen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#248;ran Paulsen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Bojsen-M&#248;ller" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.15194" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075585v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Pigne" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Bernier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hug" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14191" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629109v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo J. Andrade" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Freitas" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coppieters" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Sierra-Silvestre" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2022.111075" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075576v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Dieterich" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utku &#350;&#252;kr&#252; Yavuz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Petzke" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics12081791" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04076003v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Maillet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rossi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Proquez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2022.103737" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075557v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-26379-5" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075570v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Avrillon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00237.2022" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197457v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawood Al Chanti" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Crouzier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2021.3058303" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460519v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Robin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14103" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03298657v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thomare" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mcnair" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jum.15490" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579937v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jns.12427" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409537v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-95012-8" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191406v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00239.2019" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222260v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Neto" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Vaz" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mendes" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jum.15144" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03325249v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Falla" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2519/jospt.2020.8821" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03298530v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12891-020-03333-y" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03325264v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2019.12.003" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298460v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Hager" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Poulard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guilhem" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00143.2019" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02974240v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Hollville" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennyfer Lecompte" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2020.00917" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02556594v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-019-04265-9" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03325056v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Frey" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.13564" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333540v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynne Bilston" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Bolsterlee" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shantanu Sinha" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00672.2018" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334028v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00404-019-05369-5" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285850v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fradet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier * Fritel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00192-018-3693-4" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409444v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Morel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pournot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Besson" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000002080" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409269v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Mansec" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-019-04124-7" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324589v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2019.06.018" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347336v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Creze" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Soubeyrand" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rocher" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ma&#238;tre" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00256-017-2843-y" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409543v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cpf.12455" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347403v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Freitas" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mendes" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Sant" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12957" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02525779v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Couturier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.169623" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02569863v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Point" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12872" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352459v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jum.14679" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191405v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00968.2017" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03430147v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Coombes" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tucker" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vicenzino" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vuvan" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mellor" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.13025" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03329543v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32873-6" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03430123v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brooke Coombes" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylie Tucker" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Vicenzino" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viana Vuvan" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Mellor" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.13265" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409609v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12986" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03409623v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.187260" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01681357v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pageaux" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2017.1418647" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02556631v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.13308" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337491v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-016-3509-5" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02556744v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaumatin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Hauraix" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.13043" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01662520v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-016-3518-4" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347462v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.163303" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338299v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Plautard" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fohanno" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2016.1269187" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02116008v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Seifert" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lardy" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bourbousson" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ad&#233;" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.00075" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351756v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Freitaso" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11138/mltj/2017.7.3.583" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579940v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2017.02.033" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337682v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gu&#233;vel" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann P&#233;r&#233;on" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2017.01.001" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191421v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-017-0703-5" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02570060v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-017-3695-9" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191262v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.12589" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01473732v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.12654" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7C7LPR13-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01734538v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407573v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2015-0444" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01491997v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.25024" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8S8FBLWR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409559v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bordat" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Farabet" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Belli" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard F&#233;asson" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2016.08.008" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577882v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Mil-Homens" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-016-3410-2" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420684v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deep Seth" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chablat" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bennis Fouad" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sakka" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/ijvr.2016.16.1.2879" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01414357v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Four&#233;" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-015-3112-1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407900v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.24445" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-266PT9VB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339539v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filiz Ates" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Brasseur" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0139272" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407750v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Bouillard" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Frappart" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2015.02.005" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407613v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Smith" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2015.1060252" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409627v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lapole" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tindel" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Galy" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-014-3037-0" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579942v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2014.11.029" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01616663v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00542.2015" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579488v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407595v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gennisson" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Tanter" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/JES.0000000000000049" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409072v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00595.2013" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407908v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00544.2014" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01616669v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dibie" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.12272" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K1S23K12-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409022v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hodges" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolbert van den Hoorn" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0091899" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04078240v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevy Farcy" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Portero" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00309.2013" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03430186v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen Lichtwark" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Cresswell" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ker" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Reeves" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Maganaris" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.01525.2012" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409092v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00247.2013" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594284v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0053159" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409215v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ma&#239;setti" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2013.07.015" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03409853v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2012.06.010" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130794v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.01313.2011" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409199v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margie Olds" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Young" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jor.22381" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03430212v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815912" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130769v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0967-3334/33/1/N1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C8CDAD140E1A6B3CE1AB99B3E290EDAE1447C4C6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03409848v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00858.2012" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03409845v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2012.02.020" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0ZGHF87W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03409813v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2012.01.009" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130773v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-011-2256-x" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C927B042305F74776AFDE206702E651AED20C881/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03409850v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. S&#232;ve" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poizat" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saury" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0838.2011.01421.x" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03409840v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Hogrel" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0967-3334/33/3/N19" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A2354C4DCE29F4903AC465C288507EBFC35EFB92/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130772v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Mcnair" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jor.21584" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130768v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-010-1667-4" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/191A23F50255A7A4C004E0C8DF01B1774E82A230/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680417v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gallot" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Catheline" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.21948" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RZH5460W-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03409808v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4085/1062-6050-46.6.642" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03409806v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029261" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359753v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boyas" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guihard" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cornu" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hug" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0030-1268412" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03409803v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.22139" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9MD782DX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129144v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0029-1241210" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590821v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole S&#232;ve" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.2369" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130763v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.01150.2009" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01566256v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0b013e3181d640ec" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409603v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.01323.2009" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130759v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik W. Dombroski" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mariot" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2009.07.034" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007320v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Casari" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2009.02.003" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00499262v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2008.11.005" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007360v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2008.10.004" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409612v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Mcnair" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2009.01.004" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129107v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guette" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0838.2008.00853.x" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8479C02F71C31B281D96B13F14711504ABF5C2E5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00447530v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00221.2009" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409566v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Jolivet" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid S&#252;dhoff" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonneau" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques de Guise" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.21867" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WX3TFBHP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409594v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bideau" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0029-1237390" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005278v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2007.11.005" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409333v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. S&#252;dhoff" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Guise" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jolivet" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonneau" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-009-0466-8" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1170701914C2CB18E9C6E8E4098F2271C2680310/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005847v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2008.12.019" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409555v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-009-1114-6" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-168SSRCJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004977v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mc Nair" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2007-964980" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005849v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Gennisson" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2008.03.033" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006781v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-008-0695-9" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004974v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2007.11.001" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409108v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2006.03.005" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4PJ7H0WK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359766v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2006-923774" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481829v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deffieux" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fink" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2378616" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05016181v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04075700v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-nordez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7276-4793" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113194528" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551795v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Tallio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dorel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bizet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Colard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Betus" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-026-06159-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488723v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hugues" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Quaine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nordez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Perrin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beaudoin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2026.113193" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572326v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecharte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Leboeuf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gross" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Sant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2026.110159" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089641v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delhaye" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Teissier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colloud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Peyrot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2025.2511765" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093895v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/EP092470" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036906v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kvalvik Engstad" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Seynnes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingvild Vesterhus" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirik Hesseberg" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Fjeldberg" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.70052" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022768v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Andrade" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Magot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Couloume" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Plan&#231;on" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jns.70015" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110351v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Zech" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirik R Hesseberg" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin K Engstad" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.19581" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110353v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Warneke" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Thomas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Blazevich" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Afonso" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Behm" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jshs.2025.101067" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147674v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Morin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Hubert Caillet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Doguet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Lacourpaille" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00237.2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245032v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Magni" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ellis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne Bisset" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Gonzalez-Vazquez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2025.112909" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386640v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Caillet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0000000000005159." TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983853v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cattagni" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00859.2024" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983854v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Macchi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Hegyi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Giroux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rabita" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000003689" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017112v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-025-05753-x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056264v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Racap&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Hern&#225;ndez-Secor&#250;n" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha-Hien-Phuong Ngo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lemoine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2025.05.010" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413779v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Brum" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benech" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chatelin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ad21a0" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04772928v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Gonzalez Duque" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Marquardt" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yordanka Velikova" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-024-03170-7" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536930v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Frouin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Desfontaines" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jsr.2023-0312" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05095152v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Edouard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Fornasier-Santos" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Genisson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hanon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jts.2024.09.015" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813507v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gachet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00913847.2024.2435256" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516235v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frouin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barbier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jacquemin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mcnair" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14608" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685304v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Boureau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Anger" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cornu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mathieu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berrut" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/RUQ.0000000000000688" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798284v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Huet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Sarcher" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.13648" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825940v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Etaix" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2024.106862" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04430527v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Guenanten" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Retailleau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floren Colloud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-023-03436-2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04327078v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Huet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Boureau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sarcher" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2023.111878" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075516v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gachon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Clergue" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fritel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pierre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00192-023-05456-x" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04327071v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00404-023-07174-7" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579498v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2022.12.158" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04773008v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sukanen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#8217;ad Khair" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Ihalainen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iida Laatikainen-Raussi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Eon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-023-05401-2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04142224v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Souron" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Boulaouche" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jubeau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-023-05257-6" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388240v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Hien Phuong Ngo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lancelot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Loumeaud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Cornu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2023.106325" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075502v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Liebard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2023.02.012" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155975v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Goreau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/NRE-230035" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04327076v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-023-05348-4" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04077448v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Werkhausen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;yvind Gl&#248;ersen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#248;ran Paulsen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Bojsen-M&#248;ller" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.15194" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04076003v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Maillet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rossi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hug" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Proquez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2022.103737" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075557v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-26379-5" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075570v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Avrillon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00237.2022" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075585v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Pigne" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Bernier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14191" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629109v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo J. Andrade" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Freitas" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coppieters" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Sierra-Silvestre" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2022.111075" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075576v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Dieterich" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utku &#350;&#252;kr&#252; Yavuz" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Petzke" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics12081791" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197457v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawood Al Chanti" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Crouzier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2021.3058303" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03298657v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thomare" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mcnair" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jum.15490" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460519v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Robin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14103" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579937v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jns.12427" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409537v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-95012-8" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02556594v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Hollville" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guilhem" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennyfer Lecompte" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-019-04265-9" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191406v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00239.2019" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03325249v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Falla" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2519/jospt.2020.8821" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222260v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Neto" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Vaz" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mendes" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jum.15144" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03298530v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12891-020-03333-y" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03325264v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2019.12.003" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298460v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Hager" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Poulard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00143.2019" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02974240v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2020.00917" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03325056v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Frey" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.13564" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285850v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fradet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier * Fritel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00192-018-3693-4" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333540v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynne Bilston" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Bolsterlee" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shantanu Sinha" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00672.2018" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334028v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00404-019-05369-5" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409444v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Morel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pournot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Besson" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000002080" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409269v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Mansec" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-019-04124-7" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324589v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2019.06.018" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02525779v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Couturier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.169623" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02569863v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Point" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12872" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347403v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Freitas" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mendes" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Sant" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12957" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347336v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Creze" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Soubeyrand" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rocher" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ma&#238;tre" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00256-017-2843-y" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409543v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cpf.12455" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03430147v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Coombes" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tucker" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vicenzino" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vuvan" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mellor" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.13025" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352459v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jum.14679" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191405v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00968.2017" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03329543v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32873-6" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03430123v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brooke Coombes" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylie Tucker" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Vicenzino" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viana Vuvan" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Mellor" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.13265" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409609v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12986" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03409623v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.187260" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01681357v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pageaux" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2017.1418647" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02556631v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.13308" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02556744v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaumatin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Hauraix" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.13043" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01662520v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-016-3518-4" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337491v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-016-3509-5" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351756v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Freitaso" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11138/mltj/2017.7.3.583" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347462v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.163303" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338299v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Plautard" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fohanno" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2016.1269187" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02116008v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Seifert" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lardy" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bourbousson" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ad&#233;" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.00075" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579940v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2017.02.033" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337682v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gu&#233;vel" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann P&#233;r&#233;on" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2017.01.001" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02570060v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-017-3695-9" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191421v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-017-0703-5" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191262v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.12589" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577882v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Mil-Homens" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-016-3410-2" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420684v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deep Seth" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chablat" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bennis Fouad" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sakka" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/ijvr.2016.16.1.2879" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01473732v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.12654" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7C7LPR13-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01734538v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407573v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2015-0444" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01491997v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.25024" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8S8FBLWR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409559v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bordat" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Farabet" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Belli" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard F&#233;asson" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2016.08.008" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407595v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gennisson" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Tanter" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/JES.0000000000000049" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01414357v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Four&#233;" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-015-3112-1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407613v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Smith" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2015.1060252" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407750v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filiz Ates" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Bouillard" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Frappart" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2015.02.005" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339539v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Brasseur" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0139272" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407900v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.24445" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-266PT9VB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409627v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lapole" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tindel" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Galy" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-014-3037-0" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579942v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2014.11.029" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01616663v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00542.2015" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579488v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04078240v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevy Farcy" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Portero" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00309.2013" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01616669v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dibie" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.12272" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K1S23K12-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409072v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00595.2013" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407908v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00544.2014" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409022v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hodges" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolbert van den Hoorn" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0091899" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409199v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margie Olds" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Young" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jor.22381" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03430212v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815912" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409215v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ma&#239;setti" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2013.07.015" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03409853v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2012.06.010" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03430186v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen Lichtwark" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Cresswell" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ker" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Reeves" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Maganaris" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.01525.2012" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409092v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00247.2013" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594284v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0053159" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130794v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.01313.2011" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130769v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0967-3334/33/1/N1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C8CDAD140E1A6B3CE1AB99B3E290EDAE1447C4C6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03409848v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00858.2012" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03409845v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2012.02.020" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0ZGHF87W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03409813v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2012.01.009" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130773v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-011-2256-x" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C927B042305F74776AFDE206702E651AED20C881/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03409850v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. S&#232;ve" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poizat" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saury" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0838.2011.01421.x" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03409840v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Hogrel" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0967-3334/33/3/N19" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A2354C4DCE29F4903AC465C288507EBFC35EFB92/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130772v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Mcnair" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jor.21584" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03409803v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.22139" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9MD782DX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359753v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boyas" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guihard" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cornu" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hug" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0030-1268412" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130768v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-010-1667-4" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/191A23F50255A7A4C004E0C8DF01B1774E82A230/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680417v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gallot" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Catheline" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.21948" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RZH5460W-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03409808v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4085/1062-6050-46.6.642" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03409806v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029261" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129144v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0029-1241210" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590821v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole S&#232;ve" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.2369" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130763v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.01150.2009" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01566256v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0b013e3181d640ec" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409603v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.01323.2009" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130759v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik W. Dombroski" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mariot" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2009.07.034" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007320v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Casari" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2009.02.003" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409555v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-009-1114-6" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-168SSRCJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005847v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2008.12.019" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00499262v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2008.11.005" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129107v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guette" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0838.2008.00853.x" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8479C02F71C31B281D96B13F14711504ABF5C2E5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409612v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Mcnair" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2009.01.004" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007360v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2008.10.004" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00447530v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00221.2009" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409566v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Jolivet" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid S&#252;dhoff" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonneau" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques de Guise" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.21867" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WX3TFBHP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409594v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bideau" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0029-1237390" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005278v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2007.11.005" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409333v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. S&#252;dhoff" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Guise" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jolivet" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonneau" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-009-0466-8" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1170701914C2CB18E9C6E8E4098F2271C2680310/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004974v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2007.11.001" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004977v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mc Nair" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2007-964980" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005849v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Gennisson" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2008.03.033" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006781v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-008-0695-9" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481829v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deffieux" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fink" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2378616" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409108v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2006.03.005" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4PJ7H0WK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359766v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2006-923774" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05016181v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04075700v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>