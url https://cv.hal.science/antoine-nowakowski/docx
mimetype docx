--- v0 (2026-03-30)
+++ v1 (2026-05-12)
@@ -65,87 +65,82 @@
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Responsable scientifique à La Villa - musée et sites archéologiques de l'Alsace Bossue</w:t>
+        <w:t xml:space="preserve">Archéologue territorial pour la Communauté de Communes de l'Alsace Bossue</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Responsable des activités scientifiques à La Villa - Musée et sites archéologiques de l'Alsace Bossue</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">direction de la fouille programmée sur le site du Gurtelbach à Dehlingen (67) ; encadrement des fouilles pédagogiques et des fouilles scientifiques ;</w:t>
+        <w:t xml:space="preserve">direction des activités de recherche sur le site du Gurtelbach à Dehlingen (67) ; encadrement des fouilles pédagogiques et des fouilles scientifiques ;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">expertise scientifique dans le domaine de l'archéologie en Alsace Bossue : encadrement de l'activité scientifique du musée ;</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">publications et valorisation des résultats.</w:t>
+        <w:t xml:space="preserve">expertise scientifique dans le domaine de l'archéologie en Alsace Bossue : responsable de l'activité scientifique du musée.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -412,306 +407,306 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05409260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parcellaires et habitats fossiles des forêts du Pays des étangs - Rapport d’opération 2025</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vigneulles-lès-Hattonchâtel/Viéville-sous-les-Côtes, 30 rue de la Victoire, Meuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murielle Georges-Leroy</w:t>
+                <w:t xml:space="preserve">Ludwig Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Meyer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Nowakowski</w:t>
+                <w:t xml:space="preserve">Clément Schermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Pilon</w:t>
+                <w:t xml:space="preserve">Théo Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Lesjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mellinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Direction régionale des Affaires Culturelles du Grand Est - Site de Metz; CNRS; UMR 7044 Archimède; Ministère de la Culture; Université Savoie Mont-Blanc. 2025</w:t>
+              <w:t xml:space="preserve">Unistra; GéoArchéon. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05264781v1</w:t>
+                <w:t xml:space="preserve">hal-05529030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vigneulles-lès-Hattonchâtel/Viéville-sous-les-Côtes, 30 rue de la Victoire, Meuse</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parcellaires et habitats fossiles des forêts du Pays des étangs - Rapport d’opération 2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Georges-Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nowakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pilon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Direction régionale des Affaires Culturelles du Grand Est - Site de Metz; CNRS; UMR 7044 Archimède; Ministère de la Culture; Université Savoie Mont-Blanc. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Schermann</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-05529030v1</w:t>
+                <w:t xml:space="preserve">hal-05264781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet « Silva Vosagus » - Les Vosges du Nord, un saltus forestier à la période romaine ? Rapport de prospection pédestre 2025. Le massif forestier du Pays de Bitche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nowakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1622,51 +1617,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="44FB6EBF"/>
+    <w:nsid w:val="0D30F980"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1853,51 +1848,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518831v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nowakowski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Calbris" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin N&#252;sslein" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul N&#252;sslein" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Tailam&#233;e" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409260v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Cicutta" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gebhardt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Thuault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264781v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Georges-Leroy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pilon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529030v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Diot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Schermann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Aubry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Lesjean" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mellinger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295323v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Hamm" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878896v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391951v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armandine Carillet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011208v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352284v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785524v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819217v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518831v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nowakowski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Calbris" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin N&#252;sslein" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul N&#252;sslein" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Tailam&#233;e" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409260v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Cicutta" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gebhardt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Thuault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529030v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Diot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Schermann" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Aubry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Lesjean" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mellinger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264781v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Georges-Leroy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pilon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295323v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Hamm" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878896v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391951v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armandine Carillet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011208v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352284v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785524v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819217v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>