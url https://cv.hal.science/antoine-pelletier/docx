--- v0 (2026-03-10)
+++ v1 (2026-04-06)
@@ -746,200 +746,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03702637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation du niveau des eaux souterraines avec un modèle GR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Constraining a lumped rainfall-runoff model with piezometry to improve low-flow simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Pelletier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4es Rencontres HydroGR</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Vienne (virtual), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-4402⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03536948v1</w:t>
+                <w:t xml:space="preserve">hal-03266009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraining a lumped rainfall-runoff model with piezometry to improve low-flow simulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation du niveau des eaux souterraines avec un modèle GR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Pelletier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4es Rencontres HydroGR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Antony, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-4402⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03266009v1</w:t>
+                <w:t xml:space="preserve">hal-03536948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From aquifers' and rivers' memory to a better low-ow forecasting model</w:t>
               </w:r>
@@ -1455,51 +1455,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01889878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (1)</w:t>
+        <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1589,142 +1589,264 @@
               <w:rPr/>
               <w:t xml:space="preserve">Bureau de recherches géologiques et minières (BRGM); INRAE; EDF R&amp;D; CNRM; Météo France. 2026, pp.49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05518752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaine intégrée pour la prévision hydrométéorologique des étiages et des sécheresses - Rapport final du projet CIPRHES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Batté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bessiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Paris-Saclay, INRAE, UR HYCAR, Antony; Météo-France, DCSC, Toulouse; EDF - DTG, Saint-Martin-le-Vinoux; BRGM, Orléans; LOTERR, Université de Lorraine, Metz; EDF, LHNE, Chatou; Météo-France, CNRS, CNRM, Toulouse; INRAE, UR RIVERLY, Lyon-Villeurbanne; Office français de la biodiversité (OFB), Direction de la recherche et de l'appui scientifique, Vincennes; Ministère de la Transition écologique, Direction de l'eau et de la biodiversité, La Défense. 2026, pp.38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nappes et rivières : la piézométrie peut-elle améliorer la modélisation des étiages des cours d'eau ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Pelletier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hydrologie. Sorbonne Université, 2021. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2021SORUS529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03783485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1734,91 +1856,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévision des crues en Guyane grâce au modèle GRP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Pelletier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hydrologie. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1828,114 +1950,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">baseflow: Computes Hydrograph Separation. R package version 0.13.2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Pelletier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:6255f2703f10b4c842aea51faf6ad8f700450463;origin=https://cran.r-project.org/package%3Dbaseflow;visit=swh:1:snp:869f359b4854e68b9c57fece22c18a0a91ccd9e4;anchor=swh:1:rel:b763ba360b6f6fec2e526c5710491b3f500d386c;path=/baseflow/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04433646v7</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId48"/>
+      <w:footerReference w:type="default" r:id="rId51"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2082,51 +2204,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03938345v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pelletier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.195" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03702435v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-26-2733-2022" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02505312v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-24-1171-2020" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02917150v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2020032" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05400699v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vergnes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Jeantet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Pon&#231;ot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Munier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03702637v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourgin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaigue" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03536948v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03266009v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-4402" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03266020v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-5701" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609974v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573193v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01856014v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bourgeois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Ghalayini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Karleskind" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Sguario" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01889878v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518752v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hendrickx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03783485v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021SORUS529" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608696v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04433646v7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:6255f2703f10b4c842aea51faf6ad8f700450463;origin=https://cran.r-project.org/package%3Dbaseflow;visit=swh:1:snp:869f359b4854e68b9c57fece22c18a0a91ccd9e4;anchor=swh:1:rel:b763ba360b6f6fec2e526c5710491b3f500d386c;path=/baseflow/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03938345v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pelletier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.195" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03702435v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-26-2733-2022" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02505312v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-24-1171-2020" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02917150v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2020032" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05400699v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vergnes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Jeantet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Pon&#231;ot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Munier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03702637v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourgin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaigue" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03266009v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-4402" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03536948v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03266020v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-5701" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609974v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573193v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01856014v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bourgeois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Ghalayini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Karleskind" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Sguario" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01889878v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518752v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hendrickx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559493v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Batt&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bessiere" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03783485v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021SORUS529" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608696v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04433646v7" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:6255f2703f10b4c842aea51faf6ad8f700450463;origin=https://cran.r-project.org/package%3Dbaseflow;visit=swh:1:snp:869f359b4854e68b9c57fece22c18a0a91ccd9e4;anchor=swh:1:rel:b763ba360b6f6fec2e526c5710491b3f500d386c;path=/baseflow/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>