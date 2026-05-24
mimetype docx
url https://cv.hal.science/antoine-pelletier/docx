--- v1 (2026-04-06)
+++ v2 (2026-05-24)
@@ -746,200 +746,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03702637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraining a lumped rainfall-runoff model with piezometry to improve low-flow simulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation du niveau des eaux souterraines avec un modèle GR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Pelletier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4es Rencontres HydroGR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Antony, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03266009v1</w:t>
+                <w:t xml:space="preserve">hal-03536948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation du niveau des eaux souterraines avec un modèle GR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Constraining a lumped rainfall-runoff model with piezometry to improve low-flow simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Pelletier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4es Rencontres HydroGR</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Vienne (virtual), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-4402⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03536948v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03266009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From aquifers' and rivers' memory to a better low-ow forecasting model</w:t>
               </w:r>
@@ -1683,51 +1683,51 @@
                 <w:t xml:space="preserve">Pierre Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Université Paris-Saclay, INRAE, UR HYCAR, Antony; Météo-France, DCSC, Toulouse; EDF - DTG, Saint-Martin-le-Vinoux; BRGM, Orléans; LOTERR, Université de Lorraine, Metz; EDF, LHNE, Chatou; Météo-France, CNRS, CNRM, Toulouse; INRAE, UR RIVERLY, Lyon-Villeurbanne; Office français de la biodiversité (OFB), Direction de la recherche et de l'appui scientifique, Vincennes; Ministère de la Transition écologique, Direction de l'eau et de la biodiversité, La Défense. 2026, pp.38</w:t>
+              <w:t xml:space="preserve">Université Paris-Saclay, INRAE, UR HYCAR, Antony; Météo-France, DCSC, Toulouse; EDF - DTG, Saint-Martin-le-Vinoux; BRGM, Orléans; LOTERR, Université de Lorraine, Metz; EDF, LHNE, Chatou; Météo-France, CNRS, CNRM, Toulouse; INRAE, UR RIVERLY, Lyon-Villeurbanne; Office français de la biodiversité (OFB), Direction de la recherche et de l'appui scientifique, Vincennes; Ministère de la Transition écologique, Direction de l'eau et de la biodiversité, La Défense. 2026, pp.39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05559493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2204,51 +2204,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03938345v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pelletier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.195" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03702435v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-26-2733-2022" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02505312v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-24-1171-2020" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02917150v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2020032" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05400699v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vergnes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Jeantet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Pon&#231;ot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Munier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03702637v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourgin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaigue" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03266009v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-4402" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03536948v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03266020v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-5701" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609974v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573193v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01856014v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bourgeois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Ghalayini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Karleskind" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Sguario" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01889878v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518752v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hendrickx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559493v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Batt&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bessiere" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03783485v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021SORUS529" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608696v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04433646v7" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:6255f2703f10b4c842aea51faf6ad8f700450463;origin=https://cran.r-project.org/package%3Dbaseflow;visit=swh:1:snp:869f359b4854e68b9c57fece22c18a0a91ccd9e4;anchor=swh:1:rel:b763ba360b6f6fec2e526c5710491b3f500d386c;path=/baseflow/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03938345v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pelletier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.195" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03702435v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-26-2733-2022" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02505312v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-24-1171-2020" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02917150v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2020032" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05400699v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vergnes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Jeantet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Pon&#231;ot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Munier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03702637v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourgin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaigue" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03536948v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03266009v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-4402" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03266020v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-5701" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609974v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573193v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01856014v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bourgeois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Ghalayini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Karleskind" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Sguario" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01889878v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518752v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hendrickx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559493v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Batt&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bessiere" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03783485v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021SORUS529" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608696v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04433646v7" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:6255f2703f10b4c842aea51faf6ad8f700450463;origin=https://cran.r-project.org/package%3Dbaseflow;visit=swh:1:snp:869f359b4854e68b9c57fece22c18a0a91ccd9e4;anchor=swh:1:rel:b763ba360b6f6fec2e526c5710491b3f500d386c;path=/baseflow/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>