--- v0 (2026-03-15)
+++ v1 (2026-04-17)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Antoine Perasso </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur, CNU 26 (Mathématiques appliquées et applications des mathématiques)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">antoine-perasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3890-8092</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principaux domaines de compétences</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Modélisation mathématique dans les domaines des sciences du vivant et de la santé : dynamique des populations, épidémiologie, écotoxicologie, stabilité des écosystèmes, interactions consommateurs/ressources, modèles multi-échelles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Systèmes dynamiques : EDO/EDP, stabilité, bifurcation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Problèmes inverses - identifiabilité & identification paramétrique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Modélisation mathématique et numérique en géosciences : transfert de fluides, réactions de deshydratation, fronts de réaction</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications dans des revues internationales à comité de lecture</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">[31]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> S. Djaoue, E. Dangbe, A. Perasso, D. Irépran. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical modelling and analysis of the effect of vaccination and age-structure on the transmission and persistence of malaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, accepté pour publication dans Journal of Nonlinear Modelling and Analysis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">[30]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> S. Lireux, E. Venturino, F. Raoul, A. Perasso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Three-prey switching behavior of two generalist predators with asymetric intraguild predation : a coyote-fox-two rodents system</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journal of Biological Systems, 33 (2025), 1-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">[29]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> M. Massard, B. Saussereau, C. Chirouze, Q. Lepiller, R. Eftimie, A. Perasso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling and investigating memory immune responses in infectious disease. Application to Influenza A Virus and SARS-CoV-2 reinfections.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Infectious Disease Modelling, 10(1) (2025), 163-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">[28]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> S. Abraham, E. Dangbé, D. Irépran, A. Perasso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical modeling and analysis of the effect of vaccination and temperature on the dynamic transmission of coronavirus disease 2019 (COVID-19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Journal of Dynamics and Control, 13(186) (2025)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">[27]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> T. Faniran, M. O. Adewole, C. Chirouze, A. Perasso, R. Eftimie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiscale modeling approach to assess the impact of antibiotic treatment for COVID-19 on MRSA transmission and alternative immunotherapy treatment options</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mathematics in Applied Sciences and Engineering, 4(4) (2023), 249-350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">[26]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> M. Massard, R. Eftimie, A. Perasso, B. Saussereau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A multi-strain epidemic model for COVID-19 with infected and asymptomatic cases : Application to French data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journal of Theoretical Biology, 545 (2022), 111-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">[25]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> E. Dangbe, A. Perasso, D. Irépran. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical modelling and assessment of barrier measures and temperature on the transmission and persistence of Novel coronavirus disease 2019 (COVID-19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Journal of Biomathematics, 15(3) (2022)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">[24]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> T. Moulin, A. Perasso, P Calanca, F. Gillet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DynaGraM : A process-based model to simulate multi-species plant community dynamics in managed grasslands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecological Modelling, 439 (2021)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">[23]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> A. Perasso, Q. Richard, I. Azzali, E. Venturino. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Well-posedness, positivity and time asymptotics properties for a reaction-diffusion model of plankton communities, involving a rational nonlinearity with singularity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Studies in Applied Mathematic, 146(1) (2021), 211-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">[22]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> A. Perasso, Q. Richard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asymptotic behavior of age-structured and delayed Lotka-Volterra models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SIAM Journal on Mathematical Analysis, 52(5) (2020), 4284–4313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">[21]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> T. Moulin, A. Perasso, E. Venturino. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A metaecoepidemic model of grassland ecosystem with only consumers’ migration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bulletin of Mathematical Biology, 82(88) (2020)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">[20]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> A. Perasso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Stability and uniform persistence for an infection load-structured SI model with exponential growth velocity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Communications on Pure and Applied Analysis, 18(1) (2019), 15-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">[19]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> A. Perasso, Q. Richard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Implication of age-structure on the dynamics of Lotka Volterra equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Differential and Integral Equations, 32(1-2) (2019), 91-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">[18]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> A. Perasso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">An introduction to the basic reproduction number in mathematical epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Esaim :Proceedings and Surveys, 62 (2018), 123-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">[17]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> V. Baudrot, C. Fritsch, A. Perasso, M. Banerjee, F. Raoul. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Effects of contaminants and trophic cascade regulation on food chain stability : application to cadmium soil pollution on small mammals - raptor systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecological Modelling, 382 (2018), 33-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">[16]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> E. Dangbé, D. Békollé, D. Irépran, A. Perasso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical modelling and numerical simulations of the influence of hygiene and seasons on the spread of cholera</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mathematical Biosciences, 296 (2018), 60-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">[15]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> T. Moulin, A. Perasso, F. Gillet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling vegetation dynamics in managed grasslands : responses to drivers depend on species richness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecological Modelling, 374 (2018), 22-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">[14]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> E. Dangbé, D. Békollé, D. Irépran, A. Perasso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impact of hygiene, famine and environment on transmission and spread of cholera</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mathematical Modelling of Natural Phenomena, 12(2) (2017), 4-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">[13]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> M. Duprez, A. Perasso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Criterion of positivity for semilinear problems with applications in biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Positivity, 21(4) (2017), 1383-1392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">[12]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> E. Dangbé, A. Perasso, D. Irépran, D. Békollé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impact of climate factors on contact rate of Vector-Borne Diseases. Case study of malaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Journal of Biomathematics, 10(1) (2017)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">[11]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> V. Baudrot, A. Perasso, C. Fritsh, F. Raoul. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Competence of hosts and complex foraging behavior are two cornerstones in the dynamics of trophically transmitted parasites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journal of Theoretical Biology, 397 (2016), 158-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">[10]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> B. Laroche, A. Perasso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Threshold behaviour of a SI epidemiological model with two structuring variables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journal of Evolution Equations, 216(2) (2016), 293-315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">[9]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> V. Baudrot, A. Perasso, C. Fritsh, P. Giraudoux, F. Raoul. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The adaptation of generalist predators ? diet in a multi-prey context : insights from new functional responses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecology, 97(7) (2016), 1832-1841</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">[8]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> J.M. Bahi, C. Guyeux, A. Perasso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos in DNA Evolution, International Journal of Biomathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9(5) (2016)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">[7]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> A. Perasso, U. Razafison. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiability problem for recovering the mortality rate in an age-structured population dynamics model</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inverse Problems in Science and Engineering, 24(4) (2016), 711-728</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">[6]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> V. Frossard, B. Saussereau, A. Perasso, F. Gillet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">What is the robustness of early warning signals to temporal aggregation ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frontiers in Ecology and Evolution, 3(112) (2015)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">[5]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> J.M. Bahi, C. Guyeux, A. Perasso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relaxing the Hypotheses of Symmetry and Time-Reversibility in Genome Evolutionary Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, British Journal of Mathematics & Computer Science, 5(4) (2015), 439-455</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">[4]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> A. Perasso, U. Razafison. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asymptotic Behavior and Numerical Simulations for an Infection Load-Structured Epidemiological Model ; Application to the Transmission of Prion Pathologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SIAM Journal on Applied Mathematics, 74(5) (2014), 1571-1597</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">[3]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> J.M. Bahi, C. Guyeux, A. Perasso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Predicting the Evolution of two Genes in the Yeast Saccharomyces Cerevisiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Procedia Computer Science, 11 (2012), 4-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">[2]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> A. Perasso, B. Laroche, Y. Chitour and S. Touzeau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiability analysis of an epidemiological model in a structured population</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journal of Mathematical Analysis and Application, 374(1) (2011), 154-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">[1]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> A. Perasso and B. Laroche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Well-posedness of an epidemiological problem described by an evolution PDE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESAIM :Proceedings and Surveys, 25 (2008), 29-43</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DynaGraM: A process-based model to simulate multi-species plant community dynamics in managed grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierluigi Calanca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 439, pp.109345. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2020.109345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well‐posedness, positivity, and time asymptotics properties for a reaction–diffusion model of plankton communities, involving a rational nonlinearity with singularity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Azzali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezio Venturino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 146 (1), pp.211-232. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sapm.12345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881336v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic Behavior of Age-Structured and Delayed Lotka-Volterra Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 52 (5), pp.4284-4313. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/19M1261092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication of age-structure on the dynamics of Lotka Volterra equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Differential and integral equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (1-2), pp.91-120. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57262/die/1544497287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of contaminants and trophic cascade regulation on food chain stability: Application to cadmium soil pollution on small mammals – Raptor systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Baudrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malay Banerjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Raoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 382, pp.33-42. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2018.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling vegetation dynamics in managed grasslands: Responses to drivers depend on species richness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 374, pp.22 - 36. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2018.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criterion of positivity for semilinear problems with applications in biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Positivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (4), p. 1383-1392. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11117-017-0474-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290966v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaos in DNA evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biomathematics (IJB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (5), pp.1650076 (17)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The adaptation of generalist predators’ diet in a multi-prey context: insights from new functional responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Baudrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Giraudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Raoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 97 (7), pp.1832 - 1841. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1890/15-0427.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competence of hosts and complex foraging behavior are two cornerstones in the dynamics of trophically transmitted parasites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Baudrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Raoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 397, pp.158 - 168. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2016.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the robustness of early warning signals to temporal aggregation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Frossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Saussereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3, pp.112. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2015.00112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifiability problem for recovering the mortality rate in an age-structured population dynamics model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Razafison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems in Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (4), pp.711-728. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17415977.2015.1061522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Threshold behaviour of a SI epidemiological model with two structuring variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolution Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (2), </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00028-015-0303-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxing the Hypotheses of Symmetry and Time-Reversibility in Genome Evolutionary Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques M. Bahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Mathematics &amp; Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (4), pp.439 - 455. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9734/BJMCS/2015/14280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxing the Hypotheses of Symmetry and Time-Reversibility in Genome Evolutionary Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques M Bahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Mathematics &amp; Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (4), pp.439-455</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic behavior and numerical simulations for an infection load-structured epidemiological model; Application to the transmission of prion pathologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Razafison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 74 (5), pp.1571--1597. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/130946058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907819v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the Evolution of Gene ura3 in the Yeast Saccharomyces Cerevisiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques M. Bahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11, pp.4-16. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2012.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifiability analysis of an epidemiological model in a structured population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Chitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Touzeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 374 (1), pp.154-165. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmaa.2010.08.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00655939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well-posedness of an epidemiological problem described by an evolution PDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 25, pp.29-43. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc:082503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de fronts de réaction lors des réactions de déshydratation : implications sur le transfert des fluides dans les zones de subductions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Saussereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Razafison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05336381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of a grassland vegetation model: responses to drivers depend on species richness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MB2 2018, Mathematical Biology Modelling days of Besançon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03534053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approaches to description and modeling of trophic interactions: reliable allies to study trophically-transmitted parasites?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Raoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Baudrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Valot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research and methods in ecohealth and conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDRI Ecosystem Health and Environmental Disease Ecology, Nov 2016, Kunming, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infection load structured SI model with exponential velocity and external source of contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Razafison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, United Kingdom. pp.263--267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00606368v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical analysis and numerical simulations of a generic population dynamics model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIAM 2011 -- 7th International Congress on Industrial and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labo/service de l'auteur, Ville service, Pays service., Jul 2011, Vancouver, Canada. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identiability analysis of an epidemiological PDE model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Touzeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. International Symposium on Mathematical Theory of Networks and Systems (MTNS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DynaGraM, Dynamic Grassland Model - Predicting changes in plant community composition and ecosystem function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MPDE 2016, Models in Population Dynamics and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03534122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the robustness of early warning signals to temporal aggregation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Frossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Saussereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Using Paleolimnology for Management and Restoration of Lakes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frontiers Media SA, 2017, Frontiers Research Topics, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/978-2-88945-091-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifiability analysis of an epidemiological model in a structured population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Touzeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] 2009-5, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifiabilité de paramètres pour des systèmes décrits par des équations aux dérivées partielles. Application à la dynamique des populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques [math]. Université Paris Sud - Paris XI, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00464272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identiﬁabilité de paramètres pour des systèmes décrits par des équations aux dérivées partielles. Application à la dynamique des populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques [math]. Université Paris Sud - Paris 11, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02823004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de systèmes d’équations différentielles et aux dérivées partielles structurées modélisant des interactions de type proie/prédateur et épidémiologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques [math]. Université Bourgogne - Franche-Comté, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04745219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId88"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Antoine Perasso </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur, CNU 26 (Mathématiques appliquées et applications des mathématiques)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">antoine-perasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3890-8092</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principaux domaines de compétences</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Modélisation mathématique dans les domaines des sciences du vivant et de la santé : dynamique des populations, épidémiologie, écotoxicologie, stabilité des écosystèmes, interactions consommateurs/ressources, modèles multi-échelles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Systèmes dynamiques : EDO/EDP, stabilité, bifurcation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Problèmes inverses - identifiabilité & identification paramétrique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Modélisation mathématique et numérique en géosciences : transfert de fluides, réactions de deshydratation, fronts de réaction</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications dans des revues internationales à comité de lecture</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">[31]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> S. Djaoue, E. Dangbe, A. Perasso, D. Irépran. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical modelling and analysis of the effect of vaccination and age-structure on the transmission and persistence of malaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, accepté pour publication dans Journal of Nonlinear Modelling and Analysis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">[30]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> S. Lireux, E. Venturino, F. Raoul, A. Perasso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Three-prey switching behavior of two generalist predators with asymetric intraguild predation : a coyote-fox-two rodents system</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journal of Biological Systems, 33 (2025), 1-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">[29]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> M. Massard, B. Saussereau, C. Chirouze, Q. Lepiller, R. Eftimie, A. Perasso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling and investigating memory immune responses in infectious disease. Application to Influenza A Virus and SARS-CoV-2 reinfections.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Infectious Disease Modelling, 10(1) (2025), 163-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">[28]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> S. Abraham, E. Dangbé, D. Irépran, A. Perasso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical modeling and analysis of the effect of vaccination and temperature on the dynamic transmission of coronavirus disease 2019 (COVID-19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Journal of Dynamics and Control, 13(186) (2025)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">[27]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> T. Faniran, M. O. Adewole, C. Chirouze, A. Perasso, R. Eftimie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiscale modeling approach to assess the impact of antibiotic treatment for COVID-19 on MRSA transmission and alternative immunotherapy treatment options</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mathematics in Applied Sciences and Engineering, 4(4) (2023), 249-350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">[26]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> M. Massard, R. Eftimie, A. Perasso, B. Saussereau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A multi-strain epidemic model for COVID-19 with infected and asymptomatic cases : Application to French data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journal of Theoretical Biology, 545 (2022), 111-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">[25]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> E. Dangbe, A. Perasso, D. Irépran. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical modelling and assessment of barrier measures and temperature on the transmission and persistence of Novel coronavirus disease 2019 (COVID-19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Journal of Biomathematics, 15(3) (2022)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">[24]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> T. Moulin, A. Perasso, P Calanca, F. Gillet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DynaGraM : A process-based model to simulate multi-species plant community dynamics in managed grasslands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecological Modelling, 439 (2021)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">[23]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> A. Perasso, Q. Richard, I. Azzali, E. Venturino. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Well-posedness, positivity and time asymptotics properties for a reaction-diffusion model of plankton communities, involving a rational nonlinearity with singularity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Studies in Applied Mathematic, 146(1) (2021), 211-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">[22]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> A. Perasso, Q. Richard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asymptotic behavior of age-structured and delayed Lotka-Volterra models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SIAM Journal on Mathematical Analysis, 52(5) (2020), 4284–4313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">[21]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> T. Moulin, A. Perasso, E. Venturino. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A metaecoepidemic model of grassland ecosystem with only consumers’ migration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bulletin of Mathematical Biology, 82(88) (2020)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">[20]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> A. Perasso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Stability and uniform persistence for an infection load-structured SI model with exponential growth velocity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Communications on Pure and Applied Analysis, 18(1) (2019), 15-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">[19]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> A. Perasso, Q. Richard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Implication of age-structure on the dynamics of Lotka Volterra equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Differential and Integral Equations, 32(1-2) (2019), 91-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">[18]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> A. Perasso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">An introduction to the basic reproduction number in mathematical epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Esaim :Proceedings and Surveys, 62 (2018), 123-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">[17]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> V. Baudrot, C. Fritsch, A. Perasso, M. Banerjee, F. Raoul. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Effects of contaminants and trophic cascade regulation on food chain stability : application to cadmium soil pollution on small mammals - raptor systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecological Modelling, 382 (2018), 33-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">[16]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> E. Dangbé, D. Békollé, D. Irépran, A. Perasso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical modelling and numerical simulations of the influence of hygiene and seasons on the spread of cholera</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mathematical Biosciences, 296 (2018), 60-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">[15]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> T. Moulin, A. Perasso, F. Gillet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling vegetation dynamics in managed grasslands : responses to drivers depend on species richness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecological Modelling, 374 (2018), 22-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">[14]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> E. Dangbé, D. Békollé, D. Irépran, A. Perasso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impact of hygiene, famine and environment on transmission and spread of cholera</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mathematical Modelling of Natural Phenomena, 12(2) (2017), 4-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">[13]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> M. Duprez, A. Perasso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Criterion of positivity for semilinear problems with applications in biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Positivity, 21(4) (2017), 1383-1392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">[12]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> E. Dangbé, A. Perasso, D. Irépran, D. Békollé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impact of climate factors on contact rate of Vector-Borne Diseases. Case study of malaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Journal of Biomathematics, 10(1) (2017)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">[11]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> V. Baudrot, A. Perasso, C. Fritsh, F. Raoul. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Competence of hosts and complex foraging behavior are two cornerstones in the dynamics of trophically transmitted parasites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journal of Theoretical Biology, 397 (2016), 158-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">[10]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> B. Laroche, A. Perasso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Threshold behaviour of a SI epidemiological model with two structuring variables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journal of Evolution Equations, 216(2) (2016), 293-315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">[9]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> V. Baudrot, A. Perasso, C. Fritsh, P. Giraudoux, F. Raoul. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The adaptation of generalist predators ? diet in a multi-prey context : insights from new functional responses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecology, 97(7) (2016), 1832-1841</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">[8]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> J.M. Bahi, C. Guyeux, A. Perasso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos in DNA Evolution, International Journal of Biomathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9(5) (2016)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">[7]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> A. Perasso, U. Razafison. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiability problem for recovering the mortality rate in an age-structured population dynamics model</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inverse Problems in Science and Engineering, 24(4) (2016), 711-728</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">[6]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> V. Frossard, B. Saussereau, A. Perasso, F. Gillet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">What is the robustness of early warning signals to temporal aggregation ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frontiers in Ecology and Evolution, 3(112) (2015)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">[5]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> J.M. Bahi, C. Guyeux, A. Perasso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relaxing the Hypotheses of Symmetry and Time-Reversibility in Genome Evolutionary Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, British Journal of Mathematics & Computer Science, 5(4) (2015), 439-455</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">[4]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> A. Perasso, U. Razafison. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asymptotic Behavior and Numerical Simulations for an Infection Load-Structured Epidemiological Model ; Application to the Transmission of Prion Pathologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SIAM Journal on Applied Mathematics, 74(5) (2014), 1571-1597</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">[3]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> J.M. Bahi, C. Guyeux, A. Perasso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Predicting the Evolution of two Genes in the Yeast Saccharomyces Cerevisiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Procedia Computer Science, 11 (2012), 4-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">[2]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> A. Perasso, B. Laroche, Y. Chitour and S. Touzeau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiability analysis of an epidemiological model in a structured population</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journal of Mathematical Analysis and Application, 374(1) (2011), 154-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">[1]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> A. Perasso and B. Laroche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Well-posedness of an epidemiological problem described by an evolution PDE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESAIM :Proceedings and Surveys, 25 (2008), 29-43</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DynaGraM: A process-based model to simulate multi-species plant community dynamics in managed grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierluigi Calanca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 439, pp.109345. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2020.109345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well‐posedness, positivity, and time asymptotics properties for a reaction–diffusion model of plankton communities, involving a rational nonlinearity with singularity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Azzali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezio Venturino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 146 (1), pp.211-232. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sapm.12345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881336v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic Behavior of Age-Structured and Delayed Lotka-Volterra Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 52 (5), pp.4284-4313. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/19M1261092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication of age-structure on the dynamics of Lotka Volterra equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Differential and integral equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (1-2), pp.91-120. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57262/die/1544497287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of contaminants and trophic cascade regulation on food chain stability: Application to cadmium soil pollution on small mammals – Raptor systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Baudrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malay Banerjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Raoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 382, pp.33-42. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2018.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling vegetation dynamics in managed grasslands: Responses to drivers depend on species richness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 374, pp.22 - 36. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2018.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criterion of positivity for semilinear problems with applications in biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Positivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (4), p. 1383-1392. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11117-017-0474-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290966v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The adaptation of generalist predators’ diet in a multi-prey context: insights from new functional responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Baudrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Giraudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Raoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 97 (7), pp.1832 - 1841. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1890/15-0427.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaos in DNA evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biomathematics (IJB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (5), pp.1650076 (17)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competence of hosts and complex foraging behavior are two cornerstones in the dynamics of trophically transmitted parasites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Baudrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Raoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 397, pp.158 - 168. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2016.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifiability problem for recovering the mortality rate in an age-structured population dynamics model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Razafison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems in Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (4), pp.711-728. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17415977.2015.1061522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the robustness of early warning signals to temporal aggregation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Frossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Saussereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3, pp.112. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2015.00112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Threshold behaviour of a SI epidemiological model with two structuring variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolution Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (2), </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00028-015-0303-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxing the Hypotheses of Symmetry and Time-Reversibility in Genome Evolutionary Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques M. Bahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Mathematics &amp; Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (4), pp.439 - 455. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9734/BJMCS/2015/14280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxing the Hypotheses of Symmetry and Time-Reversibility in Genome Evolutionary Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques M Bahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Mathematics &amp; Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (4), pp.439-455</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic behavior and numerical simulations for an infection load-structured epidemiological model; Application to the transmission of prion pathologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Razafison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 74 (5), pp.1571--1597. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/130946058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907819v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the Evolution of Gene ura3 in the Yeast Saccharomyces Cerevisiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques M. Bahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11, pp.4-16. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2012.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifiability analysis of an epidemiological model in a structured population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Chitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Touzeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 374 (1), pp.154-165. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmaa.2010.08.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00655939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well-posedness of an epidemiological problem described by an evolution PDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 25, pp.29-43. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc:082503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de fronts de réaction lors des réactions de déshydratation : implications sur le transfert des fluides dans les zones de subductions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Saussereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Razafison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05336381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of a grassland vegetation model: responses to drivers depend on species richness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MB2 2018, Mathematical Biology Modelling days of Besançon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03534053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approaches to description and modeling of trophic interactions: reliable allies to study trophically-transmitted parasites?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Raoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Baudrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Valot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research and methods in ecohealth and conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDRI Ecosystem Health and Environmental Disease Ecology, Nov 2016, Kunming, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infection load structured SI model with exponential velocity and external source of contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Razafison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, United Kingdom. pp.263--267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00606368v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical analysis and numerical simulations of a generic population dynamics model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIAM 2011 -- 7th International Congress on Industrial and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labo/service de l'auteur, Ville service, Pays service., Jul 2011, Vancouver, Canada. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identiability analysis of an epidemiological PDE model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Touzeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. International Symposium on Mathematical Theory of Networks and Systems (MTNS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DynaGraM, Dynamic Grassland Model - Predicting changes in plant community composition and ecosystem function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MPDE 2016, Models in Population Dynamics and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03534122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the robustness of early warning signals to temporal aggregation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Frossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Saussereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Using Paleolimnology for Management and Restoration of Lakes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frontiers Media SA, 2017, Frontiers Research Topics, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/978-2-88945-091-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global stability in an age-structured SIRS malaria transmission model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seraphin Djaoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irépran Damakoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05552144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifiability analysis of an epidemiological model in a structured population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Touzeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] 2009-5, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifiabilité de paramètres pour des systèmes décrits par des équations aux dérivées partielles. Application à la dynamique des populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques [math]. Université Paris Sud - Paris XI, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00464272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identiﬁabilité de paramètres pour des systèmes décrits par des équations aux dérivées partielles. Application à la dynamique des populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques [math]. Université Paris Sud - Paris 11, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02823004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de systèmes d’équations différentielles et aux dérivées partielles structurées modélisant des interactions de type proie/prédateur et épidémiologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques [math]. Université Bourgogne - Franche-Comté, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04745219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId91"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F7E9462F"/>
+    <w:nsid w:val="76348185"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="D2F35389"/>
+    <w:nsid w:val="63B4F483"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -488,51 +488,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-perasso" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3890-8092" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092517v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Moulin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perasso" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Calanca" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gillet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2020.109345" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881336v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Richard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Azzali" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezio Venturino" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sapm.12345" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881376v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1261092" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881413v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57262/die/1544497287" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124739v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Baudrot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fritsch" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malay Banerjee" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Raoul" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2018.05.002" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779748v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2018.02.013" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290966v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duprez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11117-017-0474-0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131171v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bahi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guyeux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502875v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudoux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/15-0427.1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502866v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2016.03.010" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VWRP716P-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211252v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Frossard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Saussereau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2015.00112" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995676v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Razafison" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17415977.2015.1061522" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353275v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laroche" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00028-015-0303-5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088134v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques M. Bahi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/BJMCS/2015/14280" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469522v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques M Bahi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907819v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130946058" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786207v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2012.09.002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00655939v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Chitour" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Touzeau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2010.08.072" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NWF5T3V0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655874v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc:082503" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336381v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Saussereau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lecl&#232;re" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534053v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367367v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Afonso" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606368v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806998v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754770v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534122v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533904v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/978-2-88945-091-6" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824583v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00464272v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02823004v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04745219v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-perasso" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3890-8092" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092517v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Moulin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perasso" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Calanca" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gillet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2020.109345" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881336v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Richard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Azzali" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezio Venturino" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sapm.12345" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881376v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1261092" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881413v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57262/die/1544497287" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124739v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Baudrot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fritsch" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malay Banerjee" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Raoul" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2018.05.002" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779748v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2018.02.013" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290966v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duprez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11117-017-0474-0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502875v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudoux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/15-0427.1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131171v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bahi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guyeux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502866v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2016.03.010" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VWRP716P-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995676v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Razafison" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17415977.2015.1061522" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211252v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Frossard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Saussereau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2015.00112" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353275v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laroche" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00028-015-0303-5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088134v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques M. Bahi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/BJMCS/2015/14280" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469522v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques M Bahi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907819v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130946058" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786207v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2012.09.002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00655939v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Chitour" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Touzeau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2010.08.072" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NWF5T3V0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655874v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc:082503" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336381v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Saussereau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lecl&#232;re" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534053v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367367v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Afonso" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606368v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806998v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754770v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534122v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533904v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/978-2-88945-091-6" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552144v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seraphin Djaoue" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#233;pran Damakoa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824583v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00464272v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02823004v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04745219v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>