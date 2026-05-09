--- v1 (2026-04-17)
+++ v2 (2026-05-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Antoine Perasso </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur, CNU 26 (Mathématiques appliquées et applications des mathématiques)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">antoine-perasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3890-8092</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principaux domaines de compétences</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Modélisation mathématique dans les domaines des sciences du vivant et de la santé : dynamique des populations, épidémiologie, écotoxicologie, stabilité des écosystèmes, interactions consommateurs/ressources, modèles multi-échelles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Systèmes dynamiques : EDO/EDP, stabilité, bifurcation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Problèmes inverses - identifiabilité & identification paramétrique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Modélisation mathématique et numérique en géosciences : transfert de fluides, réactions de deshydratation, fronts de réaction</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications dans des revues internationales à comité de lecture</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">[31]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> S. Djaoue, E. Dangbe, A. Perasso, D. Irépran. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical modelling and analysis of the effect of vaccination and age-structure on the transmission and persistence of malaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, accepté pour publication dans Journal of Nonlinear Modelling and Analysis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">[30]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> S. Lireux, E. Venturino, F. Raoul, A. Perasso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Three-prey switching behavior of two generalist predators with asymetric intraguild predation : a coyote-fox-two rodents system</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journal of Biological Systems, 33 (2025), 1-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">[29]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> M. Massard, B. Saussereau, C. Chirouze, Q. Lepiller, R. Eftimie, A. Perasso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling and investigating memory immune responses in infectious disease. Application to Influenza A Virus and SARS-CoV-2 reinfections.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Infectious Disease Modelling, 10(1) (2025), 163-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">[28]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> S. Abraham, E. Dangbé, D. Irépran, A. Perasso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical modeling and analysis of the effect of vaccination and temperature on the dynamic transmission of coronavirus disease 2019 (COVID-19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Journal of Dynamics and Control, 13(186) (2025)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">[27]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> T. Faniran, M. O. Adewole, C. Chirouze, A. Perasso, R. Eftimie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiscale modeling approach to assess the impact of antibiotic treatment for COVID-19 on MRSA transmission and alternative immunotherapy treatment options</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mathematics in Applied Sciences and Engineering, 4(4) (2023), 249-350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">[26]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> M. Massard, R. Eftimie, A. Perasso, B. Saussereau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A multi-strain epidemic model for COVID-19 with infected and asymptomatic cases : Application to French data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journal of Theoretical Biology, 545 (2022), 111-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">[25]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> E. Dangbe, A. Perasso, D. Irépran. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical modelling and assessment of barrier measures and temperature on the transmission and persistence of Novel coronavirus disease 2019 (COVID-19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Journal of Biomathematics, 15(3) (2022)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">[24]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> T. Moulin, A. Perasso, P Calanca, F. Gillet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DynaGraM : A process-based model to simulate multi-species plant community dynamics in managed grasslands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecological Modelling, 439 (2021)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">[23]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> A. Perasso, Q. Richard, I. Azzali, E. Venturino. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Well-posedness, positivity and time asymptotics properties for a reaction-diffusion model of plankton communities, involving a rational nonlinearity with singularity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Studies in Applied Mathematic, 146(1) (2021), 211-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">[22]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> A. Perasso, Q. Richard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asymptotic behavior of age-structured and delayed Lotka-Volterra models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SIAM Journal on Mathematical Analysis, 52(5) (2020), 4284–4313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">[21]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> T. Moulin, A. Perasso, E. Venturino. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A metaecoepidemic model of grassland ecosystem with only consumers’ migration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bulletin of Mathematical Biology, 82(88) (2020)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">[20]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> A. Perasso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Stability and uniform persistence for an infection load-structured SI model with exponential growth velocity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Communications on Pure and Applied Analysis, 18(1) (2019), 15-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">[19]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> A. Perasso, Q. Richard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Implication of age-structure on the dynamics of Lotka Volterra equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Differential and Integral Equations, 32(1-2) (2019), 91-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">[18]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> A. Perasso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">An introduction to the basic reproduction number in mathematical epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Esaim :Proceedings and Surveys, 62 (2018), 123-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">[17]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> V. Baudrot, C. Fritsch, A. Perasso, M. Banerjee, F. Raoul. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Effects of contaminants and trophic cascade regulation on food chain stability : application to cadmium soil pollution on small mammals - raptor systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecological Modelling, 382 (2018), 33-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">[16]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> E. Dangbé, D. Békollé, D. Irépran, A. Perasso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical modelling and numerical simulations of the influence of hygiene and seasons on the spread of cholera</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mathematical Biosciences, 296 (2018), 60-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">[15]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> T. Moulin, A. Perasso, F. Gillet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling vegetation dynamics in managed grasslands : responses to drivers depend on species richness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecological Modelling, 374 (2018), 22-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">[14]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> E. Dangbé, D. Békollé, D. Irépran, A. Perasso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impact of hygiene, famine and environment on transmission and spread of cholera</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mathematical Modelling of Natural Phenomena, 12(2) (2017), 4-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">[13]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> M. Duprez, A. Perasso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Criterion of positivity for semilinear problems with applications in biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Positivity, 21(4) (2017), 1383-1392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">[12]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> E. Dangbé, A. Perasso, D. Irépran, D. Békollé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impact of climate factors on contact rate of Vector-Borne Diseases. Case study of malaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Journal of Biomathematics, 10(1) (2017)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">[11]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> V. Baudrot, A. Perasso, C. Fritsh, F. Raoul. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Competence of hosts and complex foraging behavior are two cornerstones in the dynamics of trophically transmitted parasites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journal of Theoretical Biology, 397 (2016), 158-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">[10]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> B. Laroche, A. Perasso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Threshold behaviour of a SI epidemiological model with two structuring variables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journal of Evolution Equations, 216(2) (2016), 293-315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">[9]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> V. Baudrot, A. Perasso, C. Fritsh, P. Giraudoux, F. Raoul. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The adaptation of generalist predators ? diet in a multi-prey context : insights from new functional responses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecology, 97(7) (2016), 1832-1841</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">[8]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> J.M. Bahi, C. Guyeux, A. Perasso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos in DNA Evolution, International Journal of Biomathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9(5) (2016)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">[7]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> A. Perasso, U. Razafison. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiability problem for recovering the mortality rate in an age-structured population dynamics model</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inverse Problems in Science and Engineering, 24(4) (2016), 711-728</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">[6]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> V. Frossard, B. Saussereau, A. Perasso, F. Gillet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">What is the robustness of early warning signals to temporal aggregation ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frontiers in Ecology and Evolution, 3(112) (2015)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">[5]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> J.M. Bahi, C. Guyeux, A. Perasso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relaxing the Hypotheses of Symmetry and Time-Reversibility in Genome Evolutionary Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, British Journal of Mathematics & Computer Science, 5(4) (2015), 439-455</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">[4]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> A. Perasso, U. Razafison. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asymptotic Behavior and Numerical Simulations for an Infection Load-Structured Epidemiological Model ; Application to the Transmission of Prion Pathologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SIAM Journal on Applied Mathematics, 74(5) (2014), 1571-1597</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">[3]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> J.M. Bahi, C. Guyeux, A. Perasso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Predicting the Evolution of two Genes in the Yeast Saccharomyces Cerevisiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Procedia Computer Science, 11 (2012), 4-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">[2]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> A. Perasso, B. Laroche, Y. Chitour and S. Touzeau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiability analysis of an epidemiological model in a structured population</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journal of Mathematical Analysis and Application, 374(1) (2011), 154-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">[1]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> A. Perasso and B. Laroche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Well-posedness of an epidemiological problem described by an evolution PDE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESAIM :Proceedings and Surveys, 25 (2008), 29-43</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DynaGraM: A process-based model to simulate multi-species plant community dynamics in managed grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierluigi Calanca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 439, pp.109345. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2020.109345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well‐posedness, positivity, and time asymptotics properties for a reaction–diffusion model of plankton communities, involving a rational nonlinearity with singularity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Azzali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezio Venturino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 146 (1), pp.211-232. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sapm.12345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881336v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic Behavior of Age-Structured and Delayed Lotka-Volterra Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 52 (5), pp.4284-4313. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/19M1261092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication of age-structure on the dynamics of Lotka Volterra equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Differential and integral equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (1-2), pp.91-120. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57262/die/1544497287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of contaminants and trophic cascade regulation on food chain stability: Application to cadmium soil pollution on small mammals – Raptor systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Baudrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malay Banerjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Raoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 382, pp.33-42. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2018.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling vegetation dynamics in managed grasslands: Responses to drivers depend on species richness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 374, pp.22 - 36. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2018.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criterion of positivity for semilinear problems with applications in biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Positivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (4), p. 1383-1392. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11117-017-0474-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290966v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The adaptation of generalist predators’ diet in a multi-prey context: insights from new functional responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Baudrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Giraudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Raoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 97 (7), pp.1832 - 1841. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1890/15-0427.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaos in DNA evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biomathematics (IJB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (5), pp.1650076 (17)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competence of hosts and complex foraging behavior are two cornerstones in the dynamics of trophically transmitted parasites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Baudrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Raoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 397, pp.158 - 168. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2016.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifiability problem for recovering the mortality rate in an age-structured population dynamics model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Razafison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems in Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (4), pp.711-728. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17415977.2015.1061522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the robustness of early warning signals to temporal aggregation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Frossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Saussereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3, pp.112. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2015.00112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Threshold behaviour of a SI epidemiological model with two structuring variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolution Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (2), </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00028-015-0303-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxing the Hypotheses of Symmetry and Time-Reversibility in Genome Evolutionary Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques M. Bahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Mathematics &amp; Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (4), pp.439 - 455. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9734/BJMCS/2015/14280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxing the Hypotheses of Symmetry and Time-Reversibility in Genome Evolutionary Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques M Bahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Mathematics &amp; Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (4), pp.439-455</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic behavior and numerical simulations for an infection load-structured epidemiological model; Application to the transmission of prion pathologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Razafison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 74 (5), pp.1571--1597. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/130946058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907819v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the Evolution of Gene ura3 in the Yeast Saccharomyces Cerevisiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques M. Bahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11, pp.4-16. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2012.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifiability analysis of an epidemiological model in a structured population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Chitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Touzeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 374 (1), pp.154-165. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmaa.2010.08.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00655939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well-posedness of an epidemiological problem described by an evolution PDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 25, pp.29-43. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc:082503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de fronts de réaction lors des réactions de déshydratation : implications sur le transfert des fluides dans les zones de subductions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Saussereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Razafison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05336381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of a grassland vegetation model: responses to drivers depend on species richness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MB2 2018, Mathematical Biology Modelling days of Besançon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03534053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approaches to description and modeling of trophic interactions: reliable allies to study trophically-transmitted parasites?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Raoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Baudrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Valot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research and methods in ecohealth and conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDRI Ecosystem Health and Environmental Disease Ecology, Nov 2016, Kunming, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infection load structured SI model with exponential velocity and external source of contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Razafison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, United Kingdom. pp.263--267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00606368v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical analysis and numerical simulations of a generic population dynamics model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIAM 2011 -- 7th International Congress on Industrial and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labo/service de l'auteur, Ville service, Pays service., Jul 2011, Vancouver, Canada. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identiability analysis of an epidemiological PDE model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Touzeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. International Symposium on Mathematical Theory of Networks and Systems (MTNS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DynaGraM, Dynamic Grassland Model - Predicting changes in plant community composition and ecosystem function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MPDE 2016, Models in Population Dynamics and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03534122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the robustness of early warning signals to temporal aggregation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Frossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Saussereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Using Paleolimnology for Management and Restoration of Lakes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frontiers Media SA, 2017, Frontiers Research Topics, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/978-2-88945-091-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global stability in an age-structured SIRS malaria transmission model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seraphin Djaoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irépran Damakoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05552144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifiability analysis of an epidemiological model in a structured population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Touzeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] 2009-5, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifiabilité de paramètres pour des systèmes décrits par des équations aux dérivées partielles. Application à la dynamique des populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques [math]. Université Paris Sud - Paris XI, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00464272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identiﬁabilité de paramètres pour des systèmes décrits par des équations aux dérivées partielles. Application à la dynamique des populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques [math]. Université Paris Sud - Paris 11, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02823004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de systèmes d’équations différentielles et aux dérivées partielles structurées modélisant des interactions de type proie/prédateur et épidémiologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques [math]. Université Bourgogne - Franche-Comté, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04745219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId91"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Antoine Perasso </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur, CNU 26 (Mathématiques appliquées et applications des mathématiques)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">antoine-perasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3890-8092</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principaux domaines de compétences</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Modélisation mathématique dans les domaines des sciences du vivant et de la santé : dynamique des populations, épidémiologie, écotoxicologie, stabilité des écosystèmes, interactions consommateurs/ressources, modèles multi-échelles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Systèmes dynamiques : EDO/EDP, stabilité, bifurcation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Problèmes inverses - identifiabilité & identification paramétrique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Modélisation mathématique et numérique en géosciences : transfert de fluides, réactions de deshydratation, fronts de réaction</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications dans des revues internationales à comité de lecture</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">[31]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> S. Djaoue, E. Dangbe, A. Perasso, D. Irépran. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical modelling and analysis of the effect of vaccination and age-structure on the transmission and persistence of malaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, accepté pour publication dans Journal of Nonlinear Modelling and Analysis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">[30]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> S. Lireux, E. Venturino, F. Raoul, A. Perasso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Three-prey switching behavior of two generalist predators with asymetric intraguild predation : a coyote-fox-two rodents system</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journal of Biological Systems, 33 (2025), 1-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">[29]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> M. Massard, B. Saussereau, C. Chirouze, Q. Lepiller, R. Eftimie, A. Perasso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling and investigating memory immune responses in infectious disease. Application to Influenza A Virus and SARS-CoV-2 reinfections.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Infectious Disease Modelling, 10(1) (2025), 163-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">[28]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> S. Abraham, E. Dangbé, D. Irépran, A. Perasso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical modeling and analysis of the effect of vaccination and temperature on the dynamic transmission of coronavirus disease 2019 (COVID-19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Journal of Dynamics and Control, 13(186) (2025)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">[27]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> T. Faniran, M. O. Adewole, C. Chirouze, A. Perasso, R. Eftimie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiscale modeling approach to assess the impact of antibiotic treatment for COVID-19 on MRSA transmission and alternative immunotherapy treatment options</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mathematics in Applied Sciences and Engineering, 4(4) (2023), 249-350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">[26]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> M. Massard, R. Eftimie, A. Perasso, B. Saussereau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A multi-strain epidemic model for COVID-19 with infected and asymptomatic cases : Application to French data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journal of Theoretical Biology, 545 (2022), 111-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">[25]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> E. Dangbe, A. Perasso, D. Irépran. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical modelling and assessment of barrier measures and temperature on the transmission and persistence of Novel coronavirus disease 2019 (COVID-19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Journal of Biomathematics, 15(3) (2022)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">[24]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> T. Moulin, A. Perasso, P Calanca, F. Gillet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DynaGraM : A process-based model to simulate multi-species plant community dynamics in managed grasslands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecological Modelling, 439 (2021)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">[23]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> A. Perasso, Q. Richard, I. Azzali, E. Venturino. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Well-posedness, positivity and time asymptotics properties for a reaction-diffusion model of plankton communities, involving a rational nonlinearity with singularity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Studies in Applied Mathematic, 146(1) (2021), 211-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">[22]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> A. Perasso, Q. Richard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asymptotic behavior of age-structured and delayed Lotka-Volterra models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SIAM Journal on Mathematical Analysis, 52(5) (2020), 4284–4313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">[21]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> T. Moulin, A. Perasso, E. Venturino. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A metaecoepidemic model of grassland ecosystem with only consumers’ migration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bulletin of Mathematical Biology, 82(88) (2020)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">[20]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> A. Perasso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Stability and uniform persistence for an infection load-structured SI model with exponential growth velocity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Communications on Pure and Applied Analysis, 18(1) (2019), 15-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">[19]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> A. Perasso, Q. Richard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Implication of age-structure on the dynamics of Lotka Volterra equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Differential and Integral Equations, 32(1-2) (2019), 91-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">[18]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> A. Perasso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">An introduction to the basic reproduction number in mathematical epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Esaim :Proceedings and Surveys, 62 (2018), 123-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">[17]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> V. Baudrot, C. Fritsch, A. Perasso, M. Banerjee, F. Raoul. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Effects of contaminants and trophic cascade regulation on food chain stability : application to cadmium soil pollution on small mammals - raptor systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecological Modelling, 382 (2018), 33-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">[16]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> E. Dangbé, D. Békollé, D. Irépran, A. Perasso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical modelling and numerical simulations of the influence of hygiene and seasons on the spread of cholera</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mathematical Biosciences, 296 (2018), 60-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">[15]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> T. Moulin, A. Perasso, F. Gillet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling vegetation dynamics in managed grasslands : responses to drivers depend on species richness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecological Modelling, 374 (2018), 22-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">[14]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> E. Dangbé, D. Békollé, D. Irépran, A. Perasso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impact of hygiene, famine and environment on transmission and spread of cholera</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mathematical Modelling of Natural Phenomena, 12(2) (2017), 4-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">[13]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> M. Duprez, A. Perasso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Criterion of positivity for semilinear problems with applications in biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Positivity, 21(4) (2017), 1383-1392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">[12]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> E. Dangbé, A. Perasso, D. Irépran, D. Békollé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impact of climate factors on contact rate of Vector-Borne Diseases. Case study of malaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Journal of Biomathematics, 10(1) (2017)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">[11]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> V. Baudrot, A. Perasso, C. Fritsh, F. Raoul. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Competence of hosts and complex foraging behavior are two cornerstones in the dynamics of trophically transmitted parasites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journal of Theoretical Biology, 397 (2016), 158-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">[10]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> B. Laroche, A. Perasso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Threshold behaviour of a SI epidemiological model with two structuring variables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journal of Evolution Equations, 216(2) (2016), 293-315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">[9]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> V. Baudrot, A. Perasso, C. Fritsh, P. Giraudoux, F. Raoul. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The adaptation of generalist predators ? diet in a multi-prey context : insights from new functional responses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecology, 97(7) (2016), 1832-1841</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">[8]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> J.M. Bahi, C. Guyeux, A. Perasso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos in DNA Evolution, International Journal of Biomathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9(5) (2016)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">[7]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> A. Perasso, U. Razafison. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiability problem for recovering the mortality rate in an age-structured population dynamics model</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inverse Problems in Science and Engineering, 24(4) (2016), 711-728</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">[6]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> V. Frossard, B. Saussereau, A. Perasso, F. Gillet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">What is the robustness of early warning signals to temporal aggregation ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frontiers in Ecology and Evolution, 3(112) (2015)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">[5]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> J.M. Bahi, C. Guyeux, A. Perasso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relaxing the Hypotheses of Symmetry and Time-Reversibility in Genome Evolutionary Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, British Journal of Mathematics & Computer Science, 5(4) (2015), 439-455</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">[4]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> A. Perasso, U. Razafison. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asymptotic Behavior and Numerical Simulations for an Infection Load-Structured Epidemiological Model ; Application to the Transmission of Prion Pathologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SIAM Journal on Applied Mathematics, 74(5) (2014), 1571-1597</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">[3]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> J.M. Bahi, C. Guyeux, A. Perasso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Predicting the Evolution of two Genes in the Yeast Saccharomyces Cerevisiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Procedia Computer Science, 11 (2012), 4-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">[2]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> A. Perasso, B. Laroche, Y. Chitour and S. Touzeau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiability analysis of an epidemiological model in a structured population</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journal of Mathematical Analysis and Application, 374(1) (2011), 154-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">[1]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> A. Perasso and B. Laroche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Well-posedness of an epidemiological problem described by an evolution PDE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESAIM :Proceedings and Surveys, 25 (2008), 29-43</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DynaGraM: A process-based model to simulate multi-species plant community dynamics in managed grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierluigi Calanca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 439, pp.109345. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2020.109345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well‐posedness, positivity, and time asymptotics properties for a reaction–diffusion model of plankton communities, involving a rational nonlinearity with singularity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Azzali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezio Venturino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 146 (1), pp.211-232. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sapm.12345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881336v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic Behavior of Age-Structured and Delayed Lotka-Volterra Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 52 (5), pp.4284-4313. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/19M1261092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication of age-structure on the dynamics of Lotka Volterra equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Differential and integral equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (1-2), pp.91-120. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57262/die/1544497287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling vegetation dynamics in managed grasslands: Responses to drivers depend on species richness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 374, pp.22 - 36. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2018.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of contaminants and trophic cascade regulation on food chain stability: Application to cadmium soil pollution on small mammals – Raptor systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Baudrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malay Banerjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Raoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 382, pp.33-42. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2018.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criterion of positivity for semilinear problems with applications in biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Positivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (4), p. 1383-1392. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11117-017-0474-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290966v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaos in DNA evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biomathematics (IJB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (5), pp.1650076 (17)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The adaptation of generalist predators’ diet in a multi-prey context: insights from new functional responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Baudrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Giraudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Raoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 97 (7), pp.1832 - 1841. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1890/15-0427.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competence of hosts and complex foraging behavior are two cornerstones in the dynamics of trophically transmitted parasites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Baudrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Raoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 397, pp.158 - 168. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2016.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifiability problem for recovering the mortality rate in an age-structured population dynamics model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Razafison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems in Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (4), pp.711-728. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17415977.2015.1061522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the robustness of early warning signals to temporal aggregation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Frossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Saussereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3, pp.112. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2015.00112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Threshold behaviour of a SI epidemiological model with two structuring variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolution Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (2), </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00028-015-0303-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxing the Hypotheses of Symmetry and Time-Reversibility in Genome Evolutionary Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques M. Bahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Mathematics &amp; Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (4), pp.439 - 455. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9734/BJMCS/2015/14280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic behavior and numerical simulations for an infection load-structured epidemiological model; Application to the transmission of prion pathologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Razafison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 74 (5), pp.1571--1597. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/130946058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907819v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxing the Hypotheses of Symmetry and Time-Reversibility in Genome Evolutionary Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques M Bahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Mathematics &amp; Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (4), pp.439-455</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the Evolution of Gene ura3 in the Yeast Saccharomyces Cerevisiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques M. Bahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11, pp.4-16. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2012.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifiability analysis of an epidemiological model in a structured population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Chitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Touzeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 374 (1), pp.154-165. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmaa.2010.08.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00655939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well-posedness of an epidemiological problem described by an evolution PDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 25, pp.29-43. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc:082503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de fronts de réaction lors des réactions de déshydratation : implications sur le transfert des fluides dans les zones de subductions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Saussereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Razafison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05336381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of a grassland vegetation model: responses to drivers depend on species richness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MB2 2018, Mathematical Biology Modelling days of Besançon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03534053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approaches to description and modeling of trophic interactions: reliable allies to study trophically-transmitted parasites?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Raoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Baudrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Valot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research and methods in ecohealth and conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDRI Ecosystem Health and Environmental Disease Ecology, Nov 2016, Kunming, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infection load structured SI model with exponential velocity and external source of contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Razafison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, United Kingdom. pp.263--267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00606368v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical analysis and numerical simulations of a generic population dynamics model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIAM 2011 -- 7th International Congress on Industrial and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labo/service de l'auteur, Ville service, Pays service., Jul 2011, Vancouver, Canada. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identiability analysis of an epidemiological PDE model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Touzeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. International Symposium on Mathematical Theory of Networks and Systems (MTNS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DynaGraM, Dynamic Grassland Model - Predicting changes in plant community composition and ecosystem function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MPDE 2016, Models in Population Dynamics and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03534122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the robustness of early warning signals to temporal aggregation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Frossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Saussereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Using Paleolimnology for Management and Restoration of Lakes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frontiers Media SA, 2017, Frontiers Research Topics, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/978-2-88945-091-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global stability in an age-structured SIRS malaria transmission model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seraphin Djaoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irépran Damakoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05552144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifiability analysis of an epidemiological model in a structured population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Touzeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] 2009-5, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifiabilité de paramètres pour des systèmes décrits par des équations aux dérivées partielles. Application à la dynamique des populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques [math]. Université Paris Sud - Paris XI, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00464272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identiﬁabilité de paramètres pour des systèmes décrits par des équations aux dérivées partielles. Application à la dynamique des populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques [math]. Université Paris Sud - Paris 11, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02823004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de systèmes d’équations différentielles et aux dérivées partielles structurées modélisant des interactions de type proie/prédateur et épidémiologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques [math]. Université Bourgogne - Franche-Comté, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04745219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId91"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="76348185"/>
+    <w:nsid w:val="048487D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="63B4F483"/>
+    <w:nsid w:val="ABC01566"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -488,51 +488,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-perasso" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3890-8092" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092517v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Moulin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perasso" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Calanca" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gillet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2020.109345" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881336v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Richard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Azzali" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezio Venturino" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sapm.12345" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881376v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1261092" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881413v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57262/die/1544497287" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124739v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Baudrot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fritsch" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malay Banerjee" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Raoul" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2018.05.002" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779748v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2018.02.013" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290966v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duprez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11117-017-0474-0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502875v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudoux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/15-0427.1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131171v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bahi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guyeux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502866v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2016.03.010" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VWRP716P-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995676v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Razafison" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17415977.2015.1061522" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211252v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Frossard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Saussereau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2015.00112" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353275v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laroche" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00028-015-0303-5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088134v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques M. Bahi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/BJMCS/2015/14280" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469522v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques M Bahi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907819v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130946058" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786207v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2012.09.002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00655939v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Chitour" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Touzeau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2010.08.072" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NWF5T3V0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655874v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc:082503" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336381v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Saussereau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lecl&#232;re" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534053v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367367v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Afonso" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606368v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806998v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754770v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534122v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533904v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/978-2-88945-091-6" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552144v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seraphin Djaoue" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#233;pran Damakoa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824583v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00464272v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02823004v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04745219v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-perasso" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3890-8092" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092517v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Moulin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perasso" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Calanca" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gillet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2020.109345" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881336v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Richard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Azzali" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezio Venturino" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sapm.12345" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881376v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1261092" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881413v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57262/die/1544497287" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779748v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2018.02.013" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124739v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Baudrot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fritsch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malay Banerjee" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Raoul" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2018.05.002" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290966v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duprez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11117-017-0474-0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131171v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bahi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guyeux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502875v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudoux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/15-0427.1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502866v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2016.03.010" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VWRP716P-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995676v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Razafison" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17415977.2015.1061522" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211252v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Frossard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Saussereau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2015.00112" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353275v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laroche" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00028-015-0303-5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088134v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques M. Bahi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/BJMCS/2015/14280" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907819v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130946058" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469522v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques M Bahi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786207v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2012.09.002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00655939v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Chitour" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Touzeau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2010.08.072" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NWF5T3V0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655874v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc:082503" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336381v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Saussereau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lecl&#232;re" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534053v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367367v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Afonso" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606368v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806998v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754770v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534122v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533904v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/978-2-88945-091-6" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552144v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seraphin Djaoue" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#233;pran Damakoa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824583v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00464272v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02823004v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04745219v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>