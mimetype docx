--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -669,447 +669,447 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04872098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Šaraf, charité et pauvreté : aperçu d’une histoire sociale des chorfa au Maroc (années 1860-années 1930)</w:t>
+                <w:t xml:space="preserve">Gouverner avec les yeux : La gestion des habous marocains sous protectorat dans les Archives du Maroc (Rabat)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oriente Moderno</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 103 (1), pp.201-226. </w:t>
+              <w:t xml:space="preserve">French Colonial History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21-22, pp.333-358. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1163/22138617-12340310⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14321/frencolohist.21.22.2023.0333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04362301v1</w:t>
+                <w:t xml:space="preserve">hal-04855373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décrire la pauvreté au Maghreb, des enquêtes de la période coloniale à la sociologie de l’indépendance (années 1930-1970)</w:t>
+                <w:t xml:space="preserve">Tánger internacional y su estatus. Los efectos del co-colonialismo franco-español en Marruecos (1912- 1956)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Mouvement social</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Awraq : revista de análisis y pensamiento sobre el mundo árabe e islámico contemporáneo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21, pp.189-200</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04362337v1</w:t>
+                <w:t xml:space="preserve">hal-04138623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gouverner avec les yeux : La gestion des habous marocains sous protectorat dans les Archives du Maroc (Rabat)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Tunis, capitale des sciences humaines et sociales ». Retour sur le Forum Insaniyyat Tunis 2022 : les conditions d'un partenariat scientifique Nord-Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kmar Bendana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Choukri Hmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Colonial History</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14321/frencolohist.21.22.2023.0333⟩</w:t>
+              <w:t xml:space="preserve">L'Année du Maghreb</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/anneemaghreb.12134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04855373v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tánger internacional y su estatus. Los efectos del co-colonialismo franco-español en Marruecos (1912- 1956)</w:t>
+                <w:t xml:space="preserve">Šaraf, charité et pauvreté : aperçu d’une histoire sociale des chorfa au Maroc (années 1860-années 1930)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Awraq : revista de análisis y pensamiento sobre el mundo árabe e islámico contemporáneo</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oriente Moderno</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 103 (1), pp.201-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/22138617-12340310⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04138623v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04362301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Tunis, capitale des sciences humaines et sociales ». Retour sur le Forum Insaniyyat Tunis 2022 : les conditions d'un partenariat scientifique Nord-Sud</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Décrire la pauvreté au Maghreb, des enquêtes de la période coloniale à la sociologie de l’indépendance (années 1930-1970)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Perrier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Éric Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année du Maghreb</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 30, </w:t>
+              <w:t xml:space="preserve">Le Mouvement social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, N° 283 (2), pp.45-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/anneemaghreb.12134⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/lms1.283.0045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04855379v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04362337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MOUMTAZ Nada, God’s Property. Islam, Charity and the Modern State. Oakland, University of California Press, 2021</w:t>
               </w:r>
@@ -1331,196 +1331,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04855366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. De la ville à l’empire colonial : nouvelles échelles de l’économie mixte du welfare (XIXe-XXe siècles)</w:t>
+                <w:t xml:space="preserve">La justice administrative et le protectorat : le vain combat des fonctionnaires marocains et tunisiens au Conseil d’État (1926-1956)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Perrier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lola Zappi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RHPS - Revue d'histoire de la protection sociale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rhps.015.0010⟩</w:t>
+              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 128 (3), pp.32-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gen.128.0032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03910881v1</w:t>
+                <w:t xml:space="preserve">hal-03862144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La justice administrative et le protectorat : le vain combat des fonctionnaires marocains et tunisiens au Conseil d’État (1926-1956)</w:t>
+                <w:t xml:space="preserve">Introduction. De la ville à l’empire colonial : nouvelles échelles de l’économie mixte du welfare (XIXe-XXe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Zappi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 128 (3), pp.32-55. </w:t>
+              <w:t xml:space="preserve">RHPS - Revue d'histoire de la protection sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1 (15), pp.10-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/gen.128.0032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rhps.015.0010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03862144v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03910881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sociétés de bienfaisance musulmane au Maroc : fiscalité, dons et subventions publiques dans le financement de l'action contre la pauvreté (années 1920 -années 1950)</w:t>
               </w:r>
@@ -1578,256 +1578,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03883921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Algérie au bout du fil</w:t>
+                <w:t xml:space="preserve">Local Legitimacy and Tax Policy: Qaids as Part of a Composite State in Colonial Tunisia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La vie des idées</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Middle East Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 53 (4), pp.655-671. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0020743821000726⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03424015v1</w:t>
+                <w:t xml:space="preserve">hal-03547392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanger, ville fermée. Le sabotage économique d’une ville internationale par la France et l’Espagne (1912-1956)</w:t>
+                <w:t xml:space="preserve">L’Algérie au bout du fil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/vin.150.0065⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03325819v1</w:t>
+                <w:t xml:space="preserve">hal-03424015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Legitimacy and Tax Policy: Qaids as Part of a Composite State in Colonial Tunisia</w:t>
+                <w:t xml:space="preserve">Tanger, ville fermée. Le sabotage économique d’une ville internationale par la France et l’Espagne (1912-1956)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Middle East Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 53 (4), pp.655-671. </w:t>
+              <w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 150, pp.65-79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0020743821000726⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/vin.150.0065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03547392v1</w:t>
+                <w:t xml:space="preserve">hal-03325819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les désarrois du ministre Ḫayr al-Dīn : la faillite des dynasties ottomane et beylicale d’après les mémoires de Ṭāhar Bāšā (1921-1934)</w:t>
               </w:r>
@@ -2353,165 +2353,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03111115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le royaume de la déraison</w:t>
+                <w:t xml:space="preserve">Le Makhzen introuvable : les sources marocaines de l'histoire de l'État à la période contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Books and Ideas</w:t>
+              <w:t xml:space="preserve">Le carnet du centre Jacques Berque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03435074v1</w:t>
+                <w:t xml:space="preserve">hal-03111145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Makhzen introuvable : les sources marocaines de l'histoire de l'État à la période contemporaine</w:t>
+                <w:t xml:space="preserve">Le royaume de la déraison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le carnet du centre Jacques Berque</w:t>
+              <w:t xml:space="preserve">Books and Ideas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03111145v1</w:t>
+                <w:t xml:space="preserve">hal-03435074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La bourgeoisie catholique au Conseil d'État (1789-1914)</w:t>
               </w:r>
@@ -3624,51 +3624,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. De la ville à l’empire colonial : nouvelles échelles de l’économie mixte du welfare (XIXe-XXe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Zappi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
@@ -4324,51 +4324,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432510v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choukri Hmed" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perrier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26014/j.comp.2025.04.03" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872095v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Salah" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130fs" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872091v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130fy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855356v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2024.30" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872098v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130g0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362301v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22138617-12340310" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362337v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms1.283.0045" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855373v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14321/frencolohist.21.22.2023.0333" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138623v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855379v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kmar Bendana" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Vallet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.12134" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153566v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.19209" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153547v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15700585-20231671" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855366v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoirepolitique.15967" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910881v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Zappi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhps.015.0010" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862144v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.128.0032" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883921v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhps.015.0048" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03424015v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325819v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.150.0065" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547392v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0020743821000726" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547403v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15700585-12341608" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325792v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoiremesure.13504" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133124v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.674.0009" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111123v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoirepolitique.3023" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111136v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.191.0057" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111131v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/om.182.0237" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111115v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.3910" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03435074v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111145v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02945190v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RHEF.5.107561" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111139v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04722622v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahan Vidal-Gor&#232;ne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mie Lucas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Decours-Perez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432484v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04159043v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154675v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722677v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quaibranly.fr/fr/editions/les-publications-du-musee/les-catalogues-dexpositions/photographie/mondes-photographiques-histoires-des-debuts" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862149v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=De%20la%20parole%20du%20pr%C3%A9dicateur%20au%20discours%20politique" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318481v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03436544v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03436547v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163931v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Chagu&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cl&#233;rice" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Pinche" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kiessling" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stokes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883918v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/tel-03658808v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019IEPP0015" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03661054v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulac Biblioth&#232;que" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ruscio" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ab&#233;cassis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Volait" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03660889v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roiland" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maloberti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas No&#235;mie" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558318v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432510v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choukri Hmed" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perrier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26014/j.comp.2025.04.03" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872095v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Salah" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130fs" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872091v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130fy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855356v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2024.30" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872098v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130g0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855373v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14321/frencolohist.21.22.2023.0333" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138623v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855379v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kmar Bendana" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Vallet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.12134" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362301v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22138617-12340310" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362337v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms1.283.0045" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153566v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.19209" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153547v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15700585-20231671" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855366v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoirepolitique.15967" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862144v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.128.0032" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910881v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Zappi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhps.015.0010" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883921v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhps.015.0048" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547392v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0020743821000726" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03424015v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325819v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.150.0065" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547403v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15700585-12341608" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325792v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoiremesure.13504" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133124v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.674.0009" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111123v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoirepolitique.3023" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111136v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.191.0057" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111131v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/om.182.0237" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111115v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.3910" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111145v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03435074v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02945190v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RHEF.5.107561" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111139v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04722622v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahan Vidal-Gor&#232;ne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mie Lucas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Decours-Perez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432484v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04159043v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154675v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722677v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quaibranly.fr/fr/editions/les-publications-du-musee/les-catalogues-dexpositions/photographie/mondes-photographiques-histoires-des-debuts" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862149v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=De%20la%20parole%20du%20pr%C3%A9dicateur%20au%20discours%20politique" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318481v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03436544v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03436547v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163931v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Chagu&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cl&#233;rice" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Pinche" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kiessling" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stokes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883918v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/tel-03658808v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019IEPP0015" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03661054v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulac Biblioth&#232;que" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ruscio" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ab&#233;cassis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Volait" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03660889v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roiland" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maloberti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas No&#235;mie" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558318v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>