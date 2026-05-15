--- v1 (2026-04-05)
+++ v2 (2026-05-15)
@@ -669,447 +669,447 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04872098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gouverner avec les yeux : La gestion des habous marocains sous protectorat dans les Archives du Maroc (Rabat)</w:t>
+                <w:t xml:space="preserve">Décrire la pauvreté au Maghreb, des enquêtes de la période coloniale à la sociologie de l’indépendance (années 1930-1970)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Colonial History</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 21-22, pp.333-358. </w:t>
+              <w:t xml:space="preserve">Le Mouvement social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, N° 283 (2), pp.45-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14321/frencolohist.21.22.2023.0333⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/lms1.283.0045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04855373v1</w:t>
+                <w:t xml:space="preserve">hal-04362337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tánger internacional y su estatus. Los efectos del co-colonialismo franco-español en Marruecos (1912- 1956)</w:t>
+                <w:t xml:space="preserve">Gouverner avec les yeux : La gestion des habous marocains sous protectorat dans les Archives du Maroc (Rabat)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Awraq : revista de análisis y pensamiento sobre el mundo árabe e islámico contemporáneo</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">French Colonial History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21-22, pp.333-358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14321/frencolohist.21.22.2023.0333⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04138623v1</w:t>
+                <w:t xml:space="preserve">hal-04855373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Tunis, capitale des sciences humaines et sociales ». Retour sur le Forum Insaniyyat Tunis 2022 : les conditions d'un partenariat scientifique Nord-Sud</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tánger internacional y su estatus. Los efectos del co-colonialismo franco-español en Marruecos (1912- 1956)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Perrier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Éric Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année du Maghreb</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Awraq : revista de análisis y pensamiento sobre el mundo árabe e islámico contemporáneo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21, pp.189-200</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04855379v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04138623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Šaraf, charité et pauvreté : aperçu d’une histoire sociale des chorfa au Maroc (années 1860-années 1930)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Tunis, capitale des sciences humaines et sociales ». Retour sur le Forum Insaniyyat Tunis 2022 : les conditions d'un partenariat scientifique Nord-Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kmar Bendana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Choukri Hmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oriente Moderno</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 103 (1), pp.201-226. </w:t>
+              <w:t xml:space="preserve">L'Année du Maghreb</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1163/22138617-12340310⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/anneemaghreb.12134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04362301v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décrire la pauvreté au Maghreb, des enquêtes de la période coloniale à la sociologie de l’indépendance (années 1930-1970)</w:t>
+                <w:t xml:space="preserve">Šaraf, charité et pauvreté : aperçu d’une histoire sociale des chorfa au Maroc (années 1860-années 1930)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Mouvement social</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, N° 283 (2), pp.45-66. </w:t>
+              <w:t xml:space="preserve">Oriente Moderno</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 103 (1), pp.201-226. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/lms1.283.0045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1163/22138617-12340310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04362337v1</w:t>
+                <w:t xml:space="preserve">hal-04362301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MOUMTAZ Nada, God’s Property. Islam, Charity and the Modern State. Oakland, University of California Press, 2021</w:t>
               </w:r>
@@ -1331,196 +1331,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04855366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La justice administrative et le protectorat : le vain combat des fonctionnaires marocains et tunisiens au Conseil d’État (1926-1956)</w:t>
+                <w:t xml:space="preserve">Introduction. De la ville à l’empire colonial : nouvelles échelles de l’économie mixte du welfare (XIXe-XXe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Zappi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/gen.128.0032⟩</w:t>
+              <w:t xml:space="preserve">RHPS - Revue d'histoire de la protection sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1 (15), pp.10-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhps.015.0010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03862144v1</w:t>
+                <w:t xml:space="preserve">hal-03910881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. De la ville à l’empire colonial : nouvelles échelles de l’économie mixte du welfare (XIXe-XXe siècles)</w:t>
+                <w:t xml:space="preserve">La justice administrative et le protectorat : le vain combat des fonctionnaires marocains et tunisiens au Conseil d’État (1926-1956)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Perrier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lola Zappi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RHPS - Revue d'histoire de la protection sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 1 (15), pp.10-25. </w:t>
+              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 128 (3), pp.32-55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rhps.015.0010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/gen.128.0032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03910881v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03862144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sociétés de bienfaisance musulmane au Maroc : fiscalité, dons et subventions publiques dans le financement de l'action contre la pauvreté (années 1920 -années 1950)</w:t>
               </w:r>
@@ -1578,256 +1578,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03883921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Legitimacy and Tax Policy: Qaids as Part of a Composite State in Colonial Tunisia</w:t>
+                <w:t xml:space="preserve">Tanger, ville fermée. Le sabotage économique d’une ville internationale par la France et l’Espagne (1912-1956)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Middle East Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 53 (4), pp.655-671. </w:t>
+              <w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 150, pp.65-79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0020743821000726⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/vin.150.0065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03547392v1</w:t>
+                <w:t xml:space="preserve">hal-03325819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Algérie au bout du fil</w:t>
+                <w:t xml:space="preserve">Local Legitimacy and Tax Policy: Qaids as Part of a Composite State in Colonial Tunisia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La vie des idées</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Middle East Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 53 (4), pp.655-671. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0020743821000726⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03424015v1</w:t>
+                <w:t xml:space="preserve">hal-03547392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanger, ville fermée. Le sabotage économique d’une ville internationale par la France et l’Espagne (1912-1956)</w:t>
+                <w:t xml:space="preserve">L’Algérie au bout du fil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/vin.150.0065⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03325819v1</w:t>
+                <w:t xml:space="preserve">hal-03424015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les désarrois du ministre Ḫayr al-Dīn : la faillite des dynasties ottomane et beylicale d’après les mémoires de Ṭāhar Bāšā (1921-1934)</w:t>
               </w:r>
@@ -2041,183 +2041,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03133124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un protectorat provisoire pour toujours. Réforme des États et usages du temps politique chez les élites coloniales et makhzéniennes au Maroc et en Tunisie</w:t>
+                <w:t xml:space="preserve">Faire vivre et mourir les institutions. Les congrégations soumises au verdict du Conseil d'État (1900-1904)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire@Politique : revue du Centre d'histoire de Sciences Po</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 39, pp.En ligne. </w:t>
+              <w:t xml:space="preserve">Revue historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n°689 (1), pp.57-76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/histoirepolitique.3023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rhis.191.0057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03111123v1</w:t>
+                <w:t xml:space="preserve">hal-03111136v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire vivre et mourir les institutions. Les congrégations soumises au verdict du Conseil d'État (1900-1904)</w:t>
+                <w:t xml:space="preserve">Un protectorat provisoire pour toujours. Réforme des États et usages du temps politique chez les élites coloniales et makhzéniennes au Maroc et en Tunisie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue historique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, n°689 (1), pp.57-76. </w:t>
+              <w:t xml:space="preserve">Histoire@Politique : revue du Centre d'histoire de Sciences Po</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 39, pp.En ligne. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rhis.191.0057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/histoirepolitique.3023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03111136v2</w:t>
+                <w:t xml:space="preserve">hal-03111123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une chorégraphie pour rien. La communication politique lyautéenne et la distribution des pensions militaires au Maroc après la Première Guerre mondiale</w:t>
               </w:r>
@@ -3624,51 +3624,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. De la ville à l’empire colonial : nouvelles échelles de l’économie mixte du welfare (XIXe-XXe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Zappi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
@@ -4324,51 +4324,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432510v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choukri Hmed" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perrier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26014/j.comp.2025.04.03" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872095v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Salah" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130fs" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872091v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130fy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855356v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2024.30" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872098v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130g0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855373v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14321/frencolohist.21.22.2023.0333" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138623v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855379v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kmar Bendana" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Vallet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.12134" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362301v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22138617-12340310" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362337v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms1.283.0045" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153566v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.19209" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153547v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15700585-20231671" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855366v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoirepolitique.15967" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862144v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.128.0032" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910881v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Zappi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhps.015.0010" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883921v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhps.015.0048" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547392v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0020743821000726" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03424015v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325819v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.150.0065" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547403v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15700585-12341608" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325792v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoiremesure.13504" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133124v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.674.0009" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111123v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoirepolitique.3023" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111136v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.191.0057" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111131v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/om.182.0237" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111115v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.3910" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111145v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03435074v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02945190v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RHEF.5.107561" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111139v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04722622v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahan Vidal-Gor&#232;ne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mie Lucas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Decours-Perez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432484v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04159043v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154675v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722677v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quaibranly.fr/fr/editions/les-publications-du-musee/les-catalogues-dexpositions/photographie/mondes-photographiques-histoires-des-debuts" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862149v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=De%20la%20parole%20du%20pr%C3%A9dicateur%20au%20discours%20politique" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318481v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03436544v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03436547v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163931v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Chagu&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cl&#233;rice" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Pinche" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kiessling" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stokes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883918v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/tel-03658808v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019IEPP0015" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03661054v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulac Biblioth&#232;que" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ruscio" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ab&#233;cassis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Volait" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03660889v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roiland" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maloberti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas No&#235;mie" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558318v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432510v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choukri Hmed" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perrier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26014/j.comp.2025.04.03" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872095v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Salah" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130fs" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872091v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130fy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855356v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2024.30" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872098v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130g0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362337v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms1.283.0045" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855373v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14321/frencolohist.21.22.2023.0333" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138623v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855379v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kmar Bendana" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Vallet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.12134" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362301v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22138617-12340310" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153566v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.19209" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153547v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15700585-20231671" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855366v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoirepolitique.15967" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910881v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Zappi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhps.015.0010" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862144v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.128.0032" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883921v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhps.015.0048" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325819v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.150.0065" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547392v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0020743821000726" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03424015v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547403v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15700585-12341608" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325792v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoiremesure.13504" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133124v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.674.0009" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111136v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.191.0057" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111123v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoirepolitique.3023" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111131v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/om.182.0237" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111115v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.3910" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111145v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03435074v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02945190v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RHEF.5.107561" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111139v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04722622v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahan Vidal-Gor&#232;ne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mie Lucas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Decours-Perez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432484v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04159043v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154675v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722677v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quaibranly.fr/fr/editions/les-publications-du-musee/les-catalogues-dexpositions/photographie/mondes-photographiques-histoires-des-debuts" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862149v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=De%20la%20parole%20du%20pr%C3%A9dicateur%20au%20discours%20politique" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318481v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03436544v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03436547v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163931v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Chagu&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cl&#233;rice" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Pinche" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kiessling" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stokes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883918v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/tel-03658808v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019IEPP0015" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03661054v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulac Biblioth&#232;que" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ruscio" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ab&#233;cassis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Volait" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03660889v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roiland" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maloberti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas No&#235;mie" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558318v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>