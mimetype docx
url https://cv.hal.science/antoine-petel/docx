--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -768,1705 +768,1705 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05527522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une évolution du droit européen de la réutilisation des données du secteur public ?</w:t>
+                <w:t xml:space="preserve">L’Arcep, prochaine autorité de régulation du règlement sur les données (Data Act) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Petel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05527531v1</w:t>
+                <w:t xml:space="preserve">hal-05527537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Arcep, prochaine autorité de régulation du règlement sur les données (Data Act) ?</w:t>
+                <w:t xml:space="preserve">Qu'est-ce que le marché européen des données ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Petel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05500899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux de la procédure de l'article 281 TFUE dans le partage de la compétence préjudicielle de la Cour de justice de l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Petel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Civitas Europa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05048148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une évolution du droit européen de la réutilisation des données du secteur public ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Petel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Qu'est-ce que le marché européen des données ?</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05527531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décryptage du règlement sur les données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Petel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Gazette des communes, des départements, des régions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05217811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décryptage du règlement sur l'intelligence artificielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Petel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Gazette des communes, des départements, des régions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05217801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les données des administrations : comment le droit européen de la réutilisation contribue au marché européen des données ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Petel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les enjeux de la procédure de l'article 281 TFUE dans le partage de la compétence préjudicielle de la Cour de justice de l'Union européenne</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05500916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Union européenne se dote d'un espace européen des données de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Petel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Civitas Europa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025</w:t>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Décryptage du règlement sur les données</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05048146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parité homme-femme dans la représentation politique et professionnelle : comment sortir de l’artifice ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Petel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, étude 2 (n°2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05117308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Refonte de la directive sur la réutilisation des données du secteur public : un nouveau pas vers l'open data ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Petel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n°27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adoption du règlement sur les données (Data Act) : l’Union promeut l’exploitation des données des entreprises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Petel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04754475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intelligence artificielle : adoption d'une convention-cadre par le Conseil de l'Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Petel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Pouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n°38, pp. 1554-1555</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Refonte de la directive sur la réutilisation des données du secteur public : un nouveau pas vers l’open data ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Petel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04754457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réutilisation des données du secteur public : entrée en application du règlement d’exécution sur les données de forte valeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Petel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04754461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel bilan normatif pour l'Europe numérique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Petel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n°5, étude 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contentieux de la liquidation de l'astreinte dans le recours en manquement : quel bilan et quelles perspectives de développement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Petel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04754472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réutilisation des données protégées, c'est maintenant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Petel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Gazette des communes, des départements, des régions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">, 2023, 2683, pp.54-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Décryptage du règlement sur l'intelligence artificielle</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04611455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adoption de l’Acte sur la gouvernance des données : présentation et enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Petel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Gazette des communes, des départements, des régions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025</w:t>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 38-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les données des administrations : comment le droit européen de la réutilisation contribue au marché européen des données ?</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04754478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Quelle réglementation européenne sur l’intelligence artificielle ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Petel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022/1 (n°1), pp. 22 - 28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/i2d.221.0022.⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'Union européenne se dote d'un espace européen des données de santé</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04062408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marché européen des données : ce qu'il faut savoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Petel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue pratique de la prospective et de l’innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n°2, pp. 38 - 40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04062399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proposition législative de « règlement sur les données » : quels impacts pour les administrations ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Petel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, étude 2172</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03686974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’« Acte sur la gouvernance des données » : l’Union européenne dévoile le premier pilier du marché européen des données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Petel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">, 2022, 698</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Parité homme-femme dans la représentation politique et professionnelle : comment sortir de l’artifice ?</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03686972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Publication de l’« Artificial Intelligence Act » : la Commission européenne dévoile sa vision pour encadrer l’intelligence artificielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Petel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit administratif</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, étude 2 (n°2)</w:t>
+              <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021/183, n° 6012, p. 36-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...939 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03298906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politique européenne des données : quelle place pour les collectivités territoriales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Petel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers juridiques de la Gazette</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, n° 240, octobre 2021, p. 12-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03514172v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03298906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politique sur les données : comparaison des approches française et européenne</w:t>
               </w:r>
@@ -2892,493 +2892,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05048151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le droit européen de la réutilisation des données nationales du secteur public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Petel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Données et secteur public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M. Mounci-Moungache (CERCRID), May 2024, Saint-Etienne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment le numérique peut-il contribuer à la transition écologique dans l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Petel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée doctorale transition écologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ., May 2024, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un marché, mais pour quelles données ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Cassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Douville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Marquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Petel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque : Le marché Européen des données</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Jean Moulin Lyon III; Centre d’Études Européennes - Équipe de droit international, européen et comparé (CEE-EDIEC), Nov 2024, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04821392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Union européenne et la diplomatie de la norme : les déterminants de l’intervention européenne au sein de l’Organisation internationale de normalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Petel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Union européenne et les enceintes internationales : l'Union européenne au service du multilatéralisme ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, C. Rapoport, Oct 2024, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04754492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Existe-t-il une approche européenne de l'IA ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Petel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres d'été du GIS Euro-Lab</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GIS Euro-Lab, Jun 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04846908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discutant - Intelligence artificielle générative et protection des données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Petel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinaire IA générative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L. Pailler (CREDIP-EDIEC) et T. Paris, May 2024, Lyon (Université Jean Moulin Lyon III), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04846898v1</w:t>
-              </w:r>
-[...326 lines deleted...]
-                <w:t xml:space="preserve">hal-04846892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les modèles d'exploitation des données de santé au Canada et en Europe : comparaison entre les fiducies canadiennes de données et l'espace européen des données de santé</w:t>
               </w:r>
@@ -3515,51 +3515,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles réponses de l'UE face aux risques de l'intelligence artificielle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Petel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Pouzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Etat de l'Union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, G. Marti et L. Robert (CEE-EDIEC); ALYDE, Jan 2024, Lyon (Université Jean Moulin Lyon III), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3881,51 +3881,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="35186704"/>
+    <w:nsid w:val="ACFD17BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4112,51 +4112,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-petel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/259056251" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04630693v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Petel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218993v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03513977v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048136v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754480v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048138v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04062421v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527522v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527531v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527537v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500899v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048148v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217811v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217801v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500916v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048146v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117308v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754457v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847704v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Pouzet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847724v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754475v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754461v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846710v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754472v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04611455v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754478v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04062408v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.221.0022." TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04062399v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03686974v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03686972v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03514172v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03298906v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03151341v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048145v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03087464v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03087460v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048143v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048151v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846908v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846898v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846903v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821392v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cassar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pailler" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Douville" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Marquier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754492v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846892v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846895v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848258v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835878v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754494v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823479v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03624352v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-petel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/259056251" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04630693v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Petel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218993v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03513977v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048136v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754480v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048138v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04062421v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527522v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527537v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500899v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048148v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527531v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217811v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217801v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500916v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048146v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117308v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847724v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754475v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847704v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Pouzet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754457v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754461v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846710v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754472v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04611455v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754478v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04062408v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.221.0022." TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04062399v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03686974v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03686972v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03298906v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03514172v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03151341v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048145v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03087464v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03087460v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048143v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048151v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846892v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846903v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821392v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cassar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pailler" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Douville" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Marquier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754492v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846908v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846898v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846895v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848258v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835878v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754494v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823479v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03624352v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>