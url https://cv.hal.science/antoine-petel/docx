--- v1 (2026-04-30)
+++ v2 (2026-06-01)
@@ -768,1282 +768,1282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05527522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Arcep, prochaine autorité de régulation du règlement sur les données (Data Act) ?</w:t>
+                <w:t xml:space="preserve">Parité homme-femme dans la représentation politique et professionnelle : comment sortir de l’artifice ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Petel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, étude 2 (n°2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05117308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une évolution du droit européen de la réutilisation des données du secteur public ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Petel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05527531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Arcep, prochaine autorité de régulation du règlement sur les données (Data Act) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Petel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05527537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu'est-ce que le marché européen des données ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Petel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05500899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux de la procédure de l'article 281 TFUE dans le partage de la compétence préjudicielle de la Cour de justice de l'Union européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Petel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Civitas Europa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05048148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décryptage du règlement sur les données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Petel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Gazette des communes, des départements, des régions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05217811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décryptage du règlement sur l'intelligence artificielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Petel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Gazette des communes, des départements, des régions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05217801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les données des administrations : comment le droit européen de la réutilisation contribue au marché européen des données ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Petel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05500916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Union européenne se dote d'un espace européen des données de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Petel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05048146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Parité homme-femme dans la représentation politique et professionnelle : comment sortir de l’artifice ?</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel bilan normatif pour l'Europe numérique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Petel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit administratif</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, étude 2 (n°2)</w:t>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n°5, étude 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Refonte de la directive sur la réutilisation des données du secteur public : un nouveau pas vers l'open data ?</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contentieux de la liquidation de l'astreinte dans le recours en manquement : quel bilan et quelles perspectives de développement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Petel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04754472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Refonte de la directive sur la réutilisation des données du secteur public : un nouveau pas vers l’open data ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Petel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04754457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Refonte de la directive sur la réutilisation des données du secteur public : un nouveau pas vers l'open data ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Petel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2024, n°27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04847724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adoption du règlement sur les données (Data Act) : l’Union promeut l’exploitation des données des entreprises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Petel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04754475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intelligence artificielle : adoption d'une convention-cadre par le Conseil de l'Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Petel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Pouzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, n°38, pp. 1554-1555</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04847704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Refonte de la directive sur la réutilisation des données du secteur public : un nouveau pas vers l’open data ?</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réutilisation des données du secteur public : entrée en application du règlement d’exécution sur les données de forte valeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Petel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04754461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adoption de l’Acte sur la gouvernance des données : présentation et enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Petel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 27</w:t>
+              <w:t xml:space="preserve">, 2023, n° 38-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...227 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04754478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réutilisation des données protégées, c'est maintenant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Petel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Gazette des communes, des départements, des régions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 2683, pp.54-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04611455v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04754478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Quelle réglementation européenne sur l’intelligence artificielle ? »</w:t>
               </w:r>
@@ -2892,782 +2892,782 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05048151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le processus décisionnel de la réforme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Petel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le transfert de la compétence préjudicielle au Tribunal de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, G. Marti, L. Robert et P. Katsorchi (CEE-EDIEC), Sep 2024, Lyon (Université Jean Moulin Lyon III), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04754494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le droit européen de la réutilisation des données nationales du secteur public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Petel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Données et secteur public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, M. Mounci-Moungache (CERCRID), May 2024, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04846892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment le numérique peut-il contribuer à la transition écologique dans l'Union européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Petel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée doctorale transition écologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ., May 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04846903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un marché, mais pour quelles données ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Cassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Douville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Marquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Petel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque : Le marché Européen des données</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Jean Moulin Lyon III; Centre d’Études Européennes - Équipe de droit international, européen et comparé (CEE-EDIEC), Nov 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04821392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Union européenne et la diplomatie de la norme : les déterminants de l’intervention européenne au sein de l’Organisation internationale de normalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Petel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Union européenne et les enceintes internationales : l'Union européenne au service du multilatéralisme ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, C. Rapoport, Oct 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04754492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Existe-t-il une approche européenne de l'IA ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Petel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres d'été du GIS Euro-Lab</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GIS Euro-Lab, Jun 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04846908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discutant - Intelligence artificielle générative et protection des données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Petel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinaire IA générative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L. Pailler (CREDIP-EDIEC) et T. Paris, May 2024, Lyon (Université Jean Moulin Lyon III), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04846898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les modèles d'exploitation des données de santé au Canada et en Europe : comparaison entre les fiducies canadiennes de données et l'espace européen des données de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Petel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Jeunes Chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Droit &amp; Numérique, May 2024, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04846895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direction scientifique - Le marché européen des données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Petel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A. Petel (CEE-EDIEC), Nov 2024, Lyon (Université Jean Moulin Lyon III), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04848258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles réponses de l'UE face aux risques de l'intelligence artificielle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Petel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Pouzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Etat de l'Union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, G. Marti et L. Robert (CEE-EDIEC); ALYDE, Jan 2024, Lyon (Université Jean Moulin Lyon III), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04835878v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04754494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet de règlement sur l'intelligence artificielle au niveau européen</w:t>
               </w:r>
@@ -3881,51 +3881,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ACFD17BB"/>
+    <w:nsid w:val="8C59EF1F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4112,51 +4112,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-petel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/259056251" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04630693v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Petel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218993v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03513977v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048136v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754480v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048138v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04062421v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527522v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527537v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500899v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048148v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527531v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217811v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217801v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500916v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048146v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117308v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847724v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754475v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847704v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Pouzet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754457v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754461v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846710v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754472v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04611455v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754478v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04062408v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.221.0022." TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04062399v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03686974v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03686972v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03298906v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03514172v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03151341v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048145v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03087464v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03087460v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048143v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048151v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846892v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846903v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821392v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cassar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pailler" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Douville" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Marquier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754492v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846908v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846898v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846895v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848258v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835878v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754494v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823479v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03624352v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-petel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/259056251" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04630693v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Petel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218993v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03513977v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048136v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754480v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048138v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04062421v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527522v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117308v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527531v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527537v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500899v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048148v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217811v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217801v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500916v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048146v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846710v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754472v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754457v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847724v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754475v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847704v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Pouzet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754461v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754478v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04611455v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04062408v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.221.0022." TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04062399v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03686974v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03686972v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03298906v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03514172v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03151341v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048145v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03087464v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03087460v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048143v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048151v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754494v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846892v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846903v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821392v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cassar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pailler" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Douville" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Marquier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754492v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846908v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846898v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846895v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848258v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835878v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823479v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03624352v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>