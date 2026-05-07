--- v0 (2026-04-05)
+++ v1 (2026-05-07)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:124.27184466019px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Antoine Pierquin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">antoine-pierquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3576-6308</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">186035942</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maître de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut de Recherche en Énergie Électrique de Nantes-Atlantique (IREENA)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUT de Saint-Nazaire - Département Génie Industriel et Maintenance</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Diplômes</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Doctorat en génie électrique (Ecole Centrale Lille)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Master en calcul scientifique (Univ. Lille)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Licence de mathématiques (Univ. Lille)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Parcours</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Maître de conférence (IREENA, IUT Saint-Nazaire)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017-2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Post-doctorant (IRT Jules Verne)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014-2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Ingénieur de recherche (Univ. Lille, L2EP)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011-2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Doctorant (Ecole Centrale Lille, L2EP)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Couplage multiphysique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Analyse éléments finis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Réduction d'ordre de modèle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Chauffage par induction</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Optimisation topologique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignements</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Thermique & thermodynamique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Génie électrique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Programmation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Mathématiques</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Référent Science ouverte du laboratoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Élu au conseil d’unité (laboratoire) pour le corps des maı̂tres de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020-2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Directeur des études, département Génie Industriel & Maintenance</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015-2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Éditeur web L2EP</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation and electrical simulation of carbon fibers virtual material: a parallel approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pierquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wasselynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suyang Lou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bracikowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/COMPEL-10-2024-0427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domain Decomposition and Model Order Reduction for Electromagnetic Field Simulations in Carbon Fiber Composite Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suyang Lou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pierquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wasselynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bracikowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (14), pp.6013. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app14146013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology optimization of non-linear electromagnetic actuator based on Reluctance Network Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bracikowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Naidjate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pierquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Trichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 602, pp.172174. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2024.172174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic Field Targeting Enhancement for Carbon Fiber Reinforced Polymers Induction Welding Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansor Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pierquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu-Kien Bui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 58 (9), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2022.3178868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear data-driven model order reduction applied to circuit-field magnetic problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pierquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Henneron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2021.3108454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled Numerical and Experimental Identification of Geometrical Parameters for Predicting the Electrical Conductivity of CFRP Layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banda Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pierquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wasselynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Trichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56 (2), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2019.2954198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surrogate Model Based on the POD Combined With the RBF Interpolation of Nonlinear Magnetostatic FE Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Henneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pierquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Clenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56 (1), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tmag.2019.2949751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesh Deformation Based on Radial Basis Function Interpolation Applied to Low-Frequency Electromagnetic Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Henneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pierquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Clénet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2019.2896623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure Preserving Model Reduction of Low Frequency Electromagnetic Problem based on POD and DEIM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Montier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pierquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Henneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Clénet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 53, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2017.2663761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Order Reduction of Electrical Machines with Multiple Inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Farzam Far</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rasilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Clenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pierquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 53 (4), pp.3355 - 3360. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2017.2681967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-Driven Model Order Reduction for Magnetostatic Problem Coupled with Circuit Equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pierquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Henneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Clenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 54 (3), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2017.2771358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of DEIM and BPIM to Speed up a POD-based Nonlinear Magnetostatic Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Henneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Montier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pierquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Clenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 53 (1), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2017.2660243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multirate coupling of controlled rectifier and non-linear finite element model based on Waveform Relaxation Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pierquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Henneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Clenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52 (3), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2015.2489762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary optimization formulation for the optimization of multirate systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pierquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Henneron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52 (3), pp.1 - 4. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2015.2476501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Order Reduction of Magnetoquasistatic Problems Based on POD and Arnoldi-based Krylov Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pierquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Henneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Clenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51 (3), </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2014.2358374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation process to solve multirate system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pierquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Henneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Clénet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Przeglad Elektrotechniczny </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1 (6), pp.56 - 59. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15199/48.2015.06.08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of Waveform Relaxation Method and Output Space Mapping for the Optimization of Multirate Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pierquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Henneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Clenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (2), </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2013.2284231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération parallèle d'un matériau virtuel pour les composites à fibres de carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pierquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suyang Lou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wasselynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bracikowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NUMELEC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology Optimization of Coaxial Magnetic Gear based on Reluctance Network Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Naidjate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bracikowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pierquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Trichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 International Conference on Electrical Machines (ICEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Torino, Italy. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEM60801.2024.10700558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of three methodologies to simulate induction heating in carbon fiber reinforced polymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pierquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th International Symposium on Electric and Magnetic Fields (EMF 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology Optimization of Magnetic Actuator based on Reluctance Network Modeling and Adjoint Variable Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Naidjate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bracikowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pierquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Trichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERMAG 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Sendai, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology optimization of magnetic actuator based on the ON/OFF method and reluctance network modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Naidjate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bracikowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pierquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Trichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes Chercheurs en Génie Electrique (JCGE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic Field Targeting Enhancement for Carbon Fiber Reinforced Polymers Induction Welding Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansor Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu Kien Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pierquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 23rd Conference on the Computation of Electromagnetic Fields (COMPUMAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Losses Calculation In Carbon Fiber Composite Materials Using Model Order Reduction Coupled With Domain Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suyang Lou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pierquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wasselynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bracikowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Trichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 20th Biennial Conference on Electromagnetic Field Computation (CEFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Denver, United States. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CEFC55061.2022.9940822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model order reduction of electromagnetic field simulations in carbon fiber composite materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suyang Lou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pierquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wasselynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bracikowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 23rd Conference on the Computation of Electromagnetic Fields (COMPUMAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled Numerical and Experimental Identification of Geometrical Parameter for Predicting the Electrical Conductivity of CFRP layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banda Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pierquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wasselynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Trichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on the Computation of Electromagnetic Fields (COMPUMAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2019.2954198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surrogate Model based on the POD combined with the RBF Interpolation of Nonlinear Magnetostatic FE model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Henneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pierquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Clénet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on the Computation of Electromagnetic Fields (COMPUMAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesh Deformation based on Radial Basis Function Interpolation applied to Low Frequency Electromagnetic Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Henneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pierquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Clénet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electromagnetic Field Computation (CEFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Hangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced order model coupling with power system simulation software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pierquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Henneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali El Akoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea Fratila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Electric and Magnetic Fields (EMF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Darmstadt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off-line/On-line approach based on POD and (D)EIM for the Model Order Reduction of Low frequency Electromagnetic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Henneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Montier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pierquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Clénet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Advanced COmputational Methods in ENgineering (ACOMEN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven model order reduction for magnetostatic problem coupled with circuit equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pierquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Henneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Clénet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st edition of the International Conference on the Computation of Electromagnetic Fields (COMPUMAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Daejeon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometrical parametric model order reduction of transmission lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pierquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Henneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonnick Le Menach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Colas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on Electric and Magnetic Fields (EMF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off-line model order reduction for on-line approach of low frequency electromagnetic devices based on POD and (D)EI methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Henneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Montier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pierquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Clénet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Mechanics Institute International Conference (EMI-IC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a Parametric Approach in Order Reduction of an Electrical Machine Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrnaz Farzam Far</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouar Belahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paavo Rasilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Clénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pierquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Electromagnetic Phenomena in Nonlinear Circuits (EPNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure preserving model reduction of low frequency electromagnetic problem based on POD and DEIM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Montier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pierquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Henneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Clénet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE Conference on Electromagnetic Field Computation (CEFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Miami, France. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CEFC.2016.7816245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model order reduction of electrical machines with multiple inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrnaz Farzamfar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouar Belahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paavo Rasilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Clénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pierquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 XXII International Conference on Electrical Machines (ICEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Lausanne, France. pp.1882-1887, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICELMACH.2016.7732780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the TEAM 22 problem using POD-EIM reduced model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pierquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Henneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Clénet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE Conference on Electromagnetic Field Computation (CEFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Miami, France. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CEFC.2016.7816335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of DEIM and BPIM to speed up a POD-based nonlinear magnetostatic model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Henneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Montier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pierquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Clénet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE Conference on Electromagnetic Field Computation (CEFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Miami, France. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CEFC.2016.7816244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary optimization formulation to the optimization of multirate systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pierquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Henneron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on the Computation of Electromagnetic Fields (COMPUMAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montreal, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Order Reduction of Magnetoquasi-Static Problems Based on POD and Arnoldi-Based Krylov Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pierquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Henneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Clenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONFERENCE ON ELECTROMAGNETIC FIELD COMPUTATION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Annecy, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2014.2358374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multirate coupling of controlled rectifier and non-linear finite element model based on Waveform Relaxation Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pierquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Henneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Clénet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on the Computation of Electromagnetic Fields (COMPUMAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montreal, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of waveform relaxation method and space mapping for the optimization of multirate system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pierquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Henneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Clénet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Conference on the Computation of Electromagnetic Fields (COMPUMAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waveform relaxation method and proper orthogonal decomposition approach to solve multirate electro-magnetic system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pierquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Henneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Clénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on Electric and Magnetic Fields (EMF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization process to solve multirate system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pierquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Henneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Clénet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering (ISEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Ohrid, Macedonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imposition d'un courant uniforme dans un conducteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pierquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonnick Le Menach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Chevallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numelec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of electromagnetic phenomena within laminate composite material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wasselynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu Kien Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pierquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banda Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Symposium SIEMA'2024 "Problems of Electrical Power Engineering, Electrical Engineering and Electromechanics"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, ISBN 978-617-05-0506-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05036681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de systèmes électriques multidynamiques par optimisation multigranularité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pierquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Energie électrique. Ecole Centrale de Lille, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014ECLI0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01163377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId118"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:124.27184466019px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Antoine Pierquin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">antoine-pierquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3576-6308</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">186035942</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maître de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut de Recherche en Énergie Électrique de Nantes-Atlantique (IREENA)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUT de Saint-Nazaire - Département Génie Industriel et Maintenance</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Diplômes</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Doctorat en génie électrique (Ecole Centrale Lille)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Master en calcul scientifique (Univ. Lille)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Licence de mathématiques (Univ. Lille)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Parcours</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Maître de conférence (IREENA, IUT Saint-Nazaire)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017-2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Post-doctorant (IRT Jules Verne)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014-2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Ingénieur de recherche (Univ. Lille, L2EP)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011-2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Doctorant (Ecole Centrale Lille, L2EP)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Couplage multiphysique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Analyse éléments finis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Réduction d'ordre de modèle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Chauffage par induction</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Optimisation topologique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignements</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Thermique & thermodynamique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Génie électrique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Programmation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Mathématiques</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Référent Science ouverte du laboratoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Élu au conseil d’unité (laboratoire) pour le corps des maı̂tres de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020-2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Directeur des études, département Génie Industriel & Maintenance</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015-2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Éditeur web L2EP</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation and electrical simulation of carbon fibers virtual material: a parallel approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pierquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wasselynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suyang Lou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bracikowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45 (3), pp.431-448. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/COMPEL-10-2024-0427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology optimization of non-linear electromagnetic actuator based on Reluctance Network Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bracikowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Naidjate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pierquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Trichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 602, pp.172174. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2024.172174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domain Decomposition and Model Order Reduction for Electromagnetic Field Simulations in Carbon Fiber Composite Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suyang Lou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pierquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wasselynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bracikowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (14), pp.6013. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app14146013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic Field Targeting Enhancement for Carbon Fiber Reinforced Polymers Induction Welding Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansor Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pierquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu-Kien Bui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 58 (9), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2022.3178868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear data-driven model order reduction applied to circuit-field magnetic problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pierquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Henneron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2021.3108454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled Numerical and Experimental Identification of Geometrical Parameters for Predicting the Electrical Conductivity of CFRP Layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banda Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pierquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wasselynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Trichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56 (2), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2019.2954198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surrogate Model Based on the POD Combined With the RBF Interpolation of Nonlinear Magnetostatic FE Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Henneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pierquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Clenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56 (1), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tmag.2019.2949751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesh Deformation Based on Radial Basis Function Interpolation Applied to Low-Frequency Electromagnetic Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Henneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pierquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Clénet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2019.2896623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Order Reduction of Electrical Machines with Multiple Inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Farzam Far</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rasilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Clenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pierquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 53 (4), pp.3355 - 3360. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2017.2681967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure Preserving Model Reduction of Low Frequency Electromagnetic Problem based on POD and DEIM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Montier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pierquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Henneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Clénet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 53, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2017.2663761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-Driven Model Order Reduction for Magnetostatic Problem Coupled with Circuit Equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pierquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Henneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Clenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 54 (3), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2017.2771358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of DEIM and BPIM to Speed up a POD-based Nonlinear Magnetostatic Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Henneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Montier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pierquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Clenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 53 (1), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2017.2660243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multirate coupling of controlled rectifier and non-linear finite element model based on Waveform Relaxation Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pierquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Henneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Clenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52 (3), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2015.2489762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary optimization formulation for the optimization of multirate systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pierquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Henneron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52 (3), pp.1 - 4. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2015.2476501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Order Reduction of Magnetoquasistatic Problems Based on POD and Arnoldi-based Krylov Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pierquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Henneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Clenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51 (3), </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2014.2358374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation process to solve multirate system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pierquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Henneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Clénet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Przeglad Elektrotechniczny </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1 (6), pp.56 - 59. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15199/48.2015.06.08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of Waveform Relaxation Method and Output Space Mapping for the Optimization of Multirate Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pierquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Henneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Clenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (2), </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2013.2284231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération parallèle d'un matériau virtuel pour les composites à fibres de carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pierquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suyang Lou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wasselynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bracikowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NUMELEC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology Optimization of Coaxial Magnetic Gear based on Reluctance Network Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Naidjate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bracikowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pierquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Trichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 International Conference on Electrical Machines (ICEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Torino, Italy. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEM60801.2024.10700558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of three methodologies to simulate induction heating in carbon fiber reinforced polymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pierquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th International Symposium on Electric and Magnetic Fields (EMF 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology Optimization of Magnetic Actuator based on Reluctance Network Modeling and Adjoint Variable Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Naidjate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bracikowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pierquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Trichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERMAG 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Sendai, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology optimization of magnetic actuator based on the ON/OFF method and reluctance network modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Naidjate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bracikowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pierquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Trichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes Chercheurs en Génie Electrique (JCGE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic Field Targeting Enhancement for Carbon Fiber Reinforced Polymers Induction Welding Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansor Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu Kien Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pierquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 23rd Conference on the Computation of Electromagnetic Fields (COMPUMAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Losses Calculation In Carbon Fiber Composite Materials Using Model Order Reduction Coupled With Domain Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suyang Lou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pierquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wasselynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bracikowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Trichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 20th Biennial Conference on Electromagnetic Field Computation (CEFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Denver, United States. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CEFC55061.2022.9940822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model order reduction of electromagnetic field simulations in carbon fiber composite materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suyang Lou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pierquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wasselynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bracikowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 23rd Conference on the Computation of Electromagnetic Fields (COMPUMAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled Numerical and Experimental Identification of Geometrical Parameter for Predicting the Electrical Conductivity of CFRP layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banda Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pierquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wasselynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Trichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on the Computation of Electromagnetic Fields (COMPUMAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2019.2954198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surrogate Model based on the POD combined with the RBF Interpolation of Nonlinear Magnetostatic FE model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Henneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pierquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Clénet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on the Computation of Electromagnetic Fields (COMPUMAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesh Deformation based on Radial Basis Function Interpolation applied to Low Frequency Electromagnetic Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Henneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pierquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Clénet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electromagnetic Field Computation (CEFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Hangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced order model coupling with power system simulation software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pierquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Henneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali El Akoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea Fratila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Electric and Magnetic Fields (EMF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Darmstadt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off-line/On-line approach based on POD and (D)EIM for the Model Order Reduction of Low frequency Electromagnetic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Henneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Montier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pierquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Clénet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Advanced COmputational Methods in ENgineering (ACOMEN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven model order reduction for magnetostatic problem coupled with circuit equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pierquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Henneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Clénet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st edition of the International Conference on the Computation of Electromagnetic Fields (COMPUMAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Daejeon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off-line model order reduction for on-line approach of low frequency electromagnetic devices based on POD and (D)EI methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Henneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Montier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pierquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Clénet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Mechanics Institute International Conference (EMI-IC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a Parametric Approach in Order Reduction of an Electrical Machine Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrnaz Farzam Far</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouar Belahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paavo Rasilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Clénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pierquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Electromagnetic Phenomena in Nonlinear Circuits (EPNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometrical parametric model order reduction of transmission lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pierquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Henneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonnick Le Menach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Colas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on Electric and Magnetic Fields (EMF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure preserving model reduction of low frequency electromagnetic problem based on POD and DEIM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Montier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pierquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Henneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Clénet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE Conference on Electromagnetic Field Computation (CEFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Miami, France. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CEFC.2016.7816245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model order reduction of electrical machines with multiple inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrnaz Farzamfar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouar Belahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paavo Rasilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Clénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pierquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 XXII International Conference on Electrical Machines (ICEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Lausanne, France. pp.1882-1887, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICELMACH.2016.7732780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the TEAM 22 problem using POD-EIM reduced model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pierquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Henneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Clénet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE Conference on Electromagnetic Field Computation (CEFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Miami, France. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CEFC.2016.7816335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of DEIM and BPIM to speed up a POD-based nonlinear magnetostatic model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Henneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Montier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pierquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Clénet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE Conference on Electromagnetic Field Computation (CEFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Miami, France. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CEFC.2016.7816244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary optimization formulation to the optimization of multirate systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pierquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Henneron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on the Computation of Electromagnetic Fields (COMPUMAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montreal, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Order Reduction of Magnetoquasi-Static Problems Based on POD and Arnoldi-Based Krylov Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pierquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Henneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Clenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONFERENCE ON ELECTROMAGNETIC FIELD COMPUTATION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Annecy, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2014.2358374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multirate coupling of controlled rectifier and non-linear finite element model based on Waveform Relaxation Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pierquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Henneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Clénet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on the Computation of Electromagnetic Fields (COMPUMAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montreal, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of waveform relaxation method and space mapping for the optimization of multirate system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pierquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Henneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Clénet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Conference on the Computation of Electromagnetic Fields (COMPUMAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waveform relaxation method and proper orthogonal decomposition approach to solve multirate electro-magnetic system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pierquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Henneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Clénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on Electric and Magnetic Fields (EMF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization process to solve multirate system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pierquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Henneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Clénet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering (ISEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Ohrid, Macedonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imposition d'un courant uniforme dans un conducteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pierquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonnick Le Menach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Chevallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numelec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of electromagnetic phenomena within laminate composite material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wasselynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu Kien Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pierquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banda Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Symposium SIEMA'2024 "Problems of Electrical Power Engineering, Electrical Engineering and Electromechanics"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, ISBN 978-617-05-0506-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05036681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de systèmes électriques multidynamiques par optimisation multigranularité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pierquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Energie électrique. Ecole Centrale de Lille, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014ECLI0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01163377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId118"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3521C398"/>
+    <w:nsid w:val="610B449A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-pierquin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3576-6308" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/186035942" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269274v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pierquin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wasselynck" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suyang Lou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Trichet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bracikowski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-10-2024-0427" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648748v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14146013" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650053v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Yin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Naidjate" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2024.172174" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763159v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansor Ndiaye" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu-Kien Bui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2022.3178868" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601618v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Henneron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2021.3108454" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074863v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Banda Kane" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2954198" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432801v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Henneron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pierquin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clenet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2019.2949751" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102304v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Cl&#233;net" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2896623" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519749v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Montier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cl&#233;net" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2663761" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727409v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Farzam Far" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belahcen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rasilo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2017.2681967" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691190v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Clenet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2771358" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519746v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2660243" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273228v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Brisset" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Clenet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2489762" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913879v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2476501" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430569v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2358374" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913736v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15199/48.2015.06.08" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955988v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brisset" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2284231" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005069v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843170v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM60801.2024.10700558" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04194717v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chadebec" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317244v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586656v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537640v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Kien Bui" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04074640v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC55061.2022.9940822" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537623v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518068v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586092v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950692v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950696v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Akoum" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Fratila" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586105v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586115v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585889v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Le Menach" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Colas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585898v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585893v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrnaz Farzam Far" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Belahcen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paavo Rasilo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585755v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC.2016.7816245" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585761v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrnaz Farzamfar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2016.7732780" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585754v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC.2016.7816335" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585742v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC.2016.7816244" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585791v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163841v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585794v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585778v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585769v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585784v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586630v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Roger" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chevallier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036681v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01163377v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014ECLI0015" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-pierquin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3576-6308" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/186035942" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269274v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pierquin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wasselynck" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suyang Lou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Trichet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bracikowski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-10-2024-0427" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650053v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Yin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Naidjate" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2024.172174" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648748v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14146013" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763159v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansor Ndiaye" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu-Kien Bui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2022.3178868" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601618v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Henneron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2021.3108454" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074863v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Banda Kane" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2954198" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432801v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Henneron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pierquin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clenet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2019.2949751" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102304v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Cl&#233;net" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2896623" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727409v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Farzam Far" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belahcen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rasilo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2017.2681967" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519749v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Montier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cl&#233;net" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2663761" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691190v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Clenet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2771358" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519746v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2660243" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273228v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Brisset" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Clenet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2489762" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913879v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2476501" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430569v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2358374" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913736v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15199/48.2015.06.08" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955988v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brisset" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2284231" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005069v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843170v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM60801.2024.10700558" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04194717v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chadebec" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317244v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586656v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537640v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Kien Bui" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04074640v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC55061.2022.9940822" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537623v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518068v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586092v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950692v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950696v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Akoum" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Fratila" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586105v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586115v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585898v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585893v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrnaz Farzam Far" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Belahcen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paavo Rasilo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585889v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Le Menach" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Colas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585755v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC.2016.7816245" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585761v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrnaz Farzamfar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2016.7732780" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585754v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC.2016.7816335" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585742v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC.2016.7816244" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585791v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163841v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585794v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585778v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585769v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585784v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586630v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Roger" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chevallier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036681v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01163377v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014ECLI0015" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>