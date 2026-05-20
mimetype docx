--- v0 (2026-03-15)
+++ v1 (2026-05-20)
@@ -1,1469 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...1418 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Antoine Pietri </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">antoine-pietri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2730-2239</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">227160924</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=CdWpmzAAAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Property versus possession, ten years on: assessing the lexical impact of the 2015 JOIE debate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pietri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Institutional Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 22, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1744137425100398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdire les voitures pour promouvoir les vélos ? Une étude sur la ville de Tours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pietri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023-4, pp.551-578. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.234.0551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">God did not save the kings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Panel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pietri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 201, pp.107580. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2022.107580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tous les chemins menaient au Vietnam : La tragédie de Johnson revisitée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Baranets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pietri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State predation in historical perspective: the case of Ottoman müsadere practice during 1695–1839</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasin Arslantaş</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pietri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Vahabi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Choice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 182 (3/4), pp.417-422. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11127-019-00700-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie des conflits : histoire, méthodologie et enjeux de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Menuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pietri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Sekeris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Vol. XXXIV (3), pp.3-21. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfe.193.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Arms Exports and Intrastate Conflicts: An Empirical Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauconnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Malizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pietri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Defence and Peace Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (2), pp.176-196. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10242694.2018.1488371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le binge drinking est-il toujours profitable à l’industrie alcoolière ? Un modèle épidémique de la consommation d’alcool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miléna Spach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pietri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 69 (4), pp.635-646</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Economics of Empire-Building: Predatory and Price Competitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pietri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Tazdaït</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Vahabi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Institutional and Theoretical Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (2), pp.253-278. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1628/093245616X14659946859954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01425105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expansion du choix rationnel en sciences sociales : signe de vigueur ou marque
+de faiblesse ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chaserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoire Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pietri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 57 (1), pp.131-146. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfs.571.0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existe-t-il un antagonisme entre défense et environnement ? Eléments de réponse sur l'innovation environnementale dans la BIT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pietri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Zubeldia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02306962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plus de voiture pour davantage de vélo ? Une étude sur la ville de Tours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pietri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">God did not save the kings: Environmental consequences of the 1982 Falklands War</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Panel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pietri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId47"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -1524,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E188314F"/>
+    <w:nsid w:val="E57A2D72"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1755,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-pietri" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2730-2239" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/227160924" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05486487v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pietri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1744137425100398" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283822v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.234.0551" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03817391v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Panel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2022.107580" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03040530v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Baranets" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134222v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fauconnet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Malizard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10242694.2018.1488371" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263278v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasin Arslanta&#351;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Vahabi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11127-019-00700-9" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04971064v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Menuet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Sekeris" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.193.0003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867917v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#233;na Spach" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01425105v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Tazda&#239;t" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1628/093245616X14659946859954" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396350v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chaserant" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Girard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.571.0131" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02306962v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moura" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Zubeldia" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739839v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03009238v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-pietri" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2730-2239" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/227160924" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=CdWpmzAAAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05486487v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pietri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1744137425100398" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283822v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.234.0551" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03817391v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Panel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2022.107580" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03040530v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Baranets" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263278v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasin Arslanta&#351;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Vahabi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11127-019-00700-9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04971064v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Menuet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Sekeris" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.193.0003" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134222v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fauconnet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Malizard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10242694.2018.1488371" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867917v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#233;na Spach" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01425105v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Tazda&#239;t" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1628/093245616X14659946859954" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396350v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chaserant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Girard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.571.0131" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02306962v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moura" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Zubeldia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739839v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03009238v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>