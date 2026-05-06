--- v0 (2026-03-22)
+++ v1 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Antoine Pigeau </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life Gallery: event detection in a personal media collection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pigeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Multimedia Tools and Applications, </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-016-3576-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust estimation of a global Gaussian mixture by decentralized aggregations of local models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali El Attar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pigeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web Intelligence and Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11 (3), pp.245-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental and hierarchical classification of a personal image collection on mobile devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pigeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46 (2-3), pp.289-306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizing a personal image collection with statistical model-based ICL clustering on spatio-temporal camera phone meta-data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pigeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Visual Communication and Image Representation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 15 (3), pp.425-445</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retours sur une conception de tableau de bord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pigeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Prié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH'2019 - Atelier IHM pour l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Success prediction in MOOCs A case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pigeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Prié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Data Mining 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decentralized and robust approach to estimating a probabilistic mixture model for structuring distributed data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali El Attar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pigeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Int. conf on Web Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Lyon, France. pp.372-379</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00595300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust probabilistic mixture modelling of a distributed data set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali El Attar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pigeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int.Symp. on Intelligent Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, France. pp.xxx-yyy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00627670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geo-temporal structuring of a personal image database with two-level variational-Bayes mixture estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pigeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Picarougne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Multimedia Retrieval workshop (AMR'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HHI Berlin, Jun 2008, Berlin, Germany. pp.127-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00396790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast aggregation of Student mixture models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali El Attar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pigeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Signal Processing Conference (Eusipco'2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Glasgow, United Kingdom. pp.312-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00383948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MyOwnLife: incremental and hierarchical classification of a personal image collection on mobile devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pigeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conf. on Multimedia and Expo (ICME'2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Hannover, Germany. pp.873 - 876</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast tracking of hierarchical partitions with approximate KL-divergence for geo-temporal organization of personal images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pigeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afshin Nikseresht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Symposium of applied computing (SAC'2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Seoul, South Korea. pp.1088-1089</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration géo-temporelle incrémentale hiérarchique d'une collection d'images pour sa gestion sur un mobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pigeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Reconnaissance des Formes et Intelligence Artificielle (RFIA'2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, France. pp.122-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de partitions géo-temporelles à partir d'une divergence de Kullback-Leibler modifiée en vue de la navigation dans une collection d'images personnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afshin Nikseresht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pigeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journées CORESA'2006 (Compression et Représentation des Signaux Audiovisuels)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Caen, France. pp.134-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00471673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building and Tracking Hierarchical Geographical & Temporal Partitions for Image Collection Management on Mobile Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pigeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of ACM Multimedia (ACM'MM2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Singapore. pp.141-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00486129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation statistique spatio-temporelle d'une collection d'images acquises d'un terminal mobile géolocalisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pigeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Reconnaissance des Formes et Intelligence Artificielle (RFIA'2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, LAAS/Toulouse, France. pp.76-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid spatio-temporal structuring and browsing of an image collection acquired from a personal camera phone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pigeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Image and Video communications over Fixed and Mobile Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, France. pp.25-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental statistical geo-temporal structuring of a personal camera phone image collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pigeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, United Kingdom. pp.878-881</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal organization of one's personal image collection with model-based ICL-clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pigeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 3rd Int. Workshop on Content-Based Multimedia Indexing (CBMI'2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, France. pp.111-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fuzzy Linguistic Summarization Technique for TV Recommender Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pigeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Raschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Mouaddib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Saint-Paul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference of Fuzzy Systems (FUZZ-IEEE'2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, United States. pp.743-748</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Success Prediction in MOOCS based on a transfer learning approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pigeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LS2N, Université de Nantes. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration géo-temporelle de données multimédia personnelles en vue de la navigation sur un appareil mobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pigeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université de Nantes, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00415963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId45"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Antoine Pigeau </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life Gallery: event detection in a personal media collection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pigeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Multimedia Tools and Applications, </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-016-3576-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust estimation of a global Gaussian mixture by decentralized aggregations of local models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali El Attar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pigeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web Intelligence and Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11 (3), pp.245-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental and hierarchical classification of a personal image collection on mobile devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pigeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46 (2-3), pp.289-306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizing a personal image collection with statistical model-based ICL clustering on spatio-temporal camera phone meta-data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pigeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Visual Communication and Image Representation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 15 (3), pp.425-445</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retours sur une conception de tableau de bord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pigeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Prié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH'2019 - Atelier IHM pour l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Success prediction in MOOCs A case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pigeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Prié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Data Mining 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust probabilistic mixture modelling of a distributed data set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali El Attar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pigeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int.Symp. on Intelligent Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, France. pp.xxx-yyy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00627670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decentralized and robust approach to estimating a probabilistic mixture model for structuring distributed data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali El Attar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pigeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Int. conf on Web Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Lyon, France. pp.372-379</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00595300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geo-temporal structuring of a personal image database with two-level variational-Bayes mixture estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pigeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Picarougne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Multimedia Retrieval workshop (AMR'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HHI Berlin, Jun 2008, Berlin, Germany. pp.127-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00396790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast aggregation of Student mixture models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali El Attar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pigeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Signal Processing Conference (Eusipco'2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Glasgow, United Kingdom. pp.312-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00383948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MyOwnLife: incremental and hierarchical classification of a personal image collection on mobile devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pigeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conf. on Multimedia and Expo (ICME'2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Hannover, Germany. pp.873 - 876</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast tracking of hierarchical partitions with approximate KL-divergence for geo-temporal organization of personal images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pigeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afshin Nikseresht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Symposium of applied computing (SAC'2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Seoul, South Korea. pp.1088-1089</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration géo-temporelle incrémentale hiérarchique d'une collection d'images pour sa gestion sur un mobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pigeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Reconnaissance des Formes et Intelligence Artificielle (RFIA'2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, France. pp.122-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de partitions géo-temporelles à partir d'une divergence de Kullback-Leibler modifiée en vue de la navigation dans une collection d'images personnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afshin Nikseresht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pigeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journées CORESA'2006 (Compression et Représentation des Signaux Audiovisuels)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Caen, France. pp.134-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00471673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building and Tracking Hierarchical Geographical & Temporal Partitions for Image Collection Management on Mobile Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pigeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of ACM Multimedia (ACM'MM2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Singapore. pp.141-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00486129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation statistique spatio-temporelle d'une collection d'images acquises d'un terminal mobile géolocalisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pigeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Reconnaissance des Formes et Intelligence Artificielle (RFIA'2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, LAAS/Toulouse, France. pp.76-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid spatio-temporal structuring and browsing of an image collection acquired from a personal camera phone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pigeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Image and Video communications over Fixed and Mobile Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, France. pp.25-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental statistical geo-temporal structuring of a personal camera phone image collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pigeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, United Kingdom. pp.878-881</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fuzzy Linguistic Summarization Technique for TV Recommender Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pigeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Raschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Mouaddib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Saint-Paul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference of Fuzzy Systems (FUZZ-IEEE'2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, United States. pp.743-748</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal organization of one's personal image collection with model-based ICL-clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pigeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 3rd Int. Workshop on Content-Based Multimedia Indexing (CBMI'2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, France. pp.111-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Success Prediction in MOOCS based on a transfer learning approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pigeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LS2N, Université de Nantes. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration géo-temporelle de données multimédia personnelles en vue de la navigation sur un appareil mobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pigeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université de Nantes, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00415963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId45"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327887v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pigeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-016-3576-y" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794452v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Attar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gelgon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424925v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415968v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121416v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanchard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pri&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121417v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595300v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627670v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00396790v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Bruneau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Picarougne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00383948v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463825v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429402v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afshin Nikseresht" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416000v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471673v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486129v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415997v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415979v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415976v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415973v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415988v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Raschia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Mouaddib" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Saint-Paul" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671262v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Wu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ma" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00415963v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327887v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pigeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-016-3576-y" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794452v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Attar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gelgon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424925v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415968v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121416v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanchard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pri&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121417v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627670v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595300v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00396790v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Bruneau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Picarougne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00383948v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463825v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429402v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afshin Nikseresht" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416000v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471673v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486129v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415997v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415979v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415976v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415988v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Raschia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Mouaddib" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Saint-Paul" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415973v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671262v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Wu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ma" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00415963v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>