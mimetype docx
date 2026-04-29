--- v0 (2026-03-16)
+++ v1 (2026-04-29)
@@ -100,152 +100,152 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of effector gene expression as concerted waves in Leptosphaeria maculans: a two-player game involving a chromatin remodeler and a specific transcription factor</w:t>
+                <w:t xml:space="preserve">Are Botrytis cinerea small RNAs a real threat for grapevine?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colin Clairet</w:t>
+                <w:t xml:space="preserve">Antoine Porquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Gay</w:t>
+                <w:t xml:space="preserve">Adeline Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Porquier</w:t>
+                <w:t xml:space="preserve">Justine Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Blaise</w:t>
+                <w:t xml:space="preserve">Jérémy Villette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire‐line Marais</w:t>
+                <w:t xml:space="preserve">Jérôme Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th European Conference on Fungal Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Dublin, Ireland. , 242 (1), pp.247-261, 2024</w:t>
+              <w:t xml:space="preserve">International Symposium of Plant Pathogenic Sclerotiniaceae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05250850v1</w:t>
+                <w:t xml:space="preserve">hal-05215954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of phytocytokine-encoding genes induced in response to Erwinia amylovora and the chemical elicitor acibenzolar-S-methyl in apple tree</w:t>
               </w:r>
@@ -350,467 +350,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05390192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are Botrytis cinerea small RNAs a real threat for grapevine?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Regulation of effector gene expression as concerted waves in Leptosphaeria maculans: a two-player game involving a chromatin remodeler and a specific transcription factor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Clairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Porquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Villette</w:t>
+                <w:t xml:space="preserve">Françoise Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Chapuis</w:t>
+                <w:t xml:space="preserve">Claire‐line Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of Plant Pathogenic Sclerotiniaceae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">17th European Conference on Fungal Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Dublin, Ireland. , 242 (1), pp.247-261, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05215954v1</w:t>
+                <w:t xml:space="preserve">hal-05250850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fungal small RNAs: are they involved into host specialization?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Dissection of the machinery shaping dynamic chromatin structure in Leptosphaeria maculans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Porquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Simon</w:t>
+                <w:t xml:space="preserve">Colin Clairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Walker</w:t>
+                <w:t xml:space="preserve">Rim Brick-Chaouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Poinssot</w:t>
+                <w:t xml:space="preserve">Moussa Benhamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Viaud</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David Latrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JJC2022 - 13ème Rencontres de phytopathologie &amp; mycologie</w:t>
+              <w:t xml:space="preserve">Journées Jean Chevaugeon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04283879v1</w:t>
+                <w:t xml:space="preserve">hal-04231733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissection of the machinery shaping dynamic chromatin structure in Leptosphaeria maculans</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Fungal small RNAs: are they involved into host specialization?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Porquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Colin Clairet</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rim Brick-Chaouche</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moussa Benhamed</w:t>
+                <w:t xml:space="preserve">Benoit Poinssot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Latrasse</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Muriel Viaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Jean Chevaugeon</w:t>
+              <w:t xml:space="preserve">JJC2022 - 13ème Rencontres de phytopathologie &amp; mycologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04231733v1</w:t>
+                <w:t xml:space="preserve">hal-04283879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secondary metabolism and necrotrophy in Botrytis cinerea: role of the BOA13 transcription factor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Porquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berengere Dalmais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Sghyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Morgant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1009,103 +1009,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of effector gene expression as concerted waves in Leptosphaeria maculans : a two‐player game</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Clairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colin Clairet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Antoine Porquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire‐line Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 242 (1), pp.247-261. </w:t>
@@ -1169,51 +1169,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Quang N’guyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Raulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Porquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Iacomi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1277,51 +1277,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retrotransposons as pathogenicity factors of the plant pathogenic fungus Botrytis cinerea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Porquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1411,51 +1411,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Botcinic acid biosynthesis in Botrytis cinerea relies on a subtelomeric gene cluster surrounded by relics of transposons and is regulated by the Zn(2)Cys(6) transcription factor BcBoa13</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Porquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Moraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1463,51 +1463,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Morgant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berengere Dalmais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 65 (4), pp.965 - 980. </w:t>
@@ -1545,51 +1545,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The botrydial biosynthetic gene cluster of Botrytis cinerea displays a bipartite genomic structure and is positively regulated by the putative Zn(II)(2)Cys(6) transcription factor BcBot6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Porquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Morgant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1692,90 +1692,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The VELVET Complex in the Gray Mold Fungus Botrytis cinerea: Impact of BcLAE1 on Differentiation, Secondary Metabolism, and Virulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Schumacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Christopher Cohrs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefanie Traeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Porquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 28 (6), pp.659-674. </w:t>
@@ -1845,103 +1845,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of effector gene expression as concerted waves in &amp;lt;i&amp;gt;Leptosphaeria maculans&amp;lt;/i&amp;gt;: a two-players game involving a chromatin remodeler and a specific transcription factor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Clairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise J Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colin Clairet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Antoine Porquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire‐line Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress of Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
@@ -1970,77 +1970,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of effector-gene expression as concerted waves in Leptosphaeria maculans: a twoplayers game</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Clairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise J Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Porquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2095,77 +2095,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of effector gene expression as concerted waves in Leptosphaeria maculans: a two-players game</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Clairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise J Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Porquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2220,77 +2220,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of effector gene expression as concerted waves in Leptosphaeria maculans: a two-players game</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Clairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise J Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Porquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2440,51 +2440,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathway-specific regulation of the botcinic acid biosynthetic gene cluster in the grey mould fungus Botrytis cinerea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Porquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berengere Dalmais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2492,51 +2492,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Morgant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Moraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th european conference on fungal genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Haifa, Israel</w:t>
@@ -2565,77 +2565,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of the biosynthesis of phytotoxic secondary metabolites in the grey mould fungus Botrytis cinerea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Porquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berengere Dalmais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Moraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2690,51 +2690,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régulation spécifique des clusters botrydial et acide botcinique chez Botrytis cinerea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Porquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume G. Morgant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2742,51 +2742,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berengere Dalmais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline A. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Viaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Jean Chevaugeon 2016 (JJC) - 11èmes Rencontres de Phytopathologie - Mycologie, Société Française de Phytopathologie (SFP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Aussois, France. 58 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2811,51 +2811,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specific regulation of Botrydial and Botcinic acid gene clusters in Botrytis cinerea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Porquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume G. Morgant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2863,51 +2863,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berengere Dalmais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline A. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Viaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECFG13 European conference on fungal genetic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, PARIS-VILLETTE, France. p.89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2932,51 +2932,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The botrydial (BOT) and botcinic acid (BOA) biosynthetic gene clusters dispolay a bipartite genomic structure and are controlled by putatiave pathway-specific ZN(II)2CYS6 Transcription factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Porquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Morgant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3057,90 +3057,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BOA13, un facteur de transcription qui régule la synthèse d'acide botcinique et d'autres fonctions impliquées dans la nécrotrophie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Porquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berengere Dalmais-Lenaers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Sghyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Morgant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3324,272 +3324,272 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04088422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regulation of Secondary metabolism in the gray mold fungus Botrytis cinerea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Viaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Porquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline A. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Schumacher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Host-Pathogen Interaction. Microbial Metabolism, Pathogenicity and Antiinfectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 6, Wiley-VCH, 450 p., 2016, Drug Discovery in Infectious Diseases, 978-3-527-68239-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des mécanismes de régulation du métabolisme secondaire chez Botrytis cinerea.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Porquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biochimie, Biologie Moléculaire. Université Paris Saclay (COmUE), 2016. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2016SACLS480⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : 2016SACLS480⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">tel-01756394v2</w:t>
-              </w:r>
-[...138 lines deleted...]
-                <w:t xml:space="preserve">hal-02795159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId94"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3744,51 +3744,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250850v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Clairet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Porquier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Blaise" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire&#8208;line Marais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05390192v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Porquier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Guillou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaucher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pelletier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vergne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215954v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Simon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Vergne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Villette" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chapuis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283879v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Walker" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Poinssot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Viaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231733v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Brick-Chaouche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Benhamed" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Latrasse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795077v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Dalmais" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Sghyer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morgant" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03283790v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nguyen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Raulo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Calmes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dumur" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480387v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19581" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04012225v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Quang N&#8217;guyen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Iacomi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.611643" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887885v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Tisserant" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Salinas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Glassl" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Wange" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-021-02446-4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625547v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Moraga" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00294-019-00952-4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532622v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luyten" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2016.10.003" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536442v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Schumacher" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Christopher Cohrs" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Traeger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/mpmi-12-14-0411-r" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04565512v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise J Gay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231683v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rouxel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Balesdent" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231689v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Blaise" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Line Marais" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231776v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05390467v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Weiberg" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786284v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785791v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pradier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798983v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Morgant" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline A. Simon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797016v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532615v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moraga" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019591v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Dalmais-Lenaers" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04088422v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clairet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J. Gay" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blaise" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Marais" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01756394v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016SACLS480" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795159v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215954v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Porquier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Simon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Vergne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Villette" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chapuis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05390192v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Porquier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Guillou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaucher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pelletier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vergne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250850v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Clairet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Blaise" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire&#8208;line Marais" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231733v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Brick-Chaouche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Benhamed" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Latrasse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283879v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Walker" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Poinssot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Viaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795077v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Dalmais" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Sghyer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morgant" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03283790v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nguyen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Raulo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Calmes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dumur" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480387v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19581" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04012225v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Quang N&#8217;guyen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Iacomi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.611643" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887885v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Tisserant" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Salinas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Glassl" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Wange" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-021-02446-4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625547v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Moraga" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00294-019-00952-4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532622v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luyten" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2016.10.003" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536442v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Schumacher" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Christopher Cohrs" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Traeger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/mpmi-12-14-0411-r" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04565512v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise J Gay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231683v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rouxel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Balesdent" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231689v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Blaise" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Line Marais" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231776v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05390467v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Weiberg" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786284v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785791v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pradier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798983v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Morgant" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline A. Simon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797016v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532615v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moraga" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019591v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Dalmais-Lenaers" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04088422v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clairet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J. Gay" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blaise" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Marais" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795159v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01756394v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016SACLS480" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>