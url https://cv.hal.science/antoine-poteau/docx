--- v0 (2026-03-30)
+++ v1 (2026-04-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Antoine Poteau </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Email : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">antoine.poteau@sorbonne-universite.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ici la liste complète des publications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive acoustic monitoring from profiling floats as a pathway to scalable autonomous observations of global surface wind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cauchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Cazau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Pensieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 22 (1), pp.101-117. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/os-22-101-2026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lagrangian perspective reveals the carbon and oxygen budget of an oceanic eddy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Baudena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Laxenaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Catalano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artemis Ioannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Leymarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6 (1), pp.318. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-025-02262-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal evolution of plankton and particles distribution across a mesoscale front during the spring bloom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thelma Panaïotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Diamond Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Catalano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Courchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 70 (S1), </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lno.12566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BioGeoChemical‐Argo Floats Reveal Stark Latitudinal Gradient in the Southern Ocean Deep Carbon Flux Driven by Phytoplankton Community Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Terrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Briggs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Briat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (11), </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022GB007624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the phytoplankton community composition on the in situ fluorescence signal: Implication for an improved estimation of the chlorophyll-a concentration from BioGeoChemical-Argo profiling floats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Uitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schmechtig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Ras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2022.959131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological production in two contrasted regions of the Mediterranean Sea during the oligotrophic period: an estimate based on the diel cycle of optical properties measured by BioGeoChemical-Argo profiling floats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Barbieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Uitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collin Roesler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (4), pp.1165-1194. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-19-1165-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03661717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Chlorophyll Maxima in the Global Ocean: Occurrences, Drivers and Characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Cornec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (4), </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020gb006759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction of Biogeochemical-Argo Radiometry for Sensor Temperature-Dependence and Drift: Protocols for a Delayed-Mode Quality Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Jutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Organelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Briggs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaogang Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schmechtig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (18), pp.6217. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s21186217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BGC‐Argo Floats Observe Nitrate Injection and Spring Phytoplankton Increase in the Surface Layer of Levantine Sea (Eastern Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coppola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 48 (8), </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020GL091649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparing the New Phase of Argo: Technological Developments on Profiling Floats in the NAOS Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Le Traon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Le Reste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dutreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Leymarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2020.577446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The suspended small-particle layer in the oxygen-poor Black Sea: a proxy for delineating the effective N 2 -yielding section</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Rasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (24), pp.6491-6505. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-17-6491-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmentation du taux de prise en charge ambulatoire et organisation du parcours de soins en chirurgie sénologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Scattarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Georgescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Carrilho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. de Gournay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gynécologie Obstétrique Fertilité &amp; Sénologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48, pp.414 - 421. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gofs.2020.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparing the New Phase of Argo: Scientific Achievements of the NAOS Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Le Traon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Leymarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Marec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2020.577408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of phytoplankton biomass leeward of Tahiti as observed by Biogeochemical-Argo floats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Sauzède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Maes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orens Pasqueron de Fommervault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 204, pp.103284. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmarsys.2019.103284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic Carbon Export and Loss Rates in the Red Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Kheireddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Dall'Olmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Ouhssain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Krokos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (10), pp.e2020GB006650. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020GB006650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeochemical Argo: The Test Case of the NAOS Mediterranean Array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Marie Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Leymarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, pp.120. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2020.00120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A BGC-Argo Guide: Planning, Deployment, Data Handling and Usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Bittig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanya Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Plant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schmechtig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6, pp.00502. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2019.00502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02529142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-optical characterization of subsurface chlorophyll maxima in the Mediterranean Sea from a Biogeochemical-Argo float database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Barbieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Uitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gentili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orens Pasqueron de Fommervault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (6), pp.1321-1342. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-16-1321-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global variability of optical backscattering by non-algal particles from a Biogeochemical-Argo dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Bellacicco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Cornec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Organelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. J W Brewin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Neukermans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (16), pp.9767-9776. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019GL084078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrography and biogeochemistry dedicated to the Mediterranean BGC-Argo network during a cruise with RV &amp;lt;em&amp;gt;Tethys 2&amp;lt;/em&amp;gt; in May 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Wagener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mayot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (1), pp.627 - 641. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-10-627-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Variability in the Relationship Between the Particulate Backscattering Coefficient and the Chlorophyll a Concentration From a Global Biogeochemical-Argo Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Barbieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Uitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Bricaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Organelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123 (2), pp.1229 - 1250. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017JC013030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommendations for obtaining unbiased chlorophyll estimates from in situ chlorophyll fluorometers: A global analysis of WET Labs ECO sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collin Roesler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Uitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Boss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaogang Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lom3.10185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plankton Assemblage Estimated with BGC-Argo Floats in the Southern Ocean: Implications for Seasonal Successions and Particle Export</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rembauville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Briggs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ardyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Uitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Catala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122 (10), pp.8278-8292. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017jc013067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two databases derived from BGC-Argo float measurements for marine biogeochemical and bio-optical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Organelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Barbieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schmechtig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (2), pp.861-880. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-9-861-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water intrusions and particle signatures in the Black Sea: a Biogeochemical-Argo float investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emil Vassilev Stanev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Grayek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaterine Schmechtig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 67 (9), pp.1119-1136. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10236-017-1077-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction of profiles of in-situ chlorophyll fluorometry for the contribution of fluorescence originating from non-algal matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaogang Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Boss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collin Roesler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Organelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (1), pp.80-93. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lom3.10144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particulate concentration and seasonal dynamics in the mesopelagic ocean based on the backscattering coefficient measured with Biogeochemical-Argo floats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Boss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44 (13), pp.6933 - 6939. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017GL073949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexpected winter phytoplankton blooms in the North Atlantic subpolar gyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ardyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. F Stec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (11), pp.836-839. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ngeo3035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Near-Real-Time Quality-Control Procedure for Radiometric Profiles Measured by Bio-Argo Floats: Protocols and Performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Organelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Bricaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schmechtig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Atmospheric and Oceanic Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33 (5), pp.937-951. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/JTECH-D-15-0193.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A neural network-based method for merging ocean color and Argo data to extend surface bio-optical properties to depth: Retrieval of the particulate backscattering coefficient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sauzède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Uitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Dall’olmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 121 (4), pp.2552-2571. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015JC011408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variability of nutrient concentrations in the Mediterranean Sea: Contribution of Bio-Argo floats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orens Pasqueron de Fommervault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Migon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 120 (12), pp.8528-8550 </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015JC011103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observing mixed layer depth, nitrate and chlorophyll concentrations in the northwestern Mediterranean: A combined satellite and NO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; profiling floats experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coppola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41 (18), pp.6443-6451. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014GL061020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variations of bio-optical properties and their interrelationships observed by Bio-Argo floats in the subpolar North Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaogang Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Uitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 119 (10), pp.7372-7388. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014JC010189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the seasonal dynamics of phytoplankton biomass and the deep chlorophyll maximum in oligotrophic environments: A Bio-Argo float investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Uitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (8), pp.856-876. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2013GB004781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal dynamics in colored dissolved organic matter in the Mediterranean Sea: Patterns and drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaogang Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haili Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 83, pp.93-101. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr.2013.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieval of the seawater reflectance for suspended solids monitoring in the East China Sea using MODIS, MERIS and GOCI satellite data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doxaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young-Je Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constant Mazeran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joo-Hyung Ryu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 146, pp.36-48. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2013.06.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined processing and mutual interpretation of radiometry and fluorometry from autonomous profiling Bio-Argo floats: 2. Colored dissolved organic matter absorption retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaogang Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 117 (C4), pp.n/a-n/a. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011JC007632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a merged satellite and in situ fluorescence ocean chlorophyll product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Poteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (6), pp.2111-2125. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-9-2111-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined processing and mutual interpretation of radiometry and fluorimetry from autonomous profiling Bio-Argo floats: Chlorophyll a retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaogang Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 116 (C6), </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2010JC006899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the shape of the vertical profile of in vivo fluorescence to Chlorophyll-a concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Poteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (8), pp.2391-2406. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-8-2391-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of SIMBADA measurements of marine reflectance and aerosol optical thickness during ACE-Asia and AOPEX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Frouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Poteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Proceedings Volume 7858, Remote Sensing of the Coastal Ocean, Land, and Atmosphere Environment; 78581K (2010), </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.878769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyze of the inherent optical properties of French Guiana coastal waters for remote sensing applications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mériaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Lubac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Coastal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Special Issue No. 56. Proceedings of the 10th International Coastal Symposium ICS 2009, Vol. II (2009), 56, pp.1532-1536</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the optical backscattering to scattering ratio of marine particles in relation to their biogeochemical composition in the eastern English Channel and southern North Sea.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mériaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral dependency of optical backscattering by marine particles from satellite remote sensing of the global ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sciandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dariusz Stramski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 111 (C9), </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2005JC003367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of spectral radiance calibrations at oceanographic and atmospheric research laboratories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Meister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Abel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curtiss Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metrologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 40 (1), pp.S93-S96. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0026-1394/40/1/321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New method for chlorophyll-a calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schmechtig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Sauzède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renosh Pannimpullath Remanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Jutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Argo Science Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time serie of bio-optical measurements during BGC-Argo drift at 1000 m: Inferences on particle fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Terrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Briggs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Sauzède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Online, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep phytoplankton biomass maxima in the global ocean: a Biogeochemichal-Argo floats investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Cornec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laxenaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past and new technological developments at LOV for core and new BGC applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Leymarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Penkerc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Alem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Euro-Argo Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Euro-Argo, Oct 2019, Athenes, Grece, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of deep phytoplankton biomass maxima in the global ocean: a Biogeochemical Argo floats approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cornec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. D’ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Euro-Argo Science meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeochemical-Argo float oservations of seasonal dynamics and disturbance of phytoplankton biomass in a South Pacific island wake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sauzède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Pasqueron De Fommervault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Poteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First phytoplankton community time-series inferred from BGC-Argo float-derived optical proxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rembauville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Briggs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ardyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Uitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation of the subsurface chlorophyll maximum dynamics in the Mediterranean Sea from a Biogeochemical-Argo float database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Barbieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Uitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gentili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orens Pasqueron De Fommervault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Optics Conference XXIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of Biogeochemical Argo Science and Technology in Dissemination and Outreach – Selected Activities with a Focus on the Southern Ocean and Climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Scheurle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Uitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Penkerc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-optics on Argo to understand marine biogeochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Organelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Uitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Barbieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Argo Science Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of bio-optical anomalies in the Kerguelen area, Southern Ocean, from ship-based sampling and BGC-Argo profiling floats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Uitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collin Roesler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Bricaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Organelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Penkerc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Optics Conference XXIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building an early career network through outreach projects: The &amp;quot;mon océan & moi&amp;quot; example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Barbieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Scheurle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mayot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orens Pasqueron De Fommervault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, New Orleans, Louisiana, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A user-friendly approach to visualize data relating &amp;quot;Science&amp;quot; and &amp;quot;Outreach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schmechtig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Scheurle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Honolulu, Hawaii, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-Argo: qualification of sensors and evaluation of their factory calibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Penkerc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Leymarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Euro-Argo Science Meeting and Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Southampton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEASONAL VARIABILITY OF PHYTOPLANKTON AND PRIMARY PRODUCTION IN THE SOUTH PACIFIC GYRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ClimECO2 International Summer School - Oceans, Marine Ecosystems, and Society facing Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements and computations of polarized marine reflectance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Fougnie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Frouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Chami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Optical Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, San Diego, United States. pp.191-201, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.406626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particulate concentration and seasonal dynamics in the mesopelagic ocean based on the backscattering coefficient measured with Biogeochemical‐Argo floats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Boss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Briggs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mignot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Portland, Oregon, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of high frequency optical backscattering and Chla fluoresence data obtained from BGC-Argo floats at the bases of the mesopelagic zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Boss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Briggs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of deep phytoplankton biomass maxima in the global ocean, an approach with Biogeochemical Argo floats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cornec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. D’ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Portland, Oregon (USA), United States. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04021820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolu-on Bio-Argo and Argo Measurements to Reveal Specific Oceanic Processes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Boss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, New Orleans (Louisiana), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tactile digital video globes: A new way to outreach oceanography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Scheurle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Fontana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THOT (TaHitian Ocean Time series)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Poteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maes C. Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COP21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is it possible to extract information related to sea-state from an Argo float ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Prieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Euro-Argo User Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating a consistent dataset of biogeochemical profiles acquired by Bio-Argo floats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Schmechtig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Obolensky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A user-friendly approach to visualize data relating &amp;quot;Science&amp;quot; and &amp;quot;Outreach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schmechtig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Scheurle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ProvBioII: biogeochemical floats become more flexible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Leymarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Penkerc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Euro-Argo Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Southampton, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An interactive map as scientific and operative tool for oceanographic autonomous observation, networking and outreach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Groleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Salt Lake City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data quality control (real-time and delayed mode) on biogeochemical data acquired by autonomous platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Salt Lake City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality control in real time and delay mode for biogeochemical data on autonomous platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Portand, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges to identify phytoplankton species in coastal waters by remote sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Frouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lubac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics &amp; Photonics 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, San Diego, United States. Proceedings Volume 5885, Remote Sensing of the Coastal Oceanic Environment, 58885, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.614805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time quality control of optical backscattering data from Biogeochemical-Argo floats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Dall'Olmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Udaya Bhaskar Tvs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Bittig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Boss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jodi Brewster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The suspended small-particles layer in the suboxic Black Sea: a proxy for delineating the effective N&lt;sub&gt;2&lt;/sub&gt;-yielding section</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Rasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId295"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Antoine Poteau </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Email : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">antoine.poteau@sorbonne-universite.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ici la liste complète des publications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive acoustic monitoring from profiling floats as a pathway to scalable autonomous observations of global surface wind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cauchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Cazau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Pensieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 22 (1), pp.101-117. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/os-22-101-2026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lagrangian perspective reveals the carbon and oxygen budget of an oceanic eddy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Baudena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Laxenaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Catalano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artemis Ioannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Leymarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6 (1), pp.318. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-025-02262-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal evolution of plankton and particles distribution across a mesoscale front during the spring bloom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thelma Panaïotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Diamond Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Catalano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Courchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 70 (S1), </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lno.12566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BioGeoChemical‐Argo Floats Reveal Stark Latitudinal Gradient in the Southern Ocean Deep Carbon Flux Driven by Phytoplankton Community Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Terrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Briggs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Briat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (11), </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022GB007624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the phytoplankton community composition on the in situ fluorescence signal: Implication for an improved estimation of the chlorophyll-a concentration from BioGeoChemical-Argo profiling floats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Uitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schmechtig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Ras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2022.959131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological production in two contrasted regions of the Mediterranean Sea during the oligotrophic period: an estimate based on the diel cycle of optical properties measured by BioGeoChemical-Argo profiling floats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Barbieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Uitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collin Roesler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (4), pp.1165-1194. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-19-1165-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03661717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Chlorophyll Maxima in the Global Ocean: Occurrences, Drivers and Characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Cornec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (4), </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020gb006759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction of Biogeochemical-Argo Radiometry for Sensor Temperature-Dependence and Drift: Protocols for a Delayed-Mode Quality Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Jutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Organelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Briggs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaogang Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schmechtig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (18), pp.6217. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s21186217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BGC‐Argo Floats Observe Nitrate Injection and Spring Phytoplankton Increase in the Surface Layer of Levantine Sea (Eastern Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coppola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 48 (8), </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020GL091649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The suspended small-particle layer in the oxygen-poor Black Sea: a proxy for delineating the effective N 2 -yielding section</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Rasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (24), pp.6491-6505. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-17-6491-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparing the New Phase of Argo: Technological Developments on Profiling Floats in the NAOS Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Le Traon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Le Reste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dutreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Leymarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2020.577446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparing the New Phase of Argo: Scientific Achievements of the NAOS Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Le Traon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Leymarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Marec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2020.577408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmentation du taux de prise en charge ambulatoire et organisation du parcours de soins en chirurgie sénologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Scattarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Georgescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Carrilho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. de Gournay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gynécologie Obstétrique Fertilité &amp; Sénologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48, pp.414 - 421. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gofs.2020.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of phytoplankton biomass leeward of Tahiti as observed by Biogeochemical-Argo floats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Sauzède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Maes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orens Pasqueron de Fommervault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 204, pp.103284. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmarsys.2019.103284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic Carbon Export and Loss Rates in the Red Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Kheireddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Dall'Olmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Ouhssain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Krokos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (10), pp.e2020GB006650. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020GB006650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeochemical Argo: The Test Case of the NAOS Mediterranean Array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Marie Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Leymarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, pp.120. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2020.00120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global variability of optical backscattering by non-algal particles from a Biogeochemical-Argo dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Bellacicco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Cornec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Organelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. J W Brewin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Neukermans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (16), pp.9767-9776. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019GL084078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A BGC-Argo Guide: Planning, Deployment, Data Handling and Usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Bittig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanya Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Plant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schmechtig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6, pp.00502. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2019.00502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02529142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-optical characterization of subsurface chlorophyll maxima in the Mediterranean Sea from a Biogeochemical-Argo float database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Barbieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Uitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gentili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orens Pasqueron de Fommervault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (6), pp.1321-1342. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-16-1321-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Variability in the Relationship Between the Particulate Backscattering Coefficient and the Chlorophyll a Concentration From a Global Biogeochemical-Argo Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Barbieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Uitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Bricaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Organelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123 (2), pp.1229 - 1250. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017JC013030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrography and biogeochemistry dedicated to the Mediterranean BGC-Argo network during a cruise with RV &amp;lt;em&amp;gt;Tethys 2&amp;lt;/em&amp;gt; in May 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Wagener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mayot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (1), pp.627 - 641. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-10-627-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two databases derived from BGC-Argo float measurements for marine biogeochemical and bio-optical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Organelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Barbieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schmechtig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (2), pp.861-880. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-9-861-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water intrusions and particle signatures in the Black Sea: a Biogeochemical-Argo float investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emil Vassilev Stanev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Grayek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaterine Schmechtig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 67 (9), pp.1119-1136. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10236-017-1077-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommendations for obtaining unbiased chlorophyll estimates from in situ chlorophyll fluorometers: A global analysis of WET Labs ECO sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collin Roesler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Uitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Boss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaogang Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lom3.10185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plankton Assemblage Estimated with BGC-Argo Floats in the Southern Ocean: Implications for Seasonal Successions and Particle Export</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rembauville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Briggs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ardyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Uitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Catala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122 (10), pp.8278-8292. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017jc013067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particulate concentration and seasonal dynamics in the mesopelagic ocean based on the backscattering coefficient measured with Biogeochemical-Argo floats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Boss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44 (13), pp.6933 - 6939. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017GL073949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction of profiles of in-situ chlorophyll fluorometry for the contribution of fluorescence originating from non-algal matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaogang Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Boss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collin Roesler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Organelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (1), pp.80-93. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lom3.10144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexpected winter phytoplankton blooms in the North Atlantic subpolar gyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ardyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. F Stec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (11), pp.836-839. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ngeo3035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A neural network-based method for merging ocean color and Argo data to extend surface bio-optical properties to depth: Retrieval of the particulate backscattering coefficient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sauzède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Uitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Dall’olmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 121 (4), pp.2552-2571. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015JC011408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Near-Real-Time Quality-Control Procedure for Radiometric Profiles Measured by Bio-Argo Floats: Protocols and Performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Organelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Bricaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schmechtig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Atmospheric and Oceanic Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33 (5), pp.937-951. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/JTECH-D-15-0193.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variability of nutrient concentrations in the Mediterranean Sea: Contribution of Bio-Argo floats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orens Pasqueron de Fommervault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Migon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 120 (12), pp.8528-8550 </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015JC011103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the seasonal dynamics of phytoplankton biomass and the deep chlorophyll maximum in oligotrophic environments: A Bio-Argo float investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Uitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (8), pp.856-876. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2013GB004781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variations of bio-optical properties and their interrelationships observed by Bio-Argo floats in the subpolar North Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaogang Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Uitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 119 (10), pp.7372-7388. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014JC010189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observing mixed layer depth, nitrate and chlorophyll concentrations in the northwestern Mediterranean: A combined satellite and NO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; profiling floats experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coppola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41 (18), pp.6443-6451. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014GL061020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal dynamics in colored dissolved organic matter in the Mediterranean Sea: Patterns and drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaogang Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haili Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 83, pp.93-101. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr.2013.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieval of the seawater reflectance for suspended solids monitoring in the East China Sea using MODIS, MERIS and GOCI satellite data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doxaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young-Je Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constant Mazeran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joo-Hyung Ryu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 146, pp.36-48. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2013.06.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a merged satellite and in situ fluorescence ocean chlorophyll product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Poteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (6), pp.2111-2125. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-9-2111-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined processing and mutual interpretation of radiometry and fluorometry from autonomous profiling Bio-Argo floats: 2. Colored dissolved organic matter absorption retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaogang Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 117 (C4), pp.n/a-n/a. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011JC007632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined processing and mutual interpretation of radiometry and fluorimetry from autonomous profiling Bio-Argo floats: Chlorophyll a retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaogang Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 116 (C6), </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2010JC006899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the shape of the vertical profile of in vivo fluorescence to Chlorophyll-a concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Poteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (8), pp.2391-2406. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-8-2391-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of SIMBADA measurements of marine reflectance and aerosol optical thickness during ACE-Asia and AOPEX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Frouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Poteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Proceedings Volume 7858, Remote Sensing of the Coastal Ocean, Land, and Atmosphere Environment; 78581K (2010), </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.878769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyze of the inherent optical properties of French Guiana coastal waters for remote sensing applications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mériaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Lubac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Coastal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Special Issue No. 56. Proceedings of the 10th International Coastal Symposium ICS 2009, Vol. II (2009), 56, pp.1532-1536</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the optical backscattering to scattering ratio of marine particles in relation to their biogeochemical composition in the eastern English Channel and southern North Sea.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mériaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral dependency of optical backscattering by marine particles from satellite remote sensing of the global ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sciandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dariusz Stramski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 111 (C9), </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2005JC003367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of spectral radiance calibrations at oceanographic and atmospheric research laboratories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Meister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Abel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curtiss Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metrologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 40 (1), pp.S93-S96. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0026-1394/40/1/321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time serie of bio-optical measurements during BGC-Argo drift at 1000 m: Inferences on particle fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Terrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Briggs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Sauzède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Online, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New method for chlorophyll-a calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schmechtig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Sauzède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renosh Pannimpullath Remanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Jutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Argo Science Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep phytoplankton biomass maxima in the global ocean: a Biogeochemichal-Argo floats investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Cornec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laxenaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of deep phytoplankton biomass maxima in the global ocean: a Biogeochemical Argo floats approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cornec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. D’ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Euro-Argo Science meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past and new technological developments at LOV for core and new BGC applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Leymarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Penkerc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Alem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Euro-Argo Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Euro-Argo, Oct 2019, Athenes, Grece, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation of the subsurface chlorophyll maximum dynamics in the Mediterranean Sea from a Biogeochemical-Argo float database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Barbieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Uitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gentili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orens Pasqueron De Fommervault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Optics Conference XXIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-optics on Argo to understand marine biogeochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Organelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Uitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Barbieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Argo Science Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of bio-optical anomalies in the Kerguelen area, Southern Ocean, from ship-based sampling and BGC-Argo profiling floats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Uitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collin Roesler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Bricaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Organelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Penkerc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Optics Conference XXIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of Biogeochemical Argo Science and Technology in Dissemination and Outreach – Selected Activities with a Focus on the Southern Ocean and Climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Scheurle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Uitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Penkerc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First phytoplankton community time-series inferred from BGC-Argo float-derived optical proxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rembauville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Briggs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ardyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Uitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeochemical-Argo float oservations of seasonal dynamics and disturbance of phytoplankton biomass in a South Pacific island wake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sauzède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Pasqueron De Fommervault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Poteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building an early career network through outreach projects: The &amp;quot;mon océan & moi&amp;quot; example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Barbieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Scheurle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mayot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orens Pasqueron De Fommervault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, New Orleans, Louisiana, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A user-friendly approach to visualize data relating &amp;quot;Science&amp;quot; and &amp;quot;Outreach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schmechtig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Scheurle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Honolulu, Hawaii, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-Argo: qualification of sensors and evaluation of their factory calibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Penkerc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Leymarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Euro-Argo Science Meeting and Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Southampton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEASONAL VARIABILITY OF PHYTOPLANKTON AND PRIMARY PRODUCTION IN THE SOUTH PACIFIC GYRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ClimECO2 International Summer School - Oceans, Marine Ecosystems, and Society facing Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements and computations of polarized marine reflectance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Fougnie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Frouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Chami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Optical Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, San Diego, United States. pp.191-201, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.406626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of deep phytoplankton biomass maxima in the global ocean, an approach with Biogeochemical Argo floats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cornec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. D’ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Portland, Oregon (USA), United States. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04021820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of high frequency optical backscattering and Chla fluoresence data obtained from BGC-Argo floats at the bases of the mesopelagic zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Boss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Briggs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particulate concentration and seasonal dynamics in the mesopelagic ocean based on the backscattering coefficient measured with Biogeochemical‐Argo floats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Boss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Briggs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mignot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Portland, Oregon, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolu-on Bio-Argo and Argo Measurements to Reveal Specific Oceanic Processes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Boss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, New Orleans (Louisiana), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tactile digital video globes: A new way to outreach oceanography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Scheurle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Fontana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THOT (TaHitian Ocean Time series)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Poteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maes C. Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COP21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is it possible to extract information related to sea-state from an Argo float ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Prieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Euro-Argo User Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating a consistent dataset of biogeochemical profiles acquired by Bio-Argo floats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Schmechtig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Obolensky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A user-friendly approach to visualize data relating &amp;quot;Science&amp;quot; and &amp;quot;Outreach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schmechtig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Scheurle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ProvBioII: biogeochemical floats become more flexible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Leymarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Penkerc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Euro-Argo Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Southampton, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An interactive map as scientific and operative tool for oceanographic autonomous observation, networking and outreach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Groleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Salt Lake City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data quality control (real-time and delayed mode) on biogeochemical data acquired by autonomous platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Salt Lake City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality control in real time and delay mode for biogeochemical data on autonomous platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Portand, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges to identify phytoplankton species in coastal waters by remote sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Frouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lubac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics &amp; Photonics 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, San Diego, United States. Proceedings Volume 5885, Remote Sensing of the Coastal Oceanic Environment, 58885, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.614805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time quality control of optical backscattering data from Biogeochemical-Argo floats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Dall'Olmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Udaya Bhaskar Tvs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Bittig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Boss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jodi Brewster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The suspended small-particles layer in the suboxic Black Sea: a proxy for delineating the effective N&lt;sub&gt;2&lt;/sub&gt;-yielding section</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Rasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId295"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:antoine.poteau@sorbonne-universite.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dropsu.sorbonne-universite.fr/s/s6z7SnGjEHgnzz3" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458081v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Delaigue" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cauchy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Cazau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Pensieri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-22-101-2026" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046172v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Baudena" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Laxenaire" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Catalano" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemis Ioannou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Leymarie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02262-9" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557780v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thelma Pana&#239;otis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Poteau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Diamond Riquier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Courchet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12566" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495482v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Terrats" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Briggs" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Briat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GB007624" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812673v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Petit" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Uitz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schmechtig" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dimier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Ras" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.959131" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661717v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barbieux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mignot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collin Roesler" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-1165-2022" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03235837v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Cornec" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guidi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Lacour" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020gb006759" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357241v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jutard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Organelli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaogang Xing" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21186217" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217440v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio d'Ortenzio" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Taillandier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coppola" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Conan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL091649" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998043v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Andr&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Traon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Le Reste" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dutreuil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.577446" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03146863v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Rasse" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-6491-2020" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491109v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Scattarelli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Forestier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Georgescu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carrilho" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Gournay" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2020.02.006" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976591v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Babin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Marec" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.577408" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095650v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Sauz&#232;de" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martinez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orens Pasqueron de Fommervault" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2019.103284" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03019367v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Kheireddine" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Dall'Olmo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Ouhssain" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Krokos" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GB006650" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02553339v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taillandier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Marie Prieur" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00120" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02529142v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Bittig" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Maurer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Plant" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Wong" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00502" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02098475v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gentili" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-16-1321-2019" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02374261v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bellacicco" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Organelli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J W Brewin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Neukermans" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL084078" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832247v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Wagener" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mayot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Goff" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-10-627-2018" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01787104v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bricaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JC013030" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01520511v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boss" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10185" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138099v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rembauville" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ardyna" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Catala" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017jc013067" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169384v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-9-861-2017" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167959v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Vassilev Stanev" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Grayek" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaterine Schmechtig" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-017-1077-9" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167968v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10144" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01924391v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL073949" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515671v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lacour" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ardyna" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. F Stec" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Claustre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Prieur" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo3035" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167970v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-15-0193.1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01304165v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sauz&#232;de" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Uitz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jamet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Dall&#8217;olmo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JC011408" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251401v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mangin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Serra" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Migon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JC011103" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135524v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Lavigne" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Besson" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL061020" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502762v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JC010189" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168165v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013GB004781" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168169v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haili Wang" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2013.09.008" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168144v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doxaran" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamquin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Je Park" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constant Mazeran" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joo-Hyung Ryu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2013.06.020" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWDP5RWJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168175v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Morel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JC007632" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168170v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lavigne" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. d'Ortenzio" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poteau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-2111-2012" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137553v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antoine" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JC006899" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1540E36DB6B5E5C39A5F51200AD262CD983B0149/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168184v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mignot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Xing" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-2391-2011" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762625v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Frouin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Loisel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.878769" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480692v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier M&#233;riaux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Artigas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lubac" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481777v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Berthon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893848v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nicolas" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sciandra" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Stramski" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JC003367" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169383v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Meister" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Abel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Barnes" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Cooper" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curtiss Davis" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/40/1/321" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ED897CD72A3E0AFCE79479910543F3C9D061F3AF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991295v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renosh Pannimpullath Remanan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991296v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018995v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Lacour" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laxenaire" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03970014v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Leymarie" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Penkerc'H" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Alem" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Taillandier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024045v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cornec" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Guidi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. D&#8217;ortenzio" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145194v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martinez" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pasqueron De Fommervault" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946471v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946468v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orens Pasqueron De Fommervault" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946470v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Scheurle" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jessin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Penkerc'H" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946272v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946469v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971524v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Ferraris" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971542v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02169642v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00502783v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121612v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Fougnie" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Frouin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Deschamps" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Chami" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.406626" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04549987v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Mignot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02169632v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021820v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guidi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04550114v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boss" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02169634v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Scheurle" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fontana" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685019v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rodier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maes C. Mignot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02169635v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Prieur" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02169637v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Schmechtig" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Obolensky" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02169636v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02169639v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Besson" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02169638v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Groleau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Schaeffer" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mangin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02169641v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Xing" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Lavigne" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02169640v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mignot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121624v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lubac" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.614805" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955875v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udaya Bhaskar Tvs" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi Brewster" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137752v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:antoine.poteau@sorbonne-universite.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dropsu.sorbonne-universite.fr/s/s6z7SnGjEHgnzz3" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458081v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Delaigue" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cauchy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Cazau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Pensieri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-22-101-2026" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046172v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Baudena" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Laxenaire" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Catalano" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemis Ioannou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Leymarie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02262-9" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557780v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thelma Pana&#239;otis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Poteau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Diamond Riquier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Courchet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12566" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495482v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Terrats" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Briggs" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Briat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GB007624" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812673v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Petit" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Uitz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schmechtig" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dimier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Ras" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.959131" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661717v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barbieux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mignot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collin Roesler" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-1165-2022" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03235837v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Cornec" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guidi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Lacour" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020gb006759" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357241v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jutard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Organelli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaogang Xing" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21186217" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217440v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio d'Ortenzio" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Taillandier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coppola" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Conan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL091649" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03146863v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Rasse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-6491-2020" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998043v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Andre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Traon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Le Reste" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dutreuil" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.577446" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976591v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Babin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Marec" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.577408" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491109v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Scattarelli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Forestier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Georgescu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carrilho" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Gournay" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2020.02.006" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095650v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Sauz&#232;de" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martinez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orens Pasqueron de Fommervault" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2019.103284" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03019367v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Kheireddine" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Dall'Olmo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Ouhssain" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Krokos" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GB006650" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02553339v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taillandier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Marie Prieur" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00120" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02374261v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bellacicco" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Organelli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J W Brewin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Neukermans" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL084078" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02529142v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Bittig" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Maurer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Plant" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Wong" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00502" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02098475v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gentili" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-16-1321-2019" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01787104v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bricaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JC013030" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832247v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Wagener" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mayot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Goff" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-10-627-2018" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169384v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-9-861-2017" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167959v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Vassilev Stanev" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Grayek" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaterine Schmechtig" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-017-1077-9" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01520511v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boss" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10185" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138099v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rembauville" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ardyna" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Catala" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017jc013067" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01924391v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL073949" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167968v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10144" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515671v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lacour" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ardyna" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. F Stec" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Claustre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Prieur" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo3035" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01304165v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sauz&#232;de" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Uitz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jamet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Dall&#8217;olmo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JC011408" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167970v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-15-0193.1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251401v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mangin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Serra" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Migon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JC011103" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168165v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013GB004781" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502762v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JC010189" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135524v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Lavigne" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Besson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL061020" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168169v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haili Wang" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2013.09.008" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168144v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doxaran" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamquin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Je Park" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constant Mazeran" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joo-Hyung Ryu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2013.06.020" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWDP5RWJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168170v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lavigne" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. d'Ortenzio" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poteau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-2111-2012" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168175v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Morel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JC007632" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137553v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antoine" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JC006899" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1540E36DB6B5E5C39A5F51200AD262CD983B0149/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168184v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mignot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Xing" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-2391-2011" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762625v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Frouin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Loisel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.878769" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480692v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier M&#233;riaux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Artigas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lubac" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481777v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Berthon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893848v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nicolas" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sciandra" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Stramski" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JC003367" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169383v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Meister" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Abel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Barnes" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Cooper" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curtiss Davis" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/40/1/321" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ED897CD72A3E0AFCE79479910543F3C9D061F3AF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991296v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991295v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renosh Pannimpullath Remanan" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018995v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Lacour" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laxenaire" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024045v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cornec" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Guidi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. D&#8217;ortenzio" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03970014v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Leymarie" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Penkerc'H" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Alem" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Taillandier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946468v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orens Pasqueron De Fommervault" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946272v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946469v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Penkerc'H" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946470v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Scheurle" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jessin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946471v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145194v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martinez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pasqueron De Fommervault" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971524v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Ferraris" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971542v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02169642v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00502783v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121612v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Fougnie" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Frouin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Deschamps" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Chami" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.406626" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021820v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guidi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02169632v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04549987v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Mignot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04550114v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boss" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02169634v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Scheurle" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fontana" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685019v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rodier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maes C. Mignot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02169635v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Prieur" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02169637v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Schmechtig" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Obolensky" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02169636v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02169639v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Besson" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02169638v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Groleau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Schaeffer" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mangin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02169641v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Xing" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Lavigne" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02169640v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mignot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121624v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lubac" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.614805" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955875v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udaya Bhaskar Tvs" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi Brewster" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137752v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>