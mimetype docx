--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -135,2084 +135,2634 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empirical model for the dynamic pressures exerted by a tunnel boring machine: numerical application to a rocky greenfield environment</w:t>
+                <w:t xml:space="preserve">Steady-state and transient pressure conditions around the EPB-TBM: Numerical modelling based on experimental data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ali Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Branque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Berthoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Antoine Rallu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Berthoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19648189.2025.2498471⟩</w:t>
+              <w:t xml:space="preserve">Tunnelling and Underground Space Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 172, pp.107512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tust.2026.107512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05063517v1</w:t>
+                <w:t xml:space="preserve">hal-05572642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental machine learning approach for building structural health monitoring application</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Corrigendum to “Vibrations induced by tunnel boring machines in urban areas: Dataset of synchronized in-situ measurements inside the shield and on the surface” [Data in Brief 41 (2022) 107826]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Elmankibi</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Berthoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/2647/18/182031⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.112591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2026.112591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04922428v2</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modal Analysis of a Multi-Supported Beam: Macroscopic Models and Boundary Conditions</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Corrigendum to “Impact of tunnelling on piles in Parisian subsoil: dataset of in-situ measurements in the ground and on three instrumented piles” [Data in Brief 47 (2023) 108971]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Berthoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Branque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Michalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Mohamad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/math12121844⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.112590. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2026.112590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04625202v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of tunnelling on piles in Parisian subsoil: dataset of in-situ measurements in the ground and on three instrumented piles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Branque</w:t>
+                <w:t xml:space="preserve">Buckling analysis of periodic elastic trusses by homogenization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Antczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Michalski</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claude Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2023.108971⟩</w:t>
+              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 150, pp.104561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2025.104561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05010206v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrations induced by tunnel boring machine in urban areas: In situ measurements and methodology of analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Empirical model for the dynamic pressures exerted by a tunnel boring machine: numerical application to a rocky greenfield environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Branque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Berthoz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Branque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rock Mechanics and Geotechnical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jrmge.2022.02.014⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2025.2498471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04284348v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05063517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrations induites par les tunneliers en contexte urbain : caractéristiques et impacts potentiels</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Experimental machine learning approach for building structural health monitoring application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Oualid Mghazli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Zoubir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Denis Branque</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouzha Lamdouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Subrin</w:t>
+                <w:t xml:space="preserve">Mohamed Elmankibi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tunnels et Espace Souterrain</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2647 (18), pp.182031. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/2647/18/182031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04302250v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04922428v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrations induced by tunnel boring machines in urban areas: Dataset of synchronized in-situ measurements inside the shield and on the surface</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Modal Analysis of a Multi-Supported Beam: Macroscopic Models and Boundary Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Berthoz</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (12), pp.1844. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/math12121844⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2022.107826⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04082674v1</w:t>
+                <w:t xml:space="preserve">hal-04625202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic analysis of high-frequency modulation in periodic systems. Analytical study of discrete and continuous structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Vibrations induced by tunnel boring machine in urban areas: In situ measurements and methodology of analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claude Boutin</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Berthoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Charlemagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Branque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2018.04.014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Rock Mechanics and Geotechnical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (1), pp.130-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jrmge.2022.02.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01840444v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04284348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large scale modulation of high frequency waves in periodic elastic composites</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of tunnelling on piles in Parisian subsoil: dataset of in-situ measurements in the ground and on three instrumented piles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Berthoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Branque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Michalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Mohamad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 70, pp.362-381. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 47, pp.108971. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2014.05.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2023.108971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04302201v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05010206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vibrations induced by tunnel boring machines in urban areas: Dataset of synchronized in-situ measurements inside the shield and on the surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rallu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Berthoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2022.107826⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04082674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vibrations induites par les tunneliers en contexte urbain : caractéristiques et impacts potentiels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Berthoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rallu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Charlemagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Branque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Subrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tunnels et Espace Souterrain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 280</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04302250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asymptotic analysis of high-frequency modulation in periodic systems. Analytical study of discrete and continuous structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rallu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Hans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 117, pp.123 - 156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2018.04.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Large scale modulation of high frequency waves in periodic elastic composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rallu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Hans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 70, pp.362-381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2014.05.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04302201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Large scale modulation of high frequency acoustic waves in periodic porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Hans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 132 (6), pp.3622-3636. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1121/1.4763553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04302190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology For Estimating The Force Spectrum Of A Tunnelling Machine Using A Numerical And Experimental Coupling Approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Characterizing the Dynamic Behavior of a High-Rise Building Using Homogenized Beam Models Versus in-Situ Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fossat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charisis Chatzigogos</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane Hans</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales de Géotechnique et de Géologie de l’Ingénieur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lecture Notes in Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Lyon, France. pp.384-391, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-96110-6_36⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04922396v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring and analyzing vibrations from tunnel boring machine in urban areas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Methodology For Estimating The Force Spectrum Of A Tunnelling Machine Using A Numerical And Experimental Coupling Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yara Aslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Berthoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charisis T Chatzigogos</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Branque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charisis Chatzigogos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European conference on soil mechanics and geotechnical engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Lisboa, Portugal</w:t>
+              <w:t xml:space="preserve">Journées Nationales de Géotechnique et de Géologie de l’Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04922419v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04922396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross analysis between different evaluation methods of small strain moduli in clays and marls of Parisian subsoil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monitoring and analyzing vibrations from tunnel boring machine in urban areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yara Aslan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rallu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Branque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Berthoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charisis T Chatzigogos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European conference on soil mecanics and geotechnical engineering</w:t>
+              <w:t xml:space="preserve">European conference on soil mechanics and geotechnical engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04922413v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04922419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation numérique 3D de l'interaction tunnelier / terrain / pieux appliquée à l'expérimentation in-situ TULIP 3D numerical modelling of the TBM / ground / pile interaction applied to the in-situ TULIP experiment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cross analysis between different evaluation methods of small strain moduli in clays and marls of Parisian subsoil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Berthoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yara Aslan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Branque</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFTES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">European conference on soil mecanics and geotechnical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04922391v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04922413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of tunnelling on existing pile foundations: the TULIP Project</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Soyez</w:t>
+                <w:t xml:space="preserve">Modélisation numérique 3D de l'interaction tunnelier / terrain / pieux appliquée à l'expérimentation in-situ TULIP 3D numerical modelling of the TBM / ground / pile interaction applied to the in-situ TULIP experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Michalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Berthoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristopher Mercado Chavez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rallu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Subrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Soil Mechanics and Geotechnical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Sydney, Australia</w:t>
+              <w:t xml:space="preserve">AFTES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04383407v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04922391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ monitoring of vibrations emitted by tunnel boring machines in urban areas</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effects of tunnelling on existing pile foundations: the TULIP Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Mohamad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Kouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Szymkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Soyez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Experimental Vibration Analysis for Civil Engineering Structures (EVACES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">20th International Conference on Soil Mechanics and Geotechnical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04922422v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piecewise construction of wave dispersion curves in elastic periodic networks by asymptotic multi-scale approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">In-situ monitoring of vibrations emitted by tunnel boring machines in urban areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Berthoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rallu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Hans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Structural Dynamics, EURODYN 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association for Structural Dynamics, Nov 2020, Athènes (en ligne), Greece</w:t>
+              <w:t xml:space="preserve">9th International Conference on Experimental Vibration Analysis for Civil Engineering Structures (EVACES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04094767v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04922422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Piecewise construction of wave dispersion curves in elastic periodic networks by asymptotic multi-scale approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rallu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Hans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th International Conference on Structural Dynamics, EURODYN 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association for Structural Dynamics, Nov 2020, Athènes (en ligne), Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Large scale modulation of high frequency acoustics fields in porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Hans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00810989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2222,338 +2772,338 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theorical Modelling of Longitudinal Wave Propagation Emitted by a Tunnel Boring Machine in a Finite Domain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">In-situ Measurements Frequency Analysis at a Site Scale. Application to Vibrations Induced by Tunnel Boring Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Branque</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Berthoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent Trends in Wave Mechanics and Vibrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 125, Springer International Publishing, pp.169-177, 2023, Mechanisms and Machine Science, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-15758-5_16⟩</w:t>
+              <w:t xml:space="preserve">, 125, Springer International Publishing, pp.327-336, 2023, Mechanisms and Machine Science, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-15758-5_32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04602945v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04602941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ Measurements Frequency Analysis at a Site Scale. Application to Vibrations Induced by Tunnel Boring Machines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Theorical Modelling of Longitudinal Wave Propagation Emitted by a Tunnel Boring Machine in a Finite Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Berthoz</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Branque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent Trends in Wave Mechanics and Vibrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 125, Springer International Publishing, pp.327-336, 2023, Mechanisms and Machine Science, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-15758-5_32⟩</w:t>
+              <w:t xml:space="preserve">, 125, Springer International Publishing, pp.169-177, 2023, Mechanisms and Machine Science, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-15758-5_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04602941v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04602945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic multiscale approach for building dispersion curves: the generic case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Hans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th International Congress of Theoretical and Applied Mechanics (ICTAM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Milan, Italy. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04294881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2563,114 +3113,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique à basses et moyennes fréquences de milieux hétérogènes périodiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rallu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Théorie spectrale [math.SP]. ENTPE, 2014. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2014ENTP0002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01103571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId68"/>
+      <w:footerReference w:type="default" r:id="rId81"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2738,51 +3288,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7ACC0846"/>
+    <w:nsid w:val="6106BC1B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2969,51 +3519,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-rallu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5549-398X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063517v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rallu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Branque" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berthoz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2025.2498471" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922428v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Oualid Mghazli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Zoubir" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouzha Lamdouar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elmankibi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2647/18/182031" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625202v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Boutin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math12121844" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010206v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Michalski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Mohamad" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bourgeois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.108971" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284348v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Charlemagne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrmge.2022.02.014" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302250v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Subrin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082674v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.107826" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840444v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hans" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2018.04.014" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302201v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Hans" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2014.05.015" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302190v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4763553" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922396v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Aslan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Branque" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charisis Chatzigogos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922419v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charisis T Chatzigogos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922413v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dufour" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922391v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristopher Mercado Chavez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383407v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Kouby" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Szymkiewicz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Soyez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922422v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094767v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810989v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602945v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15758-5_16" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602941v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15758-5_32" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294881v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01103571v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014ENTP0002" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-rallu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5549-398X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572642v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Abdallah" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Branque" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berthoz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rallu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tust.2026.107512" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572648v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2026.112591" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572655v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Michalski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Mohamad" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bourgeois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2026.112590" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572511v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Antczak" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Boutin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2025.104561" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063517v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2025.2498471" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922428v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Oualid Mghazli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Zoubir" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouzha Lamdouar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elmankibi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2647/18/182031" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625202v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math12121844" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284348v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Charlemagne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrmge.2022.02.014" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010206v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.108971" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082674v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.107826" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302250v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Subrin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840444v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hans" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2018.04.014" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302201v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Hans" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2014.05.015" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302190v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4763553" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572627v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fossat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-96110-6_36" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922396v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Aslan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Branque" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charisis Chatzigogos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922419v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charisis T Chatzigogos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922413v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dufour" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922391v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristopher Mercado Chavez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383407v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Kouby" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Szymkiewicz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Soyez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922422v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094767v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810989v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602941v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15758-5_32" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602945v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15758-5_16" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294881v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01103571v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014ENTP0002" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>