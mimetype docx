--- v1 (2026-04-05)
+++ v2 (2026-04-29)
@@ -511,235 +511,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05572655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buckling analysis of periodic elastic trusses by homogenization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Empirical model for the dynamic pressures exerted by a tunnel boring machine: numerical application to a rocky greenfield environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude Boutin</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Branque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Berthoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2025.104561⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2025.2498471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05572511v1</w:t>
+                <w:t xml:space="preserve">hal-05063517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empirical model for the dynamic pressures exerted by a tunnel boring machine: numerical application to a rocky greenfield environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Buckling analysis of periodic elastic trusses by homogenization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Antczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Berthoz</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, pp.1-19. </w:t>
+              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 150, pp.104561. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19648189.2025.2498471⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2025.104561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05063517v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental machine learning approach for building structural health monitoring application</w:t>
               </w:r>
@@ -868,51 +868,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modal Analysis of a Multi-Supported Beam: Macroscopic Models and Boundary Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematics </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 12 (12), pp.1844. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1439,51 +1439,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Hans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 117, pp.123 - 156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1517,51 +1517,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large scale modulation of high frequency waves in periodic elastic composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1621,51 +1621,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large scale modulation of high frequency acoustic waves in periodic porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2577,51 +2577,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piecewise construction of wave dispersion curves in elastic periodic networks by asymptotic multi-scale approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Hans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2659,51 +2659,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large scale modulation of high frequency acoustics fields in porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3013,51 +3013,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic multiscale approach for building dispersion curves: the generic case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Hans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3288,51 +3288,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6106BC1B"/>
+    <w:nsid w:val="C91BA2C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3519,51 +3519,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-rallu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5549-398X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572642v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Abdallah" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Branque" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berthoz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rallu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tust.2026.107512" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572648v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2026.112591" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572655v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Michalski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Mohamad" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bourgeois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2026.112590" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572511v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Antczak" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Boutin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2025.104561" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063517v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2025.2498471" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922428v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Oualid Mghazli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Zoubir" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouzha Lamdouar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elmankibi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2647/18/182031" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625202v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math12121844" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284348v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Charlemagne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrmge.2022.02.014" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010206v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.108971" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082674v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.107826" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302250v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Subrin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840444v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hans" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2018.04.014" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302201v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Hans" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2014.05.015" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302190v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4763553" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572627v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fossat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-96110-6_36" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922396v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Aslan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Branque" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charisis Chatzigogos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922419v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charisis T Chatzigogos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922413v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dufour" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922391v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristopher Mercado Chavez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383407v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Kouby" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Szymkiewicz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Soyez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922422v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094767v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810989v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602941v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15758-5_32" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602945v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15758-5_16" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294881v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01103571v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014ENTP0002" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-rallu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5549-398X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572642v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Abdallah" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Branque" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berthoz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rallu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tust.2026.107512" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572648v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2026.112591" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572655v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Michalski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Mohamad" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bourgeois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2026.112590" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063517v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2025.2498471" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572511v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Antczak" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Boutin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2025.104561" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922428v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Oualid Mghazli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Zoubir" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouzha Lamdouar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elmankibi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2647/18/182031" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625202v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math12121844" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284348v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Charlemagne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrmge.2022.02.014" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010206v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.108971" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082674v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.107826" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302250v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Subrin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840444v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hans" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2018.04.014" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302201v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Hans" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2014.05.015" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302190v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4763553" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572627v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fossat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-96110-6_36" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922396v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Aslan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Branque" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charisis Chatzigogos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922419v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charisis T Chatzigogos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922413v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dufour" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922391v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristopher Mercado Chavez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383407v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Kouby" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Szymkiewicz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Soyez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922422v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094767v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810989v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602941v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15758-5_32" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602945v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15758-5_16" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294881v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01103571v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014ENTP0002" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>