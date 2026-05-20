--- v2 (2026-04-29)
+++ v3 (2026-05-20)
@@ -3288,51 +3288,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C91BA2C1"/>
+    <w:nsid w:val="9A5B6815"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>