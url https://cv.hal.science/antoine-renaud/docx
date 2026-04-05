--- v0 (2026-03-06)
+++ v1 (2026-04-05)
@@ -2832,521 +2832,521 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03768131v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do flame describing functions suitably represent combustion dynamics under self-sustained oscillations?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Durox</w:t>
+                <w:t xml:space="preserve">Adaptation of the PTV method for droplets evaporating in vicinity of a flame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Parant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Candel</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Richecoeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2022.117034⟩</w:t>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 63, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00348-022-03443-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03586643v2</w:t>
+                <w:t xml:space="preserve">hal-03364134v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azimuthal Instabilities of an Annular Combustor with Different Swirling Injectors</w:t>
+                <w:t xml:space="preserve">Swirler effects on combustion instabilities analyzed with measured FDFs, injector impedances and damping rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preethi Rajendram Soundararajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Durox</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Durox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Candel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 238, pp.111947. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2021.111947⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4055450⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03768133v2</w:t>
+                <w:t xml:space="preserve">hal-03570157v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swirler effects on combustion instabilities analyzed with measured FDFs, injector impedances and damping rates</w:t>
+                <w:t xml:space="preserve">Do flame describing functions suitably represent combustion dynamics under self-sustained oscillations?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preethi Rajendram Soundararajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Durox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Renaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Candel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 534, pp.117034. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2022.117034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2021.111947⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03570157v2</w:t>
+                <w:t xml:space="preserve">hal-03586643v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of the PTV method for droplets evaporating in vicinity of a flame</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Zimmer</w:t>
+                <w:t xml:space="preserve">Azimuthal Instabilities of an Annular Combustor with Different Swirling Injectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preethi Rajendram Soundararajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Durox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Richecoeur</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Candel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experiments in Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 63, </w:t>
+              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00348-022-03443-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4055450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03364134v3</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768133v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of different fuels on combustion instabilities in an annular combustor</w:t>
               </w:r>
@@ -3992,261 +3992,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03493394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">레이저 유도 플라즈마가 기상 유동에 미치는 영향</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Choongsik Bae</w:t>
+                <w:t xml:space="preserve">High Amplitude Combustion Instabilities in an Annular Combustor Inducing Pressure Field Deformation and Flame Blow Off</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Durox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Zimmer</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Candel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions of the Korean Society of Mechanical Engineers - B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3795/KSME-B.2019.43.8.549⟩</w:t>
+              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 142 (1), pp.011016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4045515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02324635v1</w:t>
+                <w:t xml:space="preserve">hal-02494341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Amplitude Combustion Instabilities in an Annular Combustor Inducing Pressure Field Deformation and Flame Blow Off</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Durox</w:t>
+                <w:t xml:space="preserve">레이저 유도 플라즈마가 기상 유동에 미치는 영향</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junghwa Yi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Choongsik Bae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Candel</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Zimmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 142 (1), pp.011016. </w:t>
+              <w:t xml:space="preserve">Transactions of the Korean Society of Mechanical Engineers - B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 43 (8), pp.549-554. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4045515⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3795/KSME-B.2019.43.8.549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02494341v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of a thermo-acoustic instability triggering in a low-swirl burner using simultaneous time-resolved acetone and OH-PLIF</w:t>
               </w:r>
@@ -5289,161 +5289,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04564503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and NOx Emissions of Stratified Hydrogen-Air Flames Stabilized on a Coaxial Injector</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clément Mirat</w:t>
+                <w:t xml:space="preserve">Stabilization and Dynamics of Pure Hydrogen Swirling Flames Using Cross-Flow Injection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vaysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Durox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Vicquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Candel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Renaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME Turbo Expo 2023: Turbomachinery Technical Conference and Exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2023, Boston, France. </w:t>
+              <w:t xml:space="preserve">, Jun 2023, Boston (MA), United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/GT2023-102876⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/GT2023-101977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04565584v1</w:t>
+                <w:t xml:space="preserve">hal-04564363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and light emission of swirling flames produced by pure hydrogen injection in cross-flow</w:t>
               </w:r>
@@ -5548,157 +5544,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04564294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization and Dynamics of Pure Hydrogen Swirling Flames Using Cross-Flow Injection</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Candel</w:t>
+                <w:t xml:space="preserve">Structure and NOx Emissions of Stratified Hydrogen-Air Flames Stabilized on a Coaxial Injector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Renaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Puggelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Zurbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME Turbo Expo 2023: Turbomachinery Technical Conference and Exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2023, Boston (MA), United States. </w:t>
+              <w:t xml:space="preserve">, Jun 2023, Boston, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/GT2023-101977⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/GT2023-102876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04564363v1</w:t>
+                <w:t xml:space="preserve">hal-04565584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing Transfer Matrix Models and Measurements Using Acoustic Energy Conservation Principles</w:t>
               </w:r>
@@ -5931,51 +5931,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation d'une méthode de PTV pour les gouttes de combustible s'évaporant à proximité d'une flamme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Parant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7377,51 +7377,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction entre des ondes de choc induites par laser et des gouttelettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junghwa Yi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7856,51 +7856,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460651v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vaysse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Durox" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Vicquelin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Candel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Renaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114725" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403270v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Buisson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zimmer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fournier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Faure-Beaulieu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4069464" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340944v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4069546" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909869v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Kruljevic" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Darabiha" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113945" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040022v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Q.E. Wang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Perrin-Terrin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Durox" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114149" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340842v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2025.105893" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05233947v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Latour" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Candel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.307" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235143v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ranika Latour" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preethi Rajendram Soundararajan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4063636" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235187v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Alhaffar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Patat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105249" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446435v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Truffot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Richecoeur" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cayre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4063638" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727356v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann M&#233;ry" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105383" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04955008v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4066242" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05233882v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113782" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05233861v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105204" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665064v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105546" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990166v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Leroy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Puggelli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mirat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leparoux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.10.016" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567303v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Baillot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Blaisot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Domingues" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vignat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.08.029" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04441509v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Zurbach" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4063579" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03699639v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4055711" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04097959v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2023.112757" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768131v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Beaunier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4055451" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586643v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.117034" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768133v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4055450" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570157v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.111947" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364134v3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Parant" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-022-03443-4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674709v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4049702" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117288v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Minesi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.136" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694578v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ermanno Lo Schiavo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Laera" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gicquel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.05.054" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674711v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Vi&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4049771" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493394v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Lancien" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2020.11.009" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324635v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junghwa Yi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choongsik Bae" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3795/KSME-B.2019.43.8.549" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494341v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4045515" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486385v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Yokomori" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeru Tachibana" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.08.036" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312909v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ducruix" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4044998" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757145v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuta Arase" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4038915" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02060364v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-P. Ding" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jakirlic" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dreizler" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B&#246;hm" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2018.04.014" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424851v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.08.007" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863886v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20619/jcombsj.59.187_33" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189097v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Scouflaire" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.07.012" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567290v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/gt2023-101370" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564503v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565584v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2023-102876" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564294v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564363v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2023-101977" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567294v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/gt2023-102035" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567288v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2022-82281" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866890v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565583v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2022-82111" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834691v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861736v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335144v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Ivaldi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832347v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832334v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674675v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567271v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2020-16092" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567263v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2019-90738" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286619v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/gt2015-42775" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863998v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097667v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825509v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Hakim" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01261655v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015SACLC003" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460651v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vaysse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Durox" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Vicquelin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Candel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Renaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114725" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403270v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Buisson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zimmer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fournier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Faure-Beaulieu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4069464" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340944v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4069546" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909869v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Kruljevic" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Darabiha" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113945" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040022v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Q.E. Wang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Perrin-Terrin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Durox" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114149" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340842v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2025.105893" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05233947v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Latour" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Candel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.307" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235143v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ranika Latour" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preethi Rajendram Soundararajan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4063636" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235187v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Alhaffar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Patat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105249" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446435v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Truffot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Richecoeur" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cayre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4063638" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727356v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann M&#233;ry" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105383" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04955008v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4066242" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05233882v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113782" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05233861v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105204" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665064v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105546" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990166v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Leroy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Puggelli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mirat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leparoux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.10.016" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567303v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Baillot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Blaisot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Domingues" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vignat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.08.029" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04441509v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Zurbach" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4063579" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03699639v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4055711" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04097959v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2023.112757" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768131v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Beaunier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4055451" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364134v3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Parant" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-022-03443-4" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570157v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.111947" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586643v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.117034" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768133v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4055450" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674709v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4049702" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117288v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Minesi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.136" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694578v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ermanno Lo Schiavo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Laera" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gicquel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.05.054" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674711v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Vi&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4049771" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493394v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Lancien" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2020.11.009" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494341v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4045515" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324635v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junghwa Yi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choongsik Bae" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3795/KSME-B.2019.43.8.549" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486385v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Yokomori" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeru Tachibana" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.08.036" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312909v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ducruix" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4044998" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757145v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuta Arase" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4038915" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02060364v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-P. Ding" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jakirlic" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dreizler" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B&#246;hm" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2018.04.014" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424851v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.08.007" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863886v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20619/jcombsj.59.187_33" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189097v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Scouflaire" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.07.012" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567290v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/gt2023-101370" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564503v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564363v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2023-101977" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564294v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565584v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2023-102876" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567294v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/gt2023-102035" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567288v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2022-82281" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866890v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565583v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2022-82111" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834691v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861736v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335144v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Ivaldi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832347v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832334v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674675v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567271v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2020-16092" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567263v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2019-90738" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286619v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/gt2015-42775" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863998v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097667v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825509v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Hakim" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01261655v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015SACLC003" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>