--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -93,51 +93,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (39)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (41)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -257,4770 +257,5004 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05460651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-Acoustic Instabilities and Shape Bifurcations of a Pilot-Only Spray Flame in a Staged Burner</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Buisson</w:t>
+                <w:t xml:space="preserve">Ignition dynamics of a hydrogen-fueled annular combustor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vaysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Durox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Vicquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Candel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Renaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4069464⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41 (1), pp.105893. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2025.105893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05403270v1</w:t>
+                <w:t xml:space="preserve">hal-05340842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azimuthal Instabilities Arising in an Annular Combustor Equipped With Pure Hydrogen Injection Units</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical study on the impact of Nanosecond Repetitively Pulsed discharges on the lean blowout limit for a hydrogen/air swirled flame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Kruljevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Q.E. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vaysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Perrin-Terrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Durox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 148 (1), pp.011008. </w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 277, pp.114149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4069546⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2025.114149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05340944v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05040022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimentation and simulation of a swirled burner featuring cross-flow hydrogen injection with a focus on the OH* chemiluminescence</w:t>
+                <w:t xml:space="preserve">Thermo-Acoustic Instabilities and Shape Bifurcations of a Pilot-Only Spray Flame in a Staged Burner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Kruljevic</w:t>
+                <w:t xml:space="preserve">Quentin Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nasser Darabiha</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Antoine Renaud</w:t>
+                <w:t xml:space="preserve">Laurent Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Faure-Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2024.113945⟩</w:t>
+              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 147 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4069464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04909869v1</w:t>
+                <w:t xml:space="preserve">hal-05403270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study on the impact of Nanosecond Repetitively Pulsed discharges on the lean blowout limit for a hydrogen/air swirled flame</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Azimuthal Instabilities Arising in an Annular Combustor Equipped With Pure Hydrogen Injection Units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vaysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Durox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Vicquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Candel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2025.114149⟩</w:t>
+              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 148 (1), pp.011008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4069546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05040022v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05340944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignition dynamics of a hydrogen-fueled annular combustor</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Candel</w:t>
+                <w:t xml:space="preserve">Unified limit-cycle amplitude prediction and symmetry-breaking analysis of combustion instabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Durox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Candel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2025.105893⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1007, pp.A66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2025.10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05340842v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05601715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiments on symmetry breaking of azimuthal combustion instabilities and their analysis combining acoustic energy balance and flame describing functions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Durox</w:t>
+                <w:t xml:space="preserve">Combustion instabilities in annular systems: Evidence that liquid fuels with similar characteristics can lead to notably different behaviors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véranika Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Durox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Candel</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Candel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 985, pp.A31. </w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 278, pp.114235. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2024.307⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2025.114235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05233947v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05601709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Transfer Matrix Models and Measurements Using Acoustic Energy Conservation Principles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimentation and simulation of a swirled burner featuring cross-flow hydrogen injection with a focus on the OH* chemiluminescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Kruljevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véranika Latour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Preethi Rajendram Soundararajan</w:t>
+                <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Durox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vaysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4063636⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 273, pp.113945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2024.113945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05235143v1</w:t>
+                <w:t xml:space="preserve">hal-04909869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of pressure-based flame describing functions measured in an annular combustor under self-sustained oscillations and in an externally modulated linear combustor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of NOx scaling laws in swirled partially premixed hydrogen flames on a coaxial injector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdallah Alhaffar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véranika Latour</w:t>
+                <w:t xml:space="preserve">Stefano Puggelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Patat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Durox</w:t>
+                <w:t xml:space="preserve">Clément Mirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Leparoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2024.105249⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 91, pp.256-266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2024.10.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235187v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04990166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermittency of Flame Structure and Thermo-Acoustic Behavior in a Staged Multipoint Injector Using Liquid Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Truffot</w:t>
+                <w:t xml:space="preserve">Experiments on symmetry breaking of azimuthal combustion instabilities and their analysis combining acoustic energy balance and flame describing functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Durox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Candel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4063638⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 985, pp.A31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2024.307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04446435v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05233947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of air preheating temperature on the dynamic behaviour of a swirled spray flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Truffot</w:t>
+                <w:t xml:space="preserve">Assessing Transfer Matrix Models and Measurements Using Acoustic Energy Conservation Principles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véranika Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preethi Rajendram Soundararajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Durox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yoann Méry</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Candel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2024.105383⟩</w:t>
+              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 146 (1), pp.011021-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4063636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04727356v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Thermo-Acoustic Instabilities Induced by Hydrogen Swirling Flames</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Vaysse</w:t>
+                <w:t xml:space="preserve">Comparison of pressure-based flame describing functions measured in an annular combustor under self-sustained oscillations and in an externally modulated linear combustor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Alhaffar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véranika Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Patat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Durox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Renaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 147 (1), </w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40 (1-4), pp.105249. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4066242⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2024.105249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04955008v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-driven model-based instability prediction in an annular combustor relying on a flame response mapping of the operating domain</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Durox</w:t>
+                <w:t xml:space="preserve">Effect of air preheating temperature on the dynamic behaviour of a swirled spray flame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Truffot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Candel</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Richecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Méry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2024.113782⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40 (1-4), pp.105383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2024.105383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05233882v1</w:t>
+                <w:t xml:space="preserve">hal-04727356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and theoretical estimation of acoustic energy source terms and instability growth rates in an annular combustor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Durox</w:t>
+                <w:t xml:space="preserve">Intermittency of Flame Structure and Thermo-Acoustic Behavior in a Staged Multipoint Injector Using Liquid Fuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Truffot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Richecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2024.105204⟩</w:t>
+              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 146 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4063638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05233861v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04446435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma-assisted combustion of hydrogen swirling flames: Extension of lean blowout limit and NO$_x$ emissions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of Thermo-Acoustic Instabilities Induced by Hydrogen Swirling Flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vaysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Durox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Candel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2024.105546⟩</w:t>
+              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 147 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4066242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04665064v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04955008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of NOx scaling laws in swirled partially premixed hydrogen flames on a coaxial injector</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Clément Mirat</w:t>
+                <w:t xml:space="preserve">Data-driven model-based instability prediction in an annular combustor relying on a flame response mapping of the operating domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véranika Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Durox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Candel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 91, pp.256-266. </w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 270, pp.113782. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2024.10.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2024.113782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04990166v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05233882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swirling spray flames dynamical blow out induced by transverse acoustic oscillations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Vignat</w:t>
+                <w:t xml:space="preserve">Plasma-assisted combustion of hydrogen swirling flames: Extension of lean blowout limit and NO$_x$ emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Perrin-Terrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vaysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Durox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Vicquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Candel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 39 (4), pp.4651-4659. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2022.08.029⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 40 (1-4), pp.105546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2024.105546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04567303v1</w:t>
+                <w:t xml:space="preserve">hal-04665064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and NOx Emissions of Stratified Hydrogen-Air Flames Stabilized on a Coaxial Injector</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clément Mirat</w:t>
+                <w:t xml:space="preserve">Experimental and theoretical estimation of acoustic energy source terms and instability growth rates in an annular combustor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véranika Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Durox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Candel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4063579⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40 (1-4), pp.105204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2024.105204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04441509v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05233861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization of Low-NOx Hydrogen Flames on a Dual-Swirl Coaxial Injector</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clément Mirat</w:t>
+                <w:t xml:space="preserve">Impact of spray dynamics on combustion instabilities investigated by changing the atomizer recess in a swirl combustor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preethi Rajendram Soundararajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Durox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ronan Vicquelin</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Candel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4055711⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 252, pp.112757. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2023.112757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03699639v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of spray dynamics on combustion instabilities investigated by changing the atomizer recess in a swirl combustor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Durox</w:t>
+                <w:t xml:space="preserve">Stabilization of Low-NOx Hydrogen Flames on a Dual-Swirl Coaxial Injector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Candel</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2023.112757⟩</w:t>
+              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 145 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4055711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04097959v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03699639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Flame Describing Functions Measured in Single and Multiple Injector Configurations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Swirling spray flames dynamical blow out induced by transverse acoustic oscillations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Patat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Baillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Blaisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Domingues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vignat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Beaunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4055451⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39 (4), pp.4651-4659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2022.08.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03768131v2</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04567303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of the PTV method for droplets evaporating in vicinity of a flame</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Zimmer</w:t>
+                <w:t xml:space="preserve">Structure and NOx Emissions of Stratified Hydrogen-Air Flames Stabilized on a Coaxial Injector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Puggelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Zurbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experiments in Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00348-022-03443-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 146 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4063579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03364134v3</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04441509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swirler effects on combustion instabilities analyzed with measured FDFs, injector impedances and damping rates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Comparison of Flame Describing Functions Measured in Single and Multiple Injector Configurations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preethi Rajendram Soundararajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Durox</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Durox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Beaunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2021.111947⟩</w:t>
+              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4055451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03570157v2</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768131v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do flame describing functions suitably represent combustion dynamics under self-sustained oscillations?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Swirler effects on combustion instabilities analyzed with measured FDFs, injector impedances and damping rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preethi Rajendram Soundararajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Durox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vignat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Candel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2022.117034⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 238, pp.111947. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2021.111947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03586643v2</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570157v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azimuthal Instabilities of an Annular Combustor with Different Swirling Injectors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Durox</w:t>
+                <w:t xml:space="preserve">Adaptation of the PTV method for droplets evaporating in vicinity of a flame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Parant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Candel</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Richecoeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 63, </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4055450⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00348-022-03443-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03768133v2</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03364134v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of different fuels on combustion instabilities in an annular combustor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Do flame describing functions suitably represent combustion dynamics under self-sustained oscillations?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preethi Rajendram Soundararajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Durox</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Durox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Candel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 143 (3), pp.031007. </w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 534, pp.117034. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4049702⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2022.117034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03674709v1</w:t>
+                <w:t xml:space="preserve">hal-03586643v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of lean blow out performance of spray and premixed swirled flames using nanosecond repetitively pulsed discharges</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Azimuthal Instabilities of an Annular Combustor with Different Swirling Injectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preethi Rajendram Soundararajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Durox</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Durox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Candel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2020.06.136⟩</w:t>
+              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4055450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03117288v1</w:t>
+                <w:t xml:space="preserve">hal-03768133v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of spray and swirling flame under acoustic oscillations : A joint experimental and LES investigation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Effect of different fuels on combustion instabilities in an annular combustor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preethi Rajendram Soundararajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Davide Laera</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Durox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Candel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2020.05.054⟩</w:t>
+              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 143 (3), pp.031007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4049702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03694578v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03674709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Joint Experimental and LES Characterization of the Liquid Fuel Spray in a Swirl Injector</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Dynamics of spray and swirling flame under acoustic oscillations : A joint experimental and LES investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aymeric Vié</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ermanno Lo Schiavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Laera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4049771⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 38 (4), pp.6015-6024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2020.05.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03674711v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03694578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of transient PVC dynamics in a strongly swirled spray flame using high speed planar laser imaging of SnO 2 microparticles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">A Joint Experimental and LES Characterization of the Liquid Fuel Spray in a Swirl Injector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Durox</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preethi Rajendram Soundararajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Durox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Renaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2020.11.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 143 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4049771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03493394v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03674711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Amplitude Combustion Instabilities in an Annular Combustor Inducing Pressure Field Deformation and Flame Blow Off</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Improvement of lean blow out performance of spray and premixed swirled flames using nanosecond repetitively pulsed discharges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Durox</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Minesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preethi Rajendram Soundararajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Durox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4045515⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 38 (4), pp.6559-6566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2020.06.136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02494341v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03117288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">레이저 유도 플라즈마가 기상 유동에 미치는 영향</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Choongsik Bae</w:t>
+                <w:t xml:space="preserve">Investigation of transient PVC dynamics in a strongly swirled spray flame using high speed planar laser imaging of SnO 2 microparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Durox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théa Lancien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Vicquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions of the Korean Society of Mechanical Engineers - B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3795/KSME-B.2019.43.8.549⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 225, pp.305 - 319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2020.11.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324635v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03493394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of a thermo-acoustic instability triggering in a low-swirl burner using simultaneous time-resolved acetone and OH-PLIF</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High Amplitude Combustion Instabilities in an Annular Combustor Inducing Pressure Field Deformation and Flame Blow Off</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Durox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Shigeru Tachibana</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Candel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2018.08.036⟩</w:t>
+              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 142 (1), pp.011016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4045515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03486385v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02494341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study of the Precessing Vortex Core Impact on the Liquid Fuel Spray in a Gas Turbine Model Combustor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">레이저 유도 플라즈마가 기상 유동에 미치는 영향</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junghwa Yi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Choongsik Bae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Zimmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4044998⟩</w:t>
+              <w:t xml:space="preserve">Transactions of the Korean Society of Mechanical Engineers - B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 43 (8), pp.549-554. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3795/KSME-B.2019.43.8.549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02312909v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study of Thermo-Acoustic Instability Triggering in a Staged Liquid Fuel Combustor Using High-Speed OH-PLIF</w:t>
+                <w:t xml:space="preserve">Study of a thermo-acoustic instability triggering in a low-swirl burner using simultaneous time-resolved acetone and OH-PLIF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takeshi Yokomori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shigeru Tachibana</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Takeshi Yokomori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4038915⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 37, pp.2627 - 2633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2018.08.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01757145v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03486385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization of the velocity boundary layer in a motored IC engine</w:t>
+                <w:t xml:space="preserve">Experimental Study of the Precessing Vortex Core Impact on the Liquid Fuel Spray in a Gas Turbine Model Combustor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">B. Böhm</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Ducruix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Zimmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2018.04.014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4044998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02060364v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02312909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bistable behaviour and thermo-acoustic instability triggering in a gas turbine model combustor</w:t>
+                <w:t xml:space="preserve">Experimental characterization of the velocity boundary layer in a motored IC engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Zimmer</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.-P. Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jakirlic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dreizler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Böhm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2016.08.007⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 71, pp.366-377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2018.04.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01424851v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02060364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bistability and Transitions between Stable Operation and Thermo-Acoustic Instability in a Staged Liquid-Fuel Combustor</w:t>
+                <w:t xml:space="preserve">Experimental Study of Thermo-Acoustic Instability Triggering in a Staged Liquid Fuel Combustor Using High-Speed OH-PLIF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shigeru Tachibana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuta Arase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Ducruix</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Zimmer</w:t>
+                <w:t xml:space="preserve">Takeshi Yokomori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Journal of the Combustion Society of Japan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 59 (187), pp.33-40. </w:t>
+              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 140 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20619/jcombsj.59.187_33⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4038915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01863886v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01757145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flame shape transition in a swirl stabilised liquid fueled burner</w:t>
+                <w:t xml:space="preserve">Bistability and Transitions between Stable Operation and Thermo-Acoustic Instability in a Staged Liquid-Fuel Combustor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Ducruix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Journal of the Combustion Society of Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 59 (187), pp.33-40. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Scouflaire</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">⟨10.20619/jcombsj.59.187_33⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01863886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bistable behaviour and thermo-acoustic instability triggering in a gas turbine model combustor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Ducruix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Zimmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36 (3), pp.3899-3906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2016.08.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01424851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flame shape transition in a swirl stabilised liquid fueled burner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Ducruix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Scouflaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2015, 35, pp.3365-3372. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.proci.2014.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5030,181 +5264,181 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Fuel Composition on Azimuthal Combustion Instabilities in an Annular Combustor Equipped With Spray Injectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véranika Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Durox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preethi Rajendram Soundararajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Candel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME Turbo Expo 2023: Turbomachinery Technical Conference and Exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Boston, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/gt2023-101370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04567290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of self-sustained thermoacoustic instabilities in pure hydrogen swirling flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vaysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5259,73 +5493,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on Thermoacoustics in Combustion: Industry meets Academia (SoTiC 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CAPS, ETH Zürich, ZHAV, Sep 2023, Zürich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04564503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilization and Dynamics of Pure Hydrogen Swirling Flames Using Cross-Flow Injection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vaysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5370,132 +5604,132 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME Turbo Expo 2023: Turbomachinery Technical Conference and Exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Boston (MA), United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/GT2023-101977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04564363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and light emission of swirling flames produced by pure hydrogen injection in cross-flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vaysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Durox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preethi Rajendram Soundararajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5514,1846 +5748,1846 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Combustion Meeting (ECM 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CORIA (UMR 6614), GFC (French Section of the Combustion Institute), Apr 2023, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04564294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and NOx Emissions of Stratified Hydrogen-Air Flames Stabilized on a Coaxial Injector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Puggelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Zurbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME Turbo Expo 2023: Turbomachinery Technical Conference and Exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Boston, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/GT2023-102876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04565584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing Transfer Matrix Models and Measurements Using Acoustic Energy Conservation Principles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véranika Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preethi Rajendram Soundararajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Durox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Candel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME Turbo Expo 2023: Turbomachinery Technical Conference and Exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Boston, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/gt2023-102035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04567294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azimuthal Instabilities of an Annular Combustor With Different Swirling Injectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preethi Rajendram Soundararajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Durox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Candel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME Turbo Expo 2022: Turbomachinery Technical Conference and Exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Rotterdam, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/GT2022-82281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04567288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation d'une méthode de PTV pour les gouttes de combustible s'évaporant à proximité d'une flamme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Parant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Richecoeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17 ème Congrès Francophone de Techniques Laser (CFTL 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Louvain, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03866890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilization of Low-NOx Hydrogen Flames on a Dual-Swirl Coaxial Injector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME Turbo Expo 2022: Turbomachinery Technical Conference and Exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Rotterdam, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/GT2022-82111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04565583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison entre flot optique et corrélation croisée pour décrire la dynamique d'un système d'injection turbulent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Truffot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Richecoeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17 ème Congrès Francophone de Techniques Laser (CFTL 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Louvain, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03834691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COMPARAISON ENTRE FLOT OPTIQUE ET CORRELATION CROISEE POUR DECRIRE LA DYNAMIQUE D’UN SYSTEME D’INJECTION TURBULENT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Truffot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Richecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cayre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17 ème Congrès Francophone de Techniques Laser (CFTL 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Louvain, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03861736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bistability of a modulated downwards oriented laminar flame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Truffot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Ivaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Richecoeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Combustion Meeting (2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Naples (virtual), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03335144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The flame describing function and flame dynamics under self-sustained oscillations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Impact of injector characteristics on combustion instabilities in a swirl-spray combustor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preethi Rajendram Soundararajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Preethi Rajendram Soundararajan</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Durox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Renaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Durox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Candel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5e colloque de l'initiative en combustion avancée (INCA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Safran, Apr 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03832347v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of injector characteristics on combustion instabilities in a swirl-spray combustor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">The flame describing function and flame dynamics under self-sustained oscillations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preethi Rajendram Soundararajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Vignat</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Durox</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Candel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5e colloque de l'initiative en combustion avancée (INCA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Safran, Apr 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03832334v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swirling spray flames dynamical blow-out induced by transverse acoustic oscillations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Patat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Baillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Blaisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Domingues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on Thermoacoustics in Combustion: Industry meets Academia (soTiC 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Munich, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03674675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Different Fuels on Combustion Instabilities in an Annular Combustor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preethi Rajendram Soundararajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Durox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Candel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME Turbo Expo 2020: Turbomachinery Technical Conference and Exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Virtual, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/GT2020-16092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04567271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Amplitude Combustion Instabilities in an Annular Combustor Inducing Pressure Field Deformation and Flame Blow-Off</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Durox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Candel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME Turbo Expo 2019: Turbomachinery Technical Conference and Exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Phoenix, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/GT2019-90738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04567263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Study Of The Interactions Betwen Air Flow Rate Modulations And PVC In A Swirl-Stabilised Liquid Fuel Burner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Ducruix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Scouflaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Zimmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of ASME Turbo Expo 2015 GT2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Montreal, Canada. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/gt2015-42775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01286619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of fuel staging on the flame shape in a staged liquid-fueled burner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Scouflaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Ducruix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Zimmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Combustion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Lund, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01863998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7363,236 +7597,236 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction entre des ondes de choc induites par laser et des gouttelettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junghwa Yi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Zimmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L. Zimmer ed. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil des actes du 16e Congrès Francophone de Techniques Laser pour la Mécanique des Fluides.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire EM2C, CNRS, CentraleSupélec, Université Paris−Saclay, pp 269−276, 2018, 979−10−699−2816−9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02097667v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DMD algorithms for experimental data processing in combustion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Richecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layal Hakim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Zimmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceeding of the 2012 Summer Program</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Center for Turbulence Research, Stanford University, pp.459-468, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00825509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7602,114 +7836,208 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-speed diagnostics for the study of flame stabilization and transient behaviour in a swirled burner with variable liquid-fuel distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Other. Université Paris Saclay (COmUE), 2015. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015SACLC003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01261655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HDR (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flame stabilization and dynamics for aeronautical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Reactive fluid environment. Université Paris-Saclay, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HDR</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-05605634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId172"/>
+      <w:footerReference w:type="default" r:id="rId177"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7856,51 +8184,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460651v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vaysse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Durox" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Vicquelin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Candel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Renaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114725" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403270v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Buisson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zimmer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fournier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Faure-Beaulieu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4069464" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340944v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4069546" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909869v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Kruljevic" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Darabiha" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113945" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040022v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Q.E. Wang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Perrin-Terrin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Durox" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114149" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340842v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2025.105893" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05233947v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Latour" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Candel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.307" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235143v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ranika Latour" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preethi Rajendram Soundararajan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4063636" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235187v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Alhaffar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Patat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105249" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446435v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Truffot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Richecoeur" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cayre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4063638" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727356v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann M&#233;ry" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105383" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04955008v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4066242" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05233882v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113782" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05233861v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105204" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665064v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105546" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990166v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Leroy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Puggelli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mirat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leparoux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.10.016" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567303v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Baillot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Blaisot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Domingues" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vignat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.08.029" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04441509v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Zurbach" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4063579" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03699639v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4055711" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04097959v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2023.112757" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768131v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Beaunier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4055451" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364134v3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Parant" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-022-03443-4" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570157v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.111947" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586643v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.117034" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768133v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4055450" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674709v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4049702" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117288v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Minesi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.136" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694578v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ermanno Lo Schiavo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Laera" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gicquel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.05.054" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674711v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Vi&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4049771" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493394v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Lancien" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2020.11.009" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494341v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4045515" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324635v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junghwa Yi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choongsik Bae" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3795/KSME-B.2019.43.8.549" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486385v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Yokomori" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeru Tachibana" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.08.036" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312909v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ducruix" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4044998" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757145v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuta Arase" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4038915" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02060364v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-P. Ding" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jakirlic" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dreizler" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B&#246;hm" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2018.04.014" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424851v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.08.007" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863886v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20619/jcombsj.59.187_33" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189097v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Scouflaire" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.07.012" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567290v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/gt2023-101370" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564503v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564363v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2023-101977" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564294v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565584v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2023-102876" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567294v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/gt2023-102035" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567288v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2022-82281" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866890v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565583v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2022-82111" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834691v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861736v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335144v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Ivaldi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832347v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832334v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674675v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567271v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2020-16092" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567263v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2019-90738" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286619v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/gt2015-42775" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863998v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097667v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825509v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Hakim" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01261655v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015SACLC003" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460651v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vaysse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Durox" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Vicquelin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Candel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Renaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114725" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340842v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2025.105893" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040022v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Kruljevic" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Q.E. Wang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Perrin-Terrin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Durox" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114149" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403270v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Buisson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zimmer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fournier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Faure-Beaulieu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4069464" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340944v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4069546" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601715v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Latour" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Candel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.10" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601709v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ranika Latour" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114235" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909869v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Darabiha" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113945" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990166v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Leroy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Puggelli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mirat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leparoux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.10.016" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05233947v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.307" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235143v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preethi Rajendram Soundararajan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4063636" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235187v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Alhaffar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Patat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105249" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727356v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Truffot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Richecoeur" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann M&#233;ry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105383" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446435v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cayre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4063638" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04955008v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4066242" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05233882v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113782" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665064v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105546" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05233861v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105204" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04097959v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2023.112757" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03699639v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4055711" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567303v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Baillot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Blaisot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Domingues" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vignat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.08.029" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04441509v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Zurbach" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4063579" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768131v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Beaunier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4055451" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570157v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.111947" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364134v3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Parant" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-022-03443-4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586643v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.117034" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768133v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4055450" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674709v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4049702" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694578v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ermanno Lo Schiavo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Laera" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gicquel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.05.054" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674711v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Vi&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4049771" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117288v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Minesi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.136" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493394v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Lancien" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2020.11.009" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494341v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4045515" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324635v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junghwa Yi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choongsik Bae" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3795/KSME-B.2019.43.8.549" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486385v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Yokomori" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeru Tachibana" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.08.036" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312909v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ducruix" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4044998" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02060364v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-P. Ding" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jakirlic" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dreizler" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B&#246;hm" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2018.04.014" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757145v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuta Arase" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4038915" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863886v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20619/jcombsj.59.187_33" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424851v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.08.007" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189097v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Scouflaire" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.07.012" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567290v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/gt2023-101370" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564503v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564363v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2023-101977" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564294v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565584v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2023-102876" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567294v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/gt2023-102035" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567288v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2022-82281" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866890v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565583v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2022-82111" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834691v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861736v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335144v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Ivaldi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832334v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832347v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674675v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567271v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2020-16092" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567263v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2019-90738" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286619v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/gt2015-42775" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863998v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097667v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825509v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Hakim" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01261655v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015SACLC003" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05605634v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>