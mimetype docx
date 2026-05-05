--- v0 (2026-04-07)
+++ v1 (2026-05-05)
@@ -428,295 +428,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04668261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow patterns and pathways of legacy and contemporary pesticides in surface waters in tropical volcanic catchments</w:t>
+                <w:t xml:space="preserve">Is a dissipation half-life of 5 years for chlordecone in soils of the French West Indies relevant?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Voltz</w:t>
+                <w:t xml:space="preserve">Pierre-Loïc Saaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Andrieux</w:t>
+                <w:t xml:space="preserve">Olivier Grünberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatja Samouëlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Ponchant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Grünberger</w:t>
+                <w:t xml:space="preserve">Yves Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.164815⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 324, pp.121283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2023.121283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04167462v1</w:t>
+                <w:t xml:space="preserve">hal-04029726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is a dissipation half-life of 5 years for chlordecone in soils of the French West Indies relevant?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flow patterns and pathways of legacy and contemporary pesticides in surface waters in tropical volcanic catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Voltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Loïc Saaidi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Patrick Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatja Samouëlian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Ponchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grünberger</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antoine Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 324, pp.121283. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 893, pp.164815. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2023.121283⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.164815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04029726v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04167462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the temporal dynamics of chlordecone in the profile of tropical polluted soils as affected by land use change</w:t>
               </w:r>
@@ -1918,51 +1918,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grünberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hedi Hamrouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3758,90 +3758,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compréhension de la dispersion hydrologique des pesticides anciens et actuels dans les bassins versants Antillais : Apport des chroniques de l’observatoire OPALE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatja Samouëlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Ponchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grünberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52. Congrès du Groupe Français des Pesticides (GFP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Lyon, France</w:t>
@@ -4008,77 +4008,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les voies et dynamiques de contamination de la CLD dans les eaux de surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatja Samouëlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Ponchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grünberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4114,230 +4114,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04179927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PLATINAAE, an analytical platform for your research in environmental chemistry</w:t>
+                <w:t xml:space="preserve">Platinaae : plateforme d’ingénieurie en chimie analytique au service de vos recherches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Annie Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pierre Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Nantes, France. , 2016</w:t>
+              <w:t xml:space="preserve">Congrès 2016 de la Société d'Ecotoxicologie Fondamentale et Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Reims, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02800370v1</w:t>
+                <w:t xml:space="preserve">hal-01604178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Platinaae : plateforme d’ingénieurie en chimie analytique au service de vos recherches</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">PLATINAAE, an analytical platform for your research in environmental chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès 2016 de la Société d'Ecotoxicologie Fondamentale et Appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Reims, France. 2016</w:t>
+              <w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Nantes, France. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604178v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02800370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseignements tirés de la comparaison des résultats analytiques entre deux campagnes du RMQS, en Région Centre</w:t>
               </w:r>
@@ -4588,77 +4588,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Données sur la contamination des eaux de surface par la chlordécone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grünberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lai-Ting Pak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4929,51 +4929,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FFECE362"/>
+    <w:nsid w:val="C7BF87BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5160,51 +5160,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-richard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6317-9229" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04718538v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Campan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatja Samou&#235;lian" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Richard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Negro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lagacherie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2024.e00830" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04668261v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah E Martin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Muselet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Kanso" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla Alnajjar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mexler" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.174610" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167462v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Ponchant" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gr&#252;nberger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.164815" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029726v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Lo&#239;c Saaidi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Roux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.121283" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03285567v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Sierra" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/environsci.2021020" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818267v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delannoy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yehya" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Techer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Razafitianamaharavo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.05.181" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651297v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folkert van Oort" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remigio Paradelo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Proix" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Breuil" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Delarue" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633744v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bidar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Waterlot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Verdin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courcot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.01.029" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N2X054S3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687885v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461150v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heurtaux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Michaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bell" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alexandre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622768302007988E12" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640025v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pelfr&#234;ne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie A. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10653-015-9684-1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651411v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Douay" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roussel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Girondelot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-012-2767-x" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A9ACCC7C69DF612D4ED56AE3DADB18E7BE27184F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829418v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pauget" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gimbert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coeurdassier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Crini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2013.04.018" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7ZVNH042-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651109v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossano Ciampalini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gomez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hedi Hamrouni" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2012.07.022" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650865v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Planque" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fourrier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-012-2818-3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6DZ08ZSS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963349v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pelfrene" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mazzuca" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Nisse" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cuny" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2011.09.008" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9S57M2SZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755525v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vandenbulcke" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guernion" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Beguiristain" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2011.09.015" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413224v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barras" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mezzetti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lazzaroni" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2009.05.054" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4P0S5JML-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165350v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jolimaitre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poirier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blanpain" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delord" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069838v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Marchi-Artzner" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Lalloz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Brienne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Artzner" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0406625101" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04564630v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Tailame" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lai Ting Pak" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Seux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte R Dromard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179952v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte R. Dromard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03917541v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazaire Robin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03954055v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Razafitianamaharavo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Caria" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarg&#232;s-Pelletier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04608175v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Baize" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573189v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Benbihi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pradalier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Perez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalinde van Couwenberghe" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809633v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Abdelnour" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lener" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Steeg" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04926517v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04564481v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bajazet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charlier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Chatagnon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Desseix" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179927v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800370v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Masson" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604178v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gu&#233;rin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740272v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Boulonne" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Louis" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Saby" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rati&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805846v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05053904v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lai-Ting Pak" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05052751v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Hogge" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-richard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6317-9229" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04718538v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Campan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatja Samou&#235;lian" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Richard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Negro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lagacherie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2024.e00830" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04668261v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah E Martin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Muselet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Kanso" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla Alnajjar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mexler" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.174610" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029726v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Lo&#239;c Saaidi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gr&#252;nberger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Roux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.121283" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167462v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Ponchant" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.164815" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03285567v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Sierra" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/environsci.2021020" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818267v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delannoy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yehya" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Techer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Razafitianamaharavo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.05.181" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651297v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folkert van Oort" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remigio Paradelo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Proix" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Breuil" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Delarue" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633744v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bidar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Waterlot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Verdin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courcot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.01.029" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N2X054S3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687885v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461150v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heurtaux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Michaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bell" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alexandre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622768302007988E12" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640025v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pelfr&#234;ne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie A. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10653-015-9684-1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651411v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Douay" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roussel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Girondelot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-012-2767-x" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A9ACCC7C69DF612D4ED56AE3DADB18E7BE27184F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829418v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pauget" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gimbert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coeurdassier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Crini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2013.04.018" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7ZVNH042-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651109v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossano Ciampalini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gomez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hedi Hamrouni" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2012.07.022" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650865v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Planque" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fourrier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-012-2818-3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6DZ08ZSS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963349v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pelfrene" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mazzuca" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Nisse" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cuny" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2011.09.008" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9S57M2SZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755525v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vandenbulcke" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guernion" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Beguiristain" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2011.09.015" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413224v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barras" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mezzetti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lazzaroni" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2009.05.054" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4P0S5JML-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165350v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jolimaitre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poirier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blanpain" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delord" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069838v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Marchi-Artzner" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Lalloz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Brienne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Artzner" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0406625101" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04564630v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Tailame" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lai Ting Pak" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Seux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte R Dromard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179952v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte R. Dromard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03917541v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazaire Robin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03954055v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Razafitianamaharavo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Caria" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarg&#232;s-Pelletier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04608175v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Baize" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573189v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Benbihi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pradalier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Perez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalinde van Couwenberghe" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809633v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Abdelnour" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lener" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Steeg" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04926517v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04564481v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bajazet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charlier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Chatagnon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Desseix" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179927v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604178v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gu&#233;rin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Masson" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800370v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740272v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Boulonne" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Louis" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Saby" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rati&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805846v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05053904v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lai-Ting Pak" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05052751v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Hogge" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>