--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -343,224 +343,224 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05357720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le baromètre du non-recours dans le Blaisois</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'insécurité sociale en milieu rural en Isère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Chanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Jouny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Observatoire des non-recours aux droits et services; Pacte - Université Grenoble Alpes. 2024</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Rossille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Conseil départemental de l'Isère. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04649430v1</w:t>
+                <w:t xml:space="preserve">halshs-04798619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'insécurité sociale en milieu rural en Isère</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le baromètre du non-recours dans le Blaisois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Olm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Observatoire des non-recours aux droits et services; Pacte - Université Grenoble Alpes. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Rossille</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">halshs-04798619v1</w:t>
+                <w:t xml:space="preserve">halshs-04649430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le baromètre du non-recours sur la Communauté de communes du Rhônes aux gorges de l'Ardèche</w:t>
               </w:r>
@@ -3473,191 +3473,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04660269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le « non-recours » : ses formes et enjeux en termes de politiques sociales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Agir sur le renoncement aux soins. Regard sur un dispositif issu d’une collaboration entre l'Assurance maladie et une équipe de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héléna Revil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fatoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le non-recours aux prestations sociales. Causes, conséquences et recommandations à l’intention de la politique et de la pratique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association suisse de politiques sociales, Oct 2018, Bern (CH), Suisse</w:t>
+              <w:t xml:space="preserve">Santé : équité ou égalité ? Définir, mesurer, agir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Fédératif d’Études et de Recherches Interdisciplinaires Santé Société (IFERISS), May 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04650301v1</w:t>
+                <w:t xml:space="preserve">halshs-04660281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agir sur le renoncement aux soins. Regard sur un dispositif issu d’une collaboration entre l'Assurance maladie et une équipe de recherche</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le « non-recours » : ses formes et enjeux en termes de politiques sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé : équité ou égalité ? Définir, mesurer, agir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Fédératif d’Études et de Recherches Interdisciplinaires Santé Société (IFERISS), May 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Le non-recours aux prestations sociales. Causes, conséquences et recommandations à l’intention de la politique et de la pratique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association suisse de politiques sociales, Oct 2018, Bern (CH), Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04660281v1</w:t>
+                <w:t xml:space="preserve">hal-04650301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques territoriales en matière d’accès aux droits : le rôle des acteurs intermédiaires</w:t>
               </w:r>
@@ -5423,51 +5423,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E4AB2B0E"/>
+    <w:nsid w:val="2F9C1D63"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5654,51 +5654,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-rode" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-8844-9625" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05357678v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rode" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Olm" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05357720v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04649430v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04798619v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chanal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Jouny" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Morand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rossille" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04649453v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649980v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rousset" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gout" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Villeval" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04649480v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618424v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Marc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Portela" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Hannafi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Le Gall" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082347v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650049v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grosdemouge" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Qu&#233;rel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04156225v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gravoin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650126v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Warin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650140v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chauveaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650153v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650168v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pesle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650210v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Hurtubise" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bellot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660226v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Mc All" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luc Lupien" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Gutierrez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233;e Fleury" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Robert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660199v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05308497v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsdelaube.fr/catalogue_de_livres/instituer-le-droit-au-logement/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852393v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/2566-7742-2024-2-153" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649270v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijsw.12652" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649321v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.397.0020" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03368131v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1080870ar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649360v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Verger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.204.0169" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02051988v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Revil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fatoux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.12.043" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00739773v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Chatelard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lagabrielle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00739772v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00698617v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00698615v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650269v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650281v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650291v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650275v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660254v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04023085v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04022013v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660264v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660269v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650301v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660281v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660296v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanchet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660304v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660277v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650306v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00698620v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660313v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Saillard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mazet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650295v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660322v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Falcoff" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Flor&#232;s" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre A&#239;ach" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Favre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650298v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04151412v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04649550v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04151416v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasta Belhumeur" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04151419v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania El Fahli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04151441v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mansanti" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04151471v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00698623v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650073v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02459951v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Maz&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00488403v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-rode" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-8844-9625" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05357678v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rode" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Olm" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05357720v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04798619v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chanal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Jouny" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Morand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rossille" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04649430v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04649453v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649980v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rousset" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gout" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Villeval" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04649480v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618424v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Marc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Portela" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Hannafi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Le Gall" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082347v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650049v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grosdemouge" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Qu&#233;rel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04156225v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gravoin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650126v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Warin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650140v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chauveaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650153v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650168v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pesle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650210v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Hurtubise" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bellot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660226v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Mc All" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luc Lupien" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Gutierrez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233;e Fleury" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Robert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660199v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05308497v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsdelaube.fr/catalogue_de_livres/instituer-le-droit-au-logement/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852393v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/2566-7742-2024-2-153" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649270v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijsw.12652" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649321v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.397.0020" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03368131v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1080870ar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649360v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Verger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.204.0169" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02051988v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Revil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fatoux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.12.043" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00739773v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Chatelard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lagabrielle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00739772v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00698617v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00698615v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650269v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650281v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650291v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650275v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660254v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04023085v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04022013v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660264v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660269v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660281v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650301v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660296v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanchet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660304v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660277v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650306v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00698620v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660313v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Saillard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mazet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650295v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660322v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Falcoff" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Flor&#232;s" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre A&#239;ach" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Favre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650298v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04151412v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04649550v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04151416v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasta Belhumeur" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04151419v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania El Fahli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04151441v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mansanti" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04151471v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00698623v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650073v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02459951v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Maz&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00488403v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>