--- v0 (2026-03-15)
+++ v1 (2026-04-08)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:137.14285714286px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Antoine Seguin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maitre de Conferences</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">antoine-seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5818-5509</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">169290298</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">300834365</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusive motion of a semirigid fiber immersed in a granular flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kennedy Nexon Chagua Encarnación</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Darbois Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 11 (2), pp.024304. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/gv4x-bb9z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penetration of a spinning sphere impacting a granular medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D D Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E M Franklin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 109 (5), pp.054902. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physreve.109.054902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05234129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drag reduction during the side-by-side motion of a pair of intruders in a granular medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Franklin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Darbois Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (11), pp.114303. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.9.114303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscosimetric squeeze flow of suspensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koceila Zidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Darbois Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 47 (3), pp.17. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epje/s10189-024-00410-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Force model in the penetration by impact into confined granular media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 144 (6), pp.67001. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/ad1b64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheology of a 2D granular film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lalieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (35), pp.6838-6843. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3SM00472D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedestrians in static crowds are not grains, but game players</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Butano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñaki Echeverría-Huarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 107, pp.024612. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.107.024612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533131v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheology of granular rafts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lalieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 107 (6), pp.064901. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.107.064901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04470400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Added-mass force in dry granular matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gondret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 105 (5), pp.054903. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physreve.105.054903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penetrating a granular medium by successive impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Darbois Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 106 (5), pp.054904. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.106.054904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twist-Controlled&amp;quot; force amplification & Spinning tension transition in yarn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 128 (7), pp.078002. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.128.078002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Successive reintrusions in a granular medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Darbois Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 106 (1), pp.014906. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.106.014906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forces on an intruder combining translation and rotation in granular media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (3), pp.034302. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevfluids.7.034302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of some properties of the strong and weak force networks in a jammed granular medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Granular Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (2), pp.48. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10035-020-01015-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hysteresis of the drag force of an intruder moving into a granular medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 42 (1), pp.13. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epje/i2019-11772-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buckling of a rod penetrating into granular media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gondret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 98 (1), pp.012906. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.98.012906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dense flow around a sphere moving into a cloud of grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Lefebvre-Lepot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Powders and Grains 2017 – 8th International Conference on Micromechanics on Granular Medi, 140, pp.03013. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201714003013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drag force in a cold or hot granular medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gondret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (3), pp.032905. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.96.032905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local rheological measurements in the granular flow around an intruder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Coulais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gondret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93 (1), pp.012904. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.93.012904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evidence of the Gardner phase in a granular glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dauchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 117, pp.228001. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.117.228001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering and flow around a sphere moving into a grain cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Lefebvre-Lepot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gondret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39 (6), </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epje/i2016-16063-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elasticity of granular packings close to Jamming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coulais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dauchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 103 (3), </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2015017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear modulus and dilatancy softening in granular packings above jamming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coulais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dauchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 113 (19), </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.113.198001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plongée dans le sable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflets de la Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36, pp.22-23. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/refdp/201336022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental velocity fields and forces for a cylinder penetrating into a granular medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gondret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87 (1), pp.12201. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PHYSREVE.87.012201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dense granular flow around a penetrating object: experiment and hydrodynamic model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 107 (4), pp.048001. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.048001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sphere penetration by impact in a granular medium: A collisional process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 88 (4), pp.44002. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/88/44002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of confinement on granular penetration by impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gondret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 78, pp.010301(R). </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.78.010301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RHEOLOGY OF A PARTICLE-LADEN SOAP FILM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lalieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual European Rheology Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Leeds (Angleterre), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the possible buckling of a rod when plunging into granular matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gondret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MePhy Day: Scientific day Etienne Guyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR MePhy, Apr 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of penetration into a granular medium by successive impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Darbois Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st European Fluid Dynamics Conference EFDC1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUROMECH, Sep 2024, Aix la chapelle, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Force de masse ajoutée en milieu granulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gondret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre du Non-Linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04437733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Fibers to Yarn: Torsion Hercules Number</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiber Society 2022 Spring Conference - Fibers for a Greener Society: From Fundamentals to Advanced Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Wuhan, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheology of particle laden soap film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lalieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUFOAM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Krakow (Cracovie), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Force masse ajoutée en milieu granulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gondret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées de la Matière Condensée (JMC17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Physique (SFP), Aug 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04437705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flambage d'une tige dans un milieu granulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gondret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre du Non-Linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04437394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecoulement dense autour d'une sphère traversant un nuage de grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Lefebvre-Lepot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gondret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Force de traînée dans un milieu granulaire &amp;quot;&amp;quot;chaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Coulais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gondret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champ de vitesses et de contraintes autour d'intrus en mouvement dans un matériau granulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Coulais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gondret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperation between two objects moving side-by-side in a granular medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Darbois Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick de Moraes Franklin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Douglas Carvalho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème Rencontre du non-linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la pénétration en milieu granulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique des matériaux [physics.class-ph]. Université Paris Sud - Paris XI, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00727081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId114"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:137.14285714286px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Antoine Seguin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maitre de Conferences</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">antoine-seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5818-5509</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">169290298</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">300834365</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusive motion of a semirigid fiber immersed in a granular flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kennedy Nexon Chagua Encarnación</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Darbois Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 11 (2), pp.024304. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/gv4x-bb9z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penetration of a spinning sphere impacting a granular medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D D Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E M Franklin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 109 (5), pp.054902. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physreve.109.054902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05234129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drag reduction during the side-by-side motion of a pair of intruders in a granular medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Franklin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Darbois Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (11), pp.114303. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.9.114303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscosimetric squeeze flow of suspensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koceila Zidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Darbois Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 47 (3), pp.17. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epje/s10189-024-00410-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Force model in the penetration by impact into confined granular media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 144 (6), pp.67001. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/ad1b64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedestrians in static crowds are not grains, but game players</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Butano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñaki Echeverría-Huarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 107, pp.024612. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.107.024612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533131v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheology of a 2D granular film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lalieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (35), pp.6838-6843. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3SM00472D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheology of granular rafts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lalieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 107 (6), pp.064901. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.107.064901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04470400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penetrating a granular medium by successive impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Darbois Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 106 (5), pp.054904. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.106.054904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twist-Controlled&amp;quot; force amplification & Spinning tension transition in yarn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 128 (7), pp.078002. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.128.078002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Added-mass force in dry granular matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gondret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 105 (5), pp.054903. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physreve.105.054903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Successive reintrusions in a granular medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Darbois Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 106 (1), pp.014906. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.106.014906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forces on an intruder combining translation and rotation in granular media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (3), pp.034302. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevfluids.7.034302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of some properties of the strong and weak force networks in a jammed granular medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Granular Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (2), pp.48. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10035-020-01015-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hysteresis of the drag force of an intruder moving into a granular medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 42 (1), pp.13. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epje/i2019-11772-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buckling of a rod penetrating into granular media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gondret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 98 (1), pp.012906. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.98.012906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dense flow around a sphere moving into a cloud of grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Lefebvre-Lepot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Powders and Grains 2017 – 8th International Conference on Micromechanics on Granular Medi, 140, pp.03013. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201714003013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drag force in a cold or hot granular medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gondret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (3), pp.032905. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.96.032905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local rheological measurements in the granular flow around an intruder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Coulais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gondret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93 (1), pp.012904. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.93.012904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering and flow around a sphere moving into a grain cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Lefebvre-Lepot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gondret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39 (6), </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epje/i2016-16063-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evidence of the Gardner phase in a granular glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dauchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 117, pp.228001. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.117.228001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elasticity of granular packings close to Jamming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coulais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dauchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 103 (3), </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2015017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear modulus and dilatancy softening in granular packings above jamming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coulais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dauchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 113 (19), </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.113.198001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plongée dans le sable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflets de la Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36, pp.22-23. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/refdp/201336022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental velocity fields and forces for a cylinder penetrating into a granular medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gondret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87 (1), pp.12201. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PHYSREVE.87.012201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dense granular flow around a penetrating object: experiment and hydrodynamic model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 107 (4), pp.048001. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.048001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sphere penetration by impact in a granular medium: A collisional process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 88 (4), pp.44002. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/88/44002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of confinement on granular penetration by impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gondret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 78, pp.010301(R). </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.78.010301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperation between two objects moving side-by-side in a granular medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Darbois Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick de Moraes Franklin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Douglas Carvalho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème Rencontre du non-linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RHEOLOGY OF A PARTICLE-LADEN SOAP FILM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lalieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual European Rheology Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Leeds (Angleterre), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the possible buckling of a rod when plunging into granular matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gondret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MePhy Day: Scientific day Etienne Guyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR MePhy, Apr 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of penetration into a granular medium by successive impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Darbois Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st European Fluid Dynamics Conference EFDC1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUROMECH, Sep 2024, Aix la chapelle, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Fibers to Yarn: Torsion Hercules Number</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiber Society 2022 Spring Conference - Fibers for a Greener Society: From Fundamentals to Advanced Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Wuhan, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Force de masse ajoutée en milieu granulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gondret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre du Non-Linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04437733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheology of particle laden soap film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lalieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUFOAM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Krakow (Cracovie), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Force masse ajoutée en milieu granulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gondret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées de la Matière Condensée (JMC17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Physique (SFP), Aug 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04437705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flambage d'une tige dans un milieu granulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gondret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre du Non-Linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04437394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecoulement dense autour d'une sphère traversant un nuage de grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Lefebvre-Lepot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gondret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Force de traînée dans un milieu granulaire &amp;quot;&amp;quot;chaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Coulais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gondret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champ de vitesses et de contraintes autour d'intrus en mouvement dans un matériau granulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Coulais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gondret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la pénétration en milieu granulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique des matériaux [physics.class-ph]. Université Paris Sud - Paris XI, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00727081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId114"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5A0B7F13"/>
+    <w:nsid w:val="0911AF0E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-seguin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5818-5509" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169290298" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/300834365" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506807v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kennedy Nexon Chagua Encarnaci&#243;n" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Seguin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Darbois Texier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/gv4x-bb9z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234129v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D D Carvalho" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bertho" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E M Franklin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seguin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.109.054902" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799944v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carvalho" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Franklin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Darbois Texier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.114303" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559427v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koceila Zidi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gauthier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-024-00410-1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485613v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/ad1b64" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486062v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lalieu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SM00472D" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533131v3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bonnemain" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Butano" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Bonnet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Echeverr&#237;a-Huarte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.024612" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470400v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lalieu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gauthier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.064901" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858055v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gondret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.105.054903" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863856v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bertho" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.106.054904" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604849v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Crassous" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.128.078002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741175v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.106.014906" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858039v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevfluids.7.034302" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896847v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-020-01015-z" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897198v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2019-11772-4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439048v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gondret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.98.012906" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415279v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Faure" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Lefebvre-Lepot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714003013" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903099v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.96.032905" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009293v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Coulais" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Martinez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.012904" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422377v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dauchot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.228001" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030504v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2016-16063-0" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422430v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coulais" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015017" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422381v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.198001" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881139v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201336022" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805648v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martinez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVE.87.012201" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713897v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.048001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603927v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/88/44002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294238v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.78.010301" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675755v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224728v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740548v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437733v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889639v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675766v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437705v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437394v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465314v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445059v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440677v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547670v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick de Moraes Franklin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Douglas Carvalho" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00727081v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-seguin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5818-5509" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169290298" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/300834365" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506807v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kennedy Nexon Chagua Encarnaci&#243;n" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Seguin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Darbois Texier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/gv4x-bb9z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234129v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D D Carvalho" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bertho" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E M Franklin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seguin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.109.054902" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799944v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carvalho" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Franklin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Darbois Texier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.114303" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559427v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koceila Zidi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gauthier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-024-00410-1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485613v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/ad1b64" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533131v3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bonnemain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Butano" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Bonnet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Echeverr&#237;a-Huarte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.024612" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486062v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lalieu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SM00472D" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470400v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lalieu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gauthier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.064901" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863856v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bertho" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.106.054904" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604849v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Crassous" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.128.078002" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858055v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gondret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.105.054903" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741175v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.106.014906" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858039v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevfluids.7.034302" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896847v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-020-01015-z" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897198v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2019-11772-4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439048v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gondret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.98.012906" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415279v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Faure" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Lefebvre-Lepot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714003013" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903099v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.96.032905" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009293v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Coulais" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Martinez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.012904" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030504v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2016-16063-0" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422377v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dauchot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.228001" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422430v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coulais" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015017" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422381v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.198001" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881139v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201336022" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805648v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martinez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVE.87.012201" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713897v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.048001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603927v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/88/44002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294238v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.78.010301" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547670v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick de Moraes Franklin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Douglas Carvalho" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675755v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224728v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740548v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889639v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437733v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675766v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437705v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437394v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465314v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445059v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440677v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00727081v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>