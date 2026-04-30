--- v1 (2026-04-08)
+++ v2 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:137.14285714286px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Antoine Seguin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maitre de Conferences</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">antoine-seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5818-5509</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">169290298</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">300834365</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusive motion of a semirigid fiber immersed in a granular flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kennedy Nexon Chagua Encarnación</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Darbois Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 11 (2), pp.024304. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/gv4x-bb9z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penetration of a spinning sphere impacting a granular medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D D Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E M Franklin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 109 (5), pp.054902. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physreve.109.054902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05234129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drag reduction during the side-by-side motion of a pair of intruders in a granular medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Franklin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Darbois Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (11), pp.114303. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.9.114303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscosimetric squeeze flow of suspensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koceila Zidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Darbois Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 47 (3), pp.17. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epje/s10189-024-00410-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Force model in the penetration by impact into confined granular media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 144 (6), pp.67001. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/ad1b64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedestrians in static crowds are not grains, but game players</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Butano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñaki Echeverría-Huarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 107, pp.024612. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.107.024612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533131v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheology of a 2D granular film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lalieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (35), pp.6838-6843. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3SM00472D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheology of granular rafts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lalieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 107 (6), pp.064901. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.107.064901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04470400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penetrating a granular medium by successive impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Darbois Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 106 (5), pp.054904. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.106.054904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twist-Controlled&amp;quot; force amplification & Spinning tension transition in yarn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 128 (7), pp.078002. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.128.078002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Added-mass force in dry granular matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gondret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 105 (5), pp.054903. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physreve.105.054903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Successive reintrusions in a granular medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Darbois Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 106 (1), pp.014906. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.106.014906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forces on an intruder combining translation and rotation in granular media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (3), pp.034302. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevfluids.7.034302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of some properties of the strong and weak force networks in a jammed granular medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Granular Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (2), pp.48. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10035-020-01015-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hysteresis of the drag force of an intruder moving into a granular medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 42 (1), pp.13. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epje/i2019-11772-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buckling of a rod penetrating into granular media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gondret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 98 (1), pp.012906. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.98.012906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dense flow around a sphere moving into a cloud of grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Lefebvre-Lepot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Powders and Grains 2017 – 8th International Conference on Micromechanics on Granular Medi, 140, pp.03013. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201714003013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drag force in a cold or hot granular medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gondret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (3), pp.032905. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.96.032905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local rheological measurements in the granular flow around an intruder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Coulais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gondret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93 (1), pp.012904. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.93.012904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering and flow around a sphere moving into a grain cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Lefebvre-Lepot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gondret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39 (6), </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epje/i2016-16063-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evidence of the Gardner phase in a granular glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dauchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 117, pp.228001. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.117.228001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elasticity of granular packings close to Jamming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coulais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dauchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 103 (3), </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2015017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear modulus and dilatancy softening in granular packings above jamming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coulais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dauchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 113 (19), </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.113.198001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plongée dans le sable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflets de la Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36, pp.22-23. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/refdp/201336022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental velocity fields and forces for a cylinder penetrating into a granular medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gondret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87 (1), pp.12201. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PHYSREVE.87.012201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dense granular flow around a penetrating object: experiment and hydrodynamic model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 107 (4), pp.048001. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.048001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sphere penetration by impact in a granular medium: A collisional process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 88 (4), pp.44002. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/88/44002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of confinement on granular penetration by impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gondret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 78, pp.010301(R). </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.78.010301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperation between two objects moving side-by-side in a granular medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Darbois Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick de Moraes Franklin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Douglas Carvalho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème Rencontre du non-linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RHEOLOGY OF A PARTICLE-LADEN SOAP FILM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lalieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual European Rheology Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Leeds (Angleterre), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the possible buckling of a rod when plunging into granular matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gondret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MePhy Day: Scientific day Etienne Guyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR MePhy, Apr 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of penetration into a granular medium by successive impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Darbois Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st European Fluid Dynamics Conference EFDC1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUROMECH, Sep 2024, Aix la chapelle, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Fibers to Yarn: Torsion Hercules Number</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiber Society 2022 Spring Conference - Fibers for a Greener Society: From Fundamentals to Advanced Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Wuhan, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Force de masse ajoutée en milieu granulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gondret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre du Non-Linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04437733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheology of particle laden soap film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lalieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUFOAM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Krakow (Cracovie), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Force masse ajoutée en milieu granulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gondret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées de la Matière Condensée (JMC17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Physique (SFP), Aug 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04437705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flambage d'une tige dans un milieu granulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gondret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre du Non-Linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04437394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecoulement dense autour d'une sphère traversant un nuage de grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Lefebvre-Lepot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gondret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Force de traînée dans un milieu granulaire &amp;quot;&amp;quot;chaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Coulais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gondret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champ de vitesses et de contraintes autour d'intrus en mouvement dans un matériau granulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Coulais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gondret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la pénétration en milieu granulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique des matériaux [physics.class-ph]. Université Paris Sud - Paris XI, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00727081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId114"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:137.14285714286px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Antoine Seguin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maitre de Conferences</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">antoine-seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5818-5509</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">169290298</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">300834365</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusive motion of a semirigid fiber immersed in a granular flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kennedy Nexon Chagua Encarnación</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Darbois Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 11 (2), pp.024304. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/gv4x-bb9z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Force model in the penetration by impact into confined granular media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 144 (6), pp.67001. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/ad1b64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penetration of a spinning sphere impacting a granular medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D D Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E M Franklin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 109 (5), pp.054902. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physreve.109.054902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05234129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drag reduction during the side-by-side motion of a pair of intruders in a granular medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Franklin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Darbois Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (11), pp.114303. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.9.114303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscosimetric squeeze flow of suspensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koceila Zidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Darbois Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 47 (3), pp.17. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epje/s10189-024-00410-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedestrians in static crowds are not grains, but game players</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Butano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñaki Echeverría-Huarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 107, pp.024612. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.107.024612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533131v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheology of a 2D granular film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lalieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (35), pp.6838-6843. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3SM00472D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheology of granular rafts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lalieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 107 (6), pp.064901. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.107.064901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04470400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penetrating a granular medium by successive impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Darbois Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 106 (5), pp.054904. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.106.054904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twist-Controlled&amp;quot; force amplification & Spinning tension transition in yarn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 128 (7), pp.078002. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.128.078002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Added-mass force in dry granular matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gondret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 105 (5), pp.054903. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physreve.105.054903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Successive reintrusions in a granular medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Darbois Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 106 (1), pp.014906. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.106.014906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forces on an intruder combining translation and rotation in granular media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (3), pp.034302. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevfluids.7.034302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of some properties of the strong and weak force networks in a jammed granular medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Granular Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (2), pp.48. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10035-020-01015-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hysteresis of the drag force of an intruder moving into a granular medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 42 (1), pp.13. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epje/i2019-11772-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buckling of a rod penetrating into granular media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gondret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 98 (1), pp.012906. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.98.012906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dense flow around a sphere moving into a cloud of grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Lefebvre-Lepot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Powders and Grains 2017 – 8th International Conference on Micromechanics on Granular Medi, 140, pp.03013. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201714003013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drag force in a cold or hot granular medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gondret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (3), pp.032905. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.96.032905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering and flow around a sphere moving into a grain cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Lefebvre-Lepot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gondret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39 (6), </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epje/i2016-16063-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evidence of the Gardner phase in a granular glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dauchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 117, pp.228001. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.117.228001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local rheological measurements in the granular flow around an intruder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Coulais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gondret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93 (1), pp.012904. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.93.012904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elasticity of granular packings close to Jamming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coulais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dauchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 103 (3), </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2015017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear modulus and dilatancy softening in granular packings above jamming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coulais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dauchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 113 (19), </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.113.198001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plongée dans le sable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflets de la Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36, pp.22-23. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/refdp/201336022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental velocity fields and forces for a cylinder penetrating into a granular medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gondret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87 (1), pp.12201. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PHYSREVE.87.012201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dense granular flow around a penetrating object: experiment and hydrodynamic model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 107 (4), pp.048001. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.048001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sphere penetration by impact in a granular medium: A collisional process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 88 (4), pp.44002. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/88/44002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of confinement on granular penetration by impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gondret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 78, pp.010301(R). </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.78.010301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RHEOLOGY OF A PARTICLE-LADEN SOAP FILM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lalieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual European Rheology Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Leeds (Angleterre), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the possible buckling of a rod when plunging into granular matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gondret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MePhy Day: Scientific day Etienne Guyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR MePhy, Apr 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of penetration into a granular medium by successive impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Darbois Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st European Fluid Dynamics Conference EFDC1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUROMECH, Sep 2024, Aix la chapelle, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Force de masse ajoutée en milieu granulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gondret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre du Non-Linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04437733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Fibers to Yarn: Torsion Hercules Number</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiber Society 2022 Spring Conference - Fibers for a Greener Society: From Fundamentals to Advanced Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Wuhan, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheology of particle laden soap film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lalieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUFOAM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Krakow (Cracovie), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Force masse ajoutée en milieu granulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gondret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées de la Matière Condensée (JMC17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Physique (SFP), Aug 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04437705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flambage d'une tige dans un milieu granulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gondret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre du Non-Linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04437394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecoulement dense autour d'une sphère traversant un nuage de grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Lefebvre-Lepot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gondret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Force de traînée dans un milieu granulaire &amp;quot;&amp;quot;chaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Coulais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gondret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champ de vitesses et de contraintes autour d'intrus en mouvement dans un matériau granulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Coulais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gondret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperation between two objects moving side-by-side in a granular medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Darbois Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick de Moraes Franklin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Douglas Carvalho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème Rencontre du non-linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la pénétration en milieu granulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique des matériaux [physics.class-ph]. Université Paris Sud - Paris XI, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00727081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId114"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0911AF0E"/>
+    <w:nsid w:val="B22B1878"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-seguin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5818-5509" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169290298" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/300834365" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506807v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kennedy Nexon Chagua Encarnaci&#243;n" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Seguin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Darbois Texier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/gv4x-bb9z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234129v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D D Carvalho" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bertho" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E M Franklin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seguin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.109.054902" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799944v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carvalho" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Franklin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Darbois Texier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.114303" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559427v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koceila Zidi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gauthier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-024-00410-1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485613v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/ad1b64" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533131v3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bonnemain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Butano" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Bonnet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Echeverr&#237;a-Huarte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.024612" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486062v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lalieu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SM00472D" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470400v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lalieu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gauthier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.064901" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863856v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bertho" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.106.054904" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604849v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Crassous" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.128.078002" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858055v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gondret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.105.054903" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741175v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.106.014906" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858039v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevfluids.7.034302" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896847v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-020-01015-z" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897198v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2019-11772-4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439048v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gondret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.98.012906" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415279v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Faure" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Lefebvre-Lepot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714003013" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903099v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.96.032905" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009293v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Coulais" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Martinez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.012904" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030504v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2016-16063-0" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422377v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dauchot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.228001" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422430v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coulais" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015017" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422381v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.198001" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881139v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201336022" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805648v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martinez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVE.87.012201" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713897v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.048001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603927v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/88/44002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294238v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.78.010301" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547670v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick de Moraes Franklin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Douglas Carvalho" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675755v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224728v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740548v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889639v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437733v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675766v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437705v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437394v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465314v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445059v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440677v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00727081v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-seguin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5818-5509" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169290298" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/300834365" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506807v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kennedy Nexon Chagua Encarnaci&#243;n" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Seguin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Darbois Texier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/gv4x-bb9z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485613v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/ad1b64" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234129v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D D Carvalho" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bertho" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E M Franklin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seguin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.109.054902" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799944v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carvalho" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Franklin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Darbois Texier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.114303" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559427v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koceila Zidi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gauthier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-024-00410-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533131v3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bonnemain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Butano" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Bonnet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Echeverr&#237;a-Huarte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.024612" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486062v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lalieu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SM00472D" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470400v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lalieu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gauthier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.064901" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863856v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bertho" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.106.054904" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604849v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Crassous" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.128.078002" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858055v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gondret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.105.054903" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741175v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.106.014906" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858039v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevfluids.7.034302" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896847v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-020-01015-z" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897198v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2019-11772-4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439048v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gondret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.98.012906" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415279v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Faure" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Lefebvre-Lepot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714003013" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903099v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.96.032905" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030504v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2016-16063-0" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422377v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dauchot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.228001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009293v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Coulais" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Martinez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.012904" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422430v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coulais" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015017" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422381v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.198001" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881139v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201336022" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805648v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martinez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVE.87.012201" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713897v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.048001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603927v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/88/44002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294238v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.78.010301" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675755v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224728v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740548v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437733v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889639v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675766v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437705v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437394v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465314v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445059v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440677v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547670v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick de Moraes Franklin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Douglas Carvalho" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00727081v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>