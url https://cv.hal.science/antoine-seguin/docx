--- v2 (2026-04-30)
+++ v3 (2026-05-22)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:137.14285714286px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Antoine Seguin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maitre de Conferences</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">antoine-seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5818-5509</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">169290298</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">300834365</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusive motion of a semirigid fiber immersed in a granular flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kennedy Nexon Chagua Encarnación</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Darbois Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 11 (2), pp.024304. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/gv4x-bb9z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Force model in the penetration by impact into confined granular media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 144 (6), pp.67001. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/ad1b64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penetration of a spinning sphere impacting a granular medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D D Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E M Franklin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 109 (5), pp.054902. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physreve.109.054902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05234129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drag reduction during the side-by-side motion of a pair of intruders in a granular medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Franklin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Darbois Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (11), pp.114303. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.9.114303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscosimetric squeeze flow of suspensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koceila Zidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Darbois Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 47 (3), pp.17. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epje/s10189-024-00410-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedestrians in static crowds are not grains, but game players</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Butano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñaki Echeverría-Huarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 107, pp.024612. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.107.024612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533131v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheology of a 2D granular film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lalieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (35), pp.6838-6843. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3SM00472D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheology of granular rafts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lalieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 107 (6), pp.064901. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.107.064901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04470400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penetrating a granular medium by successive impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Darbois Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 106 (5), pp.054904. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.106.054904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twist-Controlled&amp;quot; force amplification & Spinning tension transition in yarn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 128 (7), pp.078002. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.128.078002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Added-mass force in dry granular matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gondret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 105 (5), pp.054903. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physreve.105.054903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Successive reintrusions in a granular medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Darbois Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 106 (1), pp.014906. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.106.014906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forces on an intruder combining translation and rotation in granular media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (3), pp.034302. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevfluids.7.034302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of some properties of the strong and weak force networks in a jammed granular medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Granular Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (2), pp.48. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10035-020-01015-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hysteresis of the drag force of an intruder moving into a granular medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 42 (1), pp.13. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epje/i2019-11772-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buckling of a rod penetrating into granular media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gondret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 98 (1), pp.012906. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.98.012906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dense flow around a sphere moving into a cloud of grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Lefebvre-Lepot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Powders and Grains 2017 – 8th International Conference on Micromechanics on Granular Medi, 140, pp.03013. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201714003013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drag force in a cold or hot granular medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gondret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (3), pp.032905. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.96.032905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering and flow around a sphere moving into a grain cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Lefebvre-Lepot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gondret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39 (6), </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epje/i2016-16063-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evidence of the Gardner phase in a granular glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dauchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 117, pp.228001. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.117.228001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local rheological measurements in the granular flow around an intruder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Coulais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gondret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93 (1), pp.012904. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.93.012904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elasticity of granular packings close to Jamming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coulais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dauchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 103 (3), </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2015017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear modulus and dilatancy softening in granular packings above jamming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coulais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dauchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 113 (19), </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.113.198001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plongée dans le sable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflets de la Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36, pp.22-23. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/refdp/201336022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental velocity fields and forces for a cylinder penetrating into a granular medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gondret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87 (1), pp.12201. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PHYSREVE.87.012201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dense granular flow around a penetrating object: experiment and hydrodynamic model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 107 (4), pp.048001. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.048001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sphere penetration by impact in a granular medium: A collisional process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 88 (4), pp.44002. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/88/44002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of confinement on granular penetration by impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gondret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 78, pp.010301(R). </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.78.010301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RHEOLOGY OF A PARTICLE-LADEN SOAP FILM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lalieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual European Rheology Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Leeds (Angleterre), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the possible buckling of a rod when plunging into granular matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gondret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MePhy Day: Scientific day Etienne Guyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR MePhy, Apr 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of penetration into a granular medium by successive impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Darbois Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st European Fluid Dynamics Conference EFDC1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUROMECH, Sep 2024, Aix la chapelle, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Force de masse ajoutée en milieu granulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gondret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre du Non-Linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04437733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Fibers to Yarn: Torsion Hercules Number</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiber Society 2022 Spring Conference - Fibers for a Greener Society: From Fundamentals to Advanced Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Wuhan, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheology of particle laden soap film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lalieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUFOAM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Krakow (Cracovie), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Force masse ajoutée en milieu granulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gondret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées de la Matière Condensée (JMC17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Physique (SFP), Aug 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04437705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flambage d'une tige dans un milieu granulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gondret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre du Non-Linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04437394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecoulement dense autour d'une sphère traversant un nuage de grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Lefebvre-Lepot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gondret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Force de traînée dans un milieu granulaire &amp;quot;&amp;quot;chaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Coulais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gondret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champ de vitesses et de contraintes autour d'intrus en mouvement dans un matériau granulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Coulais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gondret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperation between two objects moving side-by-side in a granular medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Darbois Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick de Moraes Franklin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Douglas Carvalho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème Rencontre du non-linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la pénétration en milieu granulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique des matériaux [physics.class-ph]. Université Paris Sud - Paris XI, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00727081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId114"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:137.14285714286px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Antoine Seguin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maitre de Conferences</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">antoine-seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5818-5509</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">169290298</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">300834365</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=5aMRjWQAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusive motion of a semirigid fiber immersed in a granular flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kennedy Nexon Chagua Encarnación</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Darbois Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 11 (2), pp.024304. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/gv4x-bb9z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penetration of a spinning sphere impacting a granular medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D D Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E M Franklin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 109 (5), pp.054902. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physreve.109.054902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05234129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drag reduction during the side-by-side motion of a pair of intruders in a granular medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Franklin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Darbois Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (11), pp.114303. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.9.114303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscosimetric squeeze flow of suspensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koceila Zidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Darbois Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 47 (3), pp.17. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epje/s10189-024-00410-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Force model in the penetration by impact into confined granular media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 144 (6), pp.67001. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/ad1b64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedestrians in static crowds are not grains, but game players</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Butano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñaki Echeverría-Huarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 107, pp.024612. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.107.024612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533131v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheology of a 2D granular film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lalieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (35), pp.6838-6843. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3SM00472D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheology of granular rafts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lalieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 107 (6), pp.064901. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.107.064901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04470400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Added-mass force in dry granular matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gondret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 105 (5), pp.054903. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physreve.105.054903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penetrating a granular medium by successive impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Darbois Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 106 (5), pp.054904. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.106.054904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twist-Controlled&amp;quot; force amplification & Spinning tension transition in yarn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 128 (7), pp.078002. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.128.078002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Successive reintrusions in a granular medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Darbois Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 106 (1), pp.014906. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.106.014906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forces on an intruder combining translation and rotation in granular media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (3), pp.034302. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevfluids.7.034302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of some properties of the strong and weak force networks in a jammed granular medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Granular Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (2), pp.48. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10035-020-01015-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hysteresis of the drag force of an intruder moving into a granular medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 42 (1), pp.13. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epje/i2019-11772-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buckling of a rod penetrating into granular media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gondret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 98 (1), pp.012906. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.98.012906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dense flow around a sphere moving into a cloud of grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Lefebvre-Lepot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Powders and Grains 2017 – 8th International Conference on Micromechanics on Granular Medi, 140, pp.03013. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201714003013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drag force in a cold or hot granular medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gondret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (3), pp.032905. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.96.032905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local rheological measurements in the granular flow around an intruder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Coulais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gondret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93 (1), pp.012904. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.93.012904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evidence of the Gardner phase in a granular glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dauchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 117, pp.228001. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.117.228001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering and flow around a sphere moving into a grain cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Lefebvre-Lepot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gondret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39 (6), </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epje/i2016-16063-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elasticity of granular packings close to Jamming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coulais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dauchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 103 (3), </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2015017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear modulus and dilatancy softening in granular packings above jamming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coulais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dauchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 113 (19), </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.113.198001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental velocity fields and forces for a cylinder penetrating into a granular medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gondret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87 (1), pp.12201. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PHYSREVE.87.012201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plongée dans le sable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflets de la Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36, pp.22-23. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/refdp/201336022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dense granular flow around a penetrating object: experiment and hydrodynamic model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 107 (4), pp.048001. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.048001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sphere penetration by impact in a granular medium: A collisional process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 88 (4), pp.44002. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/88/44002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of confinement on granular penetration by impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gondret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 78, pp.010301(R). </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.78.010301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RHEOLOGY OF A PARTICLE-LADEN SOAP FILM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lalieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual European Rheology Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Leeds (Angleterre), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the possible buckling of a rod when plunging into granular matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gondret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MePhy Day: Scientific day Etienne Guyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR MePhy, Apr 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of penetration into a granular medium by successive impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Darbois Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st European Fluid Dynamics Conference EFDC1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUROMECH, Sep 2024, Aix la chapelle, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Force de masse ajoutée en milieu granulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gondret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre du Non-Linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04437733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Fibers to Yarn: Torsion Hercules Number</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiber Society 2022 Spring Conference - Fibers for a Greener Society: From Fundamentals to Advanced Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Wuhan, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheology of particle laden soap film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lalieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUFOAM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Krakow (Cracovie), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Force masse ajoutée en milieu granulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gondret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées de la Matière Condensée (JMC17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Physique (SFP), Aug 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04437705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flambage d'une tige dans un milieu granulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gondret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre du Non-Linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04437394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecoulement dense autour d'une sphère traversant un nuage de grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Lefebvre-Lepot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gondret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Force de traînée dans un milieu granulaire &amp;quot;&amp;quot;chaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Coulais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gondret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champ de vitesses et de contraintes autour d'intrus en mouvement dans un matériau granulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Coulais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gondret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperation between two objects moving side-by-side in a granular medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Darbois Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick de Moraes Franklin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Douglas Carvalho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème Rencontre du non-linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la pénétration en milieu granulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique des matériaux [physics.class-ph]. Université Paris Sud - Paris XI, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00727081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId115"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B22B1878"/>
+    <w:nsid w:val="01FD0344"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-seguin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5818-5509" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169290298" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/300834365" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506807v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kennedy Nexon Chagua Encarnaci&#243;n" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Seguin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Darbois Texier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/gv4x-bb9z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485613v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/ad1b64" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234129v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D D Carvalho" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bertho" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E M Franklin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seguin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.109.054902" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799944v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carvalho" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Franklin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Darbois Texier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.114303" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559427v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koceila Zidi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gauthier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-024-00410-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533131v3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bonnemain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Butano" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Bonnet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Echeverr&#237;a-Huarte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.024612" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486062v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lalieu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SM00472D" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470400v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lalieu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gauthier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.064901" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863856v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bertho" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.106.054904" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604849v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Crassous" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.128.078002" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858055v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gondret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.105.054903" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741175v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.106.014906" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858039v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevfluids.7.034302" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896847v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-020-01015-z" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897198v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2019-11772-4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439048v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gondret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.98.012906" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415279v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Faure" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Lefebvre-Lepot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714003013" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903099v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.96.032905" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030504v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2016-16063-0" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422377v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dauchot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.228001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009293v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Coulais" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Martinez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.012904" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422430v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coulais" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015017" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422381v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.198001" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881139v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201336022" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805648v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martinez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVE.87.012201" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713897v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.048001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603927v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/88/44002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294238v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.78.010301" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675755v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224728v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740548v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437733v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889639v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675766v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437705v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437394v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465314v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445059v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440677v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547670v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick de Moraes Franklin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Douglas Carvalho" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00727081v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-seguin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5818-5509" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169290298" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/300834365" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=5aMRjWQAAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506807v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kennedy Nexon Chagua Encarnaci&#243;n" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Seguin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Darbois Texier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/gv4x-bb9z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234129v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D D Carvalho" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bertho" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E M Franklin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seguin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.109.054902" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799944v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carvalho" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Franklin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Darbois Texier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.114303" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559427v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koceila Zidi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gauthier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-024-00410-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485613v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/ad1b64" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533131v3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bonnemain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Butano" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Bonnet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Echeverr&#237;a-Huarte" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.024612" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486062v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lalieu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SM00472D" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470400v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lalieu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gauthier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.064901" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858055v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gondret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.105.054903" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863856v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bertho" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.106.054904" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604849v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Crassous" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.128.078002" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741175v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.106.014906" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858039v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevfluids.7.034302" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896847v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-020-01015-z" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897198v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2019-11772-4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439048v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gondret" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.98.012906" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415279v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Faure" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Lefebvre-Lepot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714003013" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903099v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.96.032905" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009293v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Coulais" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Martinez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.012904" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422377v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dauchot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.228001" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030504v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2016-16063-0" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422430v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coulais" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015017" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422381v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.198001" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805648v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martinez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVE.87.012201" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881139v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201336022" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713897v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.048001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603927v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/88/44002" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294238v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.78.010301" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675755v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224728v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740548v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437733v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889639v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675766v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437705v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437394v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465314v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445059v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440677v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547670v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick de Moraes Franklin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Douglas Carvalho" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00727081v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>