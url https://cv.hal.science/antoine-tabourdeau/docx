--- v0 (2026-03-22)
+++ v1 (2026-04-24)
@@ -634,325 +634,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proximités et organisations intermédiaires : deux notions pour penser la mobilisation des énergies renouvelables dans les espaces habités</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Debizet</w:t>
+                <w:t xml:space="preserve">Labelliser la forêt et le bois dans les Alpes, en Savoie et en Chartreuse : garantir la valeur patrimoniale et innover</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Peyrache-Gadeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bourhis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tabourdeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transition énergétique et résilience des territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Saint-Brieuc, France</w:t>
+              <w:t xml:space="preserve">La Montagne, territoire d’innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Labex Innovation et Territoire de Montagne, Université Grenoble Alpes, 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01773353v1</w:t>
+                <w:t xml:space="preserve">hal-01442970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Labelliser la forêt et le bois en Chartreuse et Savoie : garantir la valeur patrimoniale et innover</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Chauvin</w:t>
+                <w:t xml:space="preserve">Proximités et organisations intermédiaires : deux notions pour penser la mobilisation des énergies renouvelables dans les espaces habités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tabourdeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Montagne, territoire d’innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LabEx ITEM (Innovation et Territoires de montagne), Jan 2017, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Transition énergétique et résilience des territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Saint-Brieuc, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01451136v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Labelliser la forêt et le bois dans les Alpes, en Savoie et en Chartreuse : garantir la valeur patrimoniale et innover</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Labelliser la forêt et le bois en Chartreuse et Savoie : garantir la valeur patrimoniale et innover</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Peyrache-Gadeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tabourdeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Montagne, territoire d’innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Labex Innovation et Territoire de Montagne, Université Grenoble Alpes, 2017, Grenoble, France</w:t>
+              <w:t xml:space="preserve">, LabEx ITEM (Innovation et Territoires de montagne), Jan 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01442970v1</w:t>
+                <w:t xml:space="preserve">halshs-01451136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circuits courts de valorisation du bois dans les PNR Rhône-Alpins - Réflexions au fil de l'eau.</w:t>
               </w:r>
@@ -964,51 +964,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fuhr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tabourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Peyrache-Gadeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1059,51 +1059,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le périmètre d’action, une approche spatio-temporelle et institutionnelle de la valeur de la ressource territoriale : la problématique des circuits courts de valorisation du bois dans les PNR du Massif des Bauges, de Chartreuse et du Pilat (France )</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tabourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Peyrache-Gadeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2184,281 +2184,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition énergétique dans les espaces urbanisés. Composer avec -ou recomposer- les régimes de l'énergie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quatre scénarios de coordination de l'énergie en milieu urbain à l'horizon 2040</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Buclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane La Branche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilles Debizet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scénarios de transition énergétique en ville : Acteurs, régulations, technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Documentation Française</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.73-107, 2016, 978-2-11-010025-2</w:t>
+              <w:t xml:space="preserve">, pp.13-72, 2016, 978-2-11-010025-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01276141v1</w:t>
+                <w:t xml:space="preserve">halshs-01261333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quatre scénarios de coordination de l'énergie en milieu urbain à l'horizon 2040</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transition énergétique dans les espaces urbanisés. Composer avec -ou recomposer- les régimes de l'énergie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane La Branche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Tabourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilles Debizet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scénarios de transition énergétique en ville : Acteurs, régulations, technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Documentation Française</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.13-72, 2016, 978-2-11-010025-2</w:t>
+              <w:t xml:space="preserve">, pp.73-107, 2016, 978-2-11-010025-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01261333v1</w:t>
+                <w:t xml:space="preserve">hal-01276141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2870,51 +2870,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780092v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tabourdeau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2021021" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674469v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Debizet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.109.0087" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-VZ5LB327-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962398v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane La Branche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688612v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Avocat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chauvin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne de S&#232;de-Marceau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.1587" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773388v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melike Yalcin-Riollet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773353v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451136v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Peyrache-Gadeau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bourhis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442970v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01807701v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fuhr" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442981v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773380v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buclet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gauthier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Menanteau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183196v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133254v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Menanteau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ambroise-Renault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01273648v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Forest" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183191v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01133356v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01133362v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675731v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labussiere" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Banos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fontaine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Verdeil" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Nada&#239;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675678v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cointe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Dehez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773343v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58172-9_7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01276141v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ladocumentationfrancaise.fr/ouvrages/9782110100252-scenarios-de-transition-energetique-en-ville" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01261333v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vie-publique.fr/catalogue/23665-scenarios-de-transition-energetique-en-ville" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236598v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457973v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blanco" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dor&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780092v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tabourdeau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2021021" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674469v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Debizet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.109.0087" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-VZ5LB327-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962398v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane La Branche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688612v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Avocat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chauvin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne de S&#232;de-Marceau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.1587" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773388v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melike Yalcin-Riollet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442970v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Peyrache-Gadeau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bourhis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773353v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451136v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01807701v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fuhr" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442981v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773380v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buclet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gauthier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Menanteau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183196v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133254v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Menanteau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ambroise-Renault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01273648v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Forest" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183191v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01133356v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01133362v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675731v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labussiere" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Banos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fontaine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Verdeil" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Nada&#239;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675678v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cointe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Dehez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773343v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58172-9_7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01261333v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vie-publique.fr/catalogue/23665-scenarios-de-transition-energetique-en-ville" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01276141v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ladocumentationfrancaise.fr/ouvrages/9782110100252-scenarios-de-transition-energetique-en-ville" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236598v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457973v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blanco" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dor&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>