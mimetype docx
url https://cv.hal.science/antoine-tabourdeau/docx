--- v1 (2026-04-24)
+++ v2 (2026-05-15)
@@ -634,325 +634,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Labelliser la forêt et le bois dans les Alpes, en Savoie et en Chartreuse : garantir la valeur patrimoniale et innover</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Chauvin</w:t>
+                <w:t xml:space="preserve">Proximités et organisations intermédiaires : deux notions pour penser la mobilisation des énergies renouvelables dans les espaces habités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tabourdeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Montagne, territoire d’innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Labex Innovation et Territoire de Montagne, Université Grenoble Alpes, 2017, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Transition énergétique et résilience des territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Saint-Brieuc, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01442970v1</w:t>
+                <w:t xml:space="preserve">hal-01773353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proximités et organisations intermédiaires : deux notions pour penser la mobilisation des énergies renouvelables dans les espaces habités</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Debizet</w:t>
+                <w:t xml:space="preserve">Labelliser la forêt et le bois en Chartreuse et Savoie : garantir la valeur patrimoniale et innover</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Peyrache-Gadeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bourhis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tabourdeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transition énergétique et résilience des territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Saint-Brieuc, France</w:t>
+              <w:t xml:space="preserve">La Montagne, territoire d’innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LabEx ITEM (Innovation et Territoires de montagne), Jan 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01773353v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01451136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Labelliser la forêt et le bois en Chartreuse et Savoie : garantir la valeur patrimoniale et innover</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Labelliser la forêt et le bois dans les Alpes, en Savoie et en Chartreuse : garantir la valeur patrimoniale et innover</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Peyrache-Gadeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tabourdeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Montagne, territoire d’innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, LabEx ITEM (Innovation et Territoires de montagne), Jan 2017, Grenoble, France</w:t>
+              <w:t xml:space="preserve">, Labex Innovation et Territoire de Montagne, Université Grenoble Alpes, 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01451136v1</w:t>
+                <w:t xml:space="preserve">hal-01442970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circuits courts de valorisation du bois dans les PNR Rhône-Alpins - Réflexions au fil de l'eau.</w:t>
               </w:r>
@@ -964,51 +964,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fuhr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tabourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Peyrache-Gadeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1059,51 +1059,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le périmètre d’action, une approche spatio-temporelle et institutionnelle de la valeur de la ressource territoriale : la problématique des circuits courts de valorisation du bois dans les PNR du Massif des Bauges, de Chartreuse et du Pilat (France )</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tabourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Peyrache-Gadeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1831,285 +1831,285 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The spatialities of energy transition processes</w:t>
+                <w:t xml:space="preserve">New energy resources in the making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Labussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Banos</w:t>
+                <w:t xml:space="preserve">Alain Nadaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Fontaine</w:t>
+                <w:t xml:space="preserve">Béatrice Cointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Verdeil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Nadaï</w:t>
+                <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Labussière; Alain Nadaï. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy transitions: A Socio-Technical Inquiry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Palgrave Macmillan, pp.239-275, 2018, Energy, Climate and the Environment series, 9783319770246</w:t>
+              <w:t xml:space="preserve">Energy transitions : A Socio-Technical Inquiry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave, 2018, Energy, Climate and the Environment series, 978-3-319-77024-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01675731v2</w:t>
+                <w:t xml:space="preserve">halshs-01675678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New energy resources in the making</w:t>
+                <w:t xml:space="preserve">The spatialities of energy transition processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Labussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Banos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Verdeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nadaï</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Labussière; Alain Nadaï. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy transitions : A Socio-Technical Inquiry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Palgrave, 2018, Energy, Climate and the Environment series, 978-3-319-77024-6</w:t>
+              <w:t xml:space="preserve">Energy transitions: A Socio-Technical Inquiry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave Macmillan, pp.239-275, 2018, Energy, Climate and the Environment series, 9783319770246</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01675678v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01675731v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Making Compatible Energy Planning with Urban Decision-Making: Socio-Energy Nodes and Local Configuration</w:t>
               </w:r>
@@ -2184,281 +2184,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quatre scénarios de coordination de l'énergie en milieu urbain à l'horizon 2040</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transition énergétique dans les espaces urbanisés. Composer avec -ou recomposer- les régimes de l'énergie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane La Branche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Tabourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilles Debizet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scénarios de transition énergétique en ville : Acteurs, régulations, technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Documentation Française</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.13-72, 2016, 978-2-11-010025-2</w:t>
+              <w:t xml:space="preserve">, pp.73-107, 2016, 978-2-11-010025-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01261333v1</w:t>
+                <w:t xml:space="preserve">hal-01276141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition énergétique dans les espaces urbanisés. Composer avec -ou recomposer- les régimes de l'énergie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quatre scénarios de coordination de l'énergie en milieu urbain à l'horizon 2040</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Buclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane La Branche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilles Debizet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scénarios de transition énergétique en ville : Acteurs, régulations, technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Documentation Française</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.73-107, 2016, 978-2-11-010025-2</w:t>
+              <w:t xml:space="preserve">, pp.13-72, 2016, 978-2-11-010025-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01276141v1</w:t>
+                <w:t xml:space="preserve">halshs-01261333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2870,51 +2870,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780092v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tabourdeau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2021021" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674469v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Debizet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.109.0087" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-VZ5LB327-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962398v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane La Branche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688612v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Avocat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chauvin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne de S&#232;de-Marceau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.1587" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773388v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melike Yalcin-Riollet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442970v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Peyrache-Gadeau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bourhis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773353v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451136v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01807701v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fuhr" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442981v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773380v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buclet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gauthier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Menanteau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183196v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133254v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Menanteau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ambroise-Renault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01273648v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Forest" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183191v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01133356v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01133362v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675731v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labussiere" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Banos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fontaine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Verdeil" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Nada&#239;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675678v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cointe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Dehez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773343v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58172-9_7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01261333v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vie-publique.fr/catalogue/23665-scenarios-de-transition-energetique-en-ville" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01276141v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ladocumentationfrancaise.fr/ouvrages/9782110100252-scenarios-de-transition-energetique-en-ville" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236598v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457973v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blanco" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dor&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780092v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tabourdeau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2021021" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674469v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Debizet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.109.0087" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-VZ5LB327-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962398v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane La Branche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688612v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Avocat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chauvin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne de S&#232;de-Marceau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.1587" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773388v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melike Yalcin-Riollet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773353v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451136v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Peyrache-Gadeau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bourhis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442970v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01807701v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fuhr" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442981v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773380v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buclet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gauthier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Menanteau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183196v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133254v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Menanteau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ambroise-Renault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01273648v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Forest" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183191v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01133356v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01133362v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675678v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labussiere" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Nada&#239;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cointe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Dehez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675731v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Banos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fontaine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Verdeil" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773343v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58172-9_7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01276141v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ladocumentationfrancaise.fr/ouvrages/9782110100252-scenarios-de-transition-energetique-en-ville" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01261333v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vie-publique.fr/catalogue/23665-scenarios-de-transition-energetique-en-ville" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236598v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457973v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blanco" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dor&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>